--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Manuel DORNIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en Génie des Procédés Alimentaires - L'Institut Agro Montpellier - UMR QualiSud</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">manuel-dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1106-5873</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16480630X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-1312-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (129)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet taste induced by miraculin from Sisrè pulp (Synsepalum dulcificum Schumach. &amp; Thonn.) from Benin as affected by heat treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médérice Sènanmi Béhanzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Adinsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charmelle Cyria Dahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifagbémi Bienvenue Chabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6 (1), pp.101646. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.afres.2025.101646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aluminium accumulation in loengo (Anisophyllea boehmii Engl.), a fruit from the Miombo ecoregion consumed in Angola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famoroso João da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettencourt Munanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Humanity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.101052. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foohum.2026.101052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of carotenoids, anthocyanins and aroma compounds during loengo (Anisophyllea boehmii Engl.) nectar pasteurization and storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famoroso João da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettencourt Munanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.102810. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafr.2026.102810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical and compositional characterization of a wild fruit from the Angolan Miombo: Anisophyllea boehmii Engl.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famoroso João da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettencourt Munanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (11), pp.1175. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture15111175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the miraculin content of Beninese Sisrè berries (Synsepalum dulcificum Schumach. &amp; Thonn.) and exploring its thermal behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médérice Sènanmi Béhanzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifagbémi Bienvenue Chabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafr.2025.102221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the miraculin content of Beninese Sisrè berries (Synsepalum dulcificum Schumach. & Thonn.) and exploring its thermal behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médérice Sènanmi Béhanzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifagbémi Bienvenue Chabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.102221. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafr.2025.102221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Low-Frequency Ultrasound to a Crossflow Microfiltration Pilot: Effect of Ultrasonic Pulse Application on Sono-Microfiltration of Jackfruit Juice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herenia Adilene Miramontes-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hengl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efigenia Montalvo-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Alejandra Chacón-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (9), pp.192. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes14090192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated, multi-scale and multi-objective design of batch food processing plants. Part 1: Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoty Savoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Madoumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 144, pp.50-60. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2024.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated, multi-scale and multi-objective design of batch food processing plants. Part 2: Application to a mobile fruit and vegetable processing unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoty Savoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Madoumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 144, pp.61-74. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2024.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between Kinetics of Pectin Degradation and Texture Loss of Okra (Abelmoschus esculentus L.) Puree during Thermal Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Petrovic Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoty Savoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (10), pp.1687. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture14101687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling crossflow microfiltration and nanofiltration for the concentration of aroma compounds in a raspberry hydroalcoholic extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumley Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (10), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfpe.14739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of antinutritional factors during Pinus halepensis seeds beverage processing, a focus on phytates and oxalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Giovanetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 124, pp.105635. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfca.2023.105635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting up a diagram process for the elaboration of a new plant‐based beverage from Pinus halepensis seeds: Selection of unit operations and their conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodir Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (2), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfpe.13943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of crossflow microfiltration on aroma and sensory profiles of a potential functional citrus‐based food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 102 (13), pp.5768-5777. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.11926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of the in vitro bioavailable carotenoid content of a citrus juice combining crossflow microfiltration and high-pressure treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Di Corcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Palmade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156, pp.111134. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of soaking and thermal treatment on nutritional quality of three varieties of common beans ( Phaseolus vulgaris L .) from Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mboahangy Ravoninjatovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ralison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legume Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leg3.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory quantitative descriptive analysis of African slimy okra ( Abelmoschus esculentus ) preparations and its correlation with instrumental parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoty Savouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (3), pp.314-333. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jtxs.12583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of carotenoid/flavonoid profiles and sugar content of a potential functional citrus-based food through crossflow microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 141, pp.110923. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2021.110923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering of instrumental methods to characterize the texture and the rheology of slimy okra ( Abelmoschus esculentus ) suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoty Savouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vachoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jtxs.12505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling osmotic dehydration with heat treatment for green papaya impregnated with blackberry juice solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiarid N. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bassama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Mercedes Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijfs.14507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration and purification by crossflow microfiltration with diafiltration of carotenoids from a by-product of cashew apple juice processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando A.P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66, pp.102519 -. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2020.102519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcoholic fermentation as a potential tool for coffee pulp detoxification and reuse: Analysis of phenolic composition and caffeine content by HPLC-DAD-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Santos da Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-P. Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 319, pp.126600. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentrates from citrus juice obtained by crossflow microfiltration: Guidance of the process considering carotenoid bioaccessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Di Corcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66, pp.102526 -. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2020.102526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of pressure-driven membrane technologies for concentrating, purifying and fractionizing betacyanins in cactus pear (Opuntia dillenii Haw.) juice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Tamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.244-255. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2018.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring anthocyanin degradation in Hibiscus sabdariffa extracts with multi-curve resolution on spectral measurement during storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sinela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 271, pp.536-542. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.07.209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02029874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nutrient content of two folia morphotypes of Centella asiatica (L) grown in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ranovona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Danthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Food, Agriculture, Nutrition and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (03), pp.14654-14673. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18697/ajfand.86.17750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state fermentation as a sustainable method for coffee pulp treatment and production of an extract rich in chlorogenic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Santos da Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-P. Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 115, pp.175-184. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2019.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of roselle varieties through simple discriminating physicochemical characteristics using multivariate analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alé Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciência e Tecnologia de Alimentos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (2), pp.321-327. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1678-457x.29417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossflow microfiltration coupled with diafiltration to concentrate and purify carotenoids and flavonoids from citrus juices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Polidori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45, pp.320-329. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessibility of Biofortified Sweet Potato Carotenoids in Baby Food: Impact of Manufacturing Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Messan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2018.00098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02030045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical characterization of jicaro seeds ( Crescentia alata H.B.K.): A novel protein and oleaginous seed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.V. Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fliedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.84-92. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfca.2016.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling nanofiltration and osmotic evaporation for the recovery of a natural flavouring concentrate from shrimp cooking juice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jarrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giampaoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lameloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43, pp.182-190. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of reaction mechanisms of anthocyanin degradation in a roselle extract through kinetic studies on formulated model media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mundombe Sinela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadirah Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 235, pp.67-75. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration of Polyphenolic Compounds in Blackberry ( R ubus Adenotrichos Schltdl.) Juice by Nanofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (1), pp.e12343. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfpe.12343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative process combining roasting and tempering to mechanically dehull jicaro seeds ( Crescentia alata K.H.B)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 212, pp.283-290. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02031917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthocyanins degradation during storage of Hibiscus sabdariffa extract and evolution of its degradation products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sinela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 214, pp.234-241. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.07.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Temperature on Acidity and Hydration Equilibrium Constants of Delphinidin-3-O- and Cyanidin-3-O-sambubioside Calculated from Uni- and Multiwavelength Spectroscopic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Vidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sinela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadirah Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (20), pp.4139-4145. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.6b00701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological study of orange juices for a better knowledge of their suspended solids interactions at low and high concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Dahdouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vachoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 174, pp.15-20. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration and purification of lycopene from watermelon juice by integrated microfiltration-based processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37, pp.153-160. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2016.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasteurization of citrus juices with ohmic heating to preserve the carotenoid profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiziri Hadjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodir Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33, pp.397-404. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2015.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-cartography of orange juices foulant particles: Contribution to a better control of fouling during microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Dahdouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Delalonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 509, pp.164-172. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2016.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of relevant physicochemical characteristics for predicting fruit juices filterability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Dahdouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Kapitan-Gnimdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 141, pp.59-67. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2014.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carotene Reactivity in Pink Grapefruit Juice Elucidated from Model Systems and Multiresponse Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiziri Hadjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodir Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (15), pp.3970-3979. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.5b00509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02032359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cashew apple extract inhibition of fat storage and insulin resistance in the diet-induced obesity mouse model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vickram Beejmohun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mazollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peytavy-Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.e38. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jns.2015.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation kinetic modelling of ascorbic acid and colour intensity in pasteurised blood orange juice during storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Remini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Belbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 173, pp.665-673. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.10.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02032652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Blanching on Flavanones and Microstructure of Citrus aurantium Peels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ben Zid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Bellagha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioprocess Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (11), pp.2246-2255. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11947-015-1573-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Osmotic Treatments on Modulating Bitter Flavanones Glycosides Contents and Microstructure of Citrus aurantium Peels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ben Zid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioprocess Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (12), pp.2461-2469. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11947-015-1596-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of water transport and swelling associated with starch gelatinization during rice cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briffaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Méot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121, pp.143-151. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of brown rice and limited-water cooking modes and its potential use for texture prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briffaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Meot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141, pp.99-106. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of ultrafiltration for separation and purification of ellagitannins in blackberry (Rubus adenotrichus Schltdl.) juice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 125, pp.120-125. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2014.01.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient composition and nutritional potential of wild fruit Dialium guineense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cyrille Ayessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (2), pp.186 - 191. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfca.2014.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main properties of steviol glycosides and their potential in the food industry: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevina Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (2), pp.127-141. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2014003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Multi-response Modelling to Investigate Mechanisms of beta-Carotene Degradation in Dried Orange-Fleshed Sweet Potato During Storage: from Carotenoids to Aroma Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Bechoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioprocess Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (6), pp.1656 - 1669. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11947-013-1229-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile compounds of ditax fruit ( Detarium senegalense J.F. Gmel) from Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissatou Diop Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (3), pp.181-188. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2014007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration of camu–camu juice by the coupling of reverse osmosis and osmotic evaporation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L.R. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Tonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 119 (1), pp.7-12. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cashew apple (Anacardium occidentale L.) extract from by-product of juice processing: A focus on carotenoids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Pinto de Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Paula Dionisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Carail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Caris-Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138 (1), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal degradation kinetics of xanthophylls from blood orange in model and real food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiziri Hadjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodir Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138 (4), pp.2442-2450. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02033105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling starch phase transitions and water uptake of rice kernels during cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briffaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mestres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (3), pp.387-392. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2013.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous extraction of anthocyanins from Hibiscus sabdariffa: Experimental kinetics and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falillou Sambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikhou Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (1), pp.16-21. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2011.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coconut water uses, composition and properties: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Prades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissatou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (2), pp.87-107. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2012002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water activity on anthocyanin degradation and browning kinetics at high temperatures (100-140 degrees C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiarid N. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Bonazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana A. Mercedes Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (1), pp.106 - 115. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2012.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the extraction procedure on the kinetics of anthocyanin and colour degradation of roselle extracts during storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ale Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumoule Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (6), pp.1214-1221. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.4685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coconut water preservation and processing: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Prades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissatou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (3), pp.157-171. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2012009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch gelatinization distribution and peripheral cell disruption in cooking rice grains monitored by microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briffaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mestres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Escoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (3), pp.699-705. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2012.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of anthocyanin stability during storage of a coloured drink made from extracts of the Andean blackberry ( Rubus glaucus Benth.), açai ( Euterpe oleracea Mart.)and black carrot ( Daucus carota L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Zozio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (3), pp.203-215. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2011030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athermal concentration by osmotic evaporation of roselle extract, apple and grape juices and impact on quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (3), pp.352-360. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2011.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cashew ( Anacardium occidentale ) industry in Côte d’Ivoire: analysis and prospects for development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doudjo Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Assidjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (4), pp.237-245. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2011031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and Thermal Degradation Kinetics of Chlorophyll Pigments and Ascorbic Acid from Ditax Nectar (Detarium senegalense J.F. Gmel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissatou Diop Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (22), pp.12018-12027. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf203582k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of β-carotene during fruit and vegetable processing or storage: reaction mechanisms and kinetic aspects: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (6), pp.417-440. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2011058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting ultrafiltration and nanofiltration membranes to concentrate anthocyanins from roselle extract (Hibiscus sabdariffa L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (9), pp.2607-2614. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2011.04.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Anthocyanin Degradation and Browning in Reconstituted Blackberry Juice Treated at High Temperatures (100−180 °C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiarid Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (4), pp.2314-2322. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf902381e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ditax (Detarium senegalenseJ. F. Gmel.) : principales caractéristiques et utilisations au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissatou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Dieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (5), pp.293-306. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2010025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the kinetics of β-carotene degradation and formation of norisoprenoids in the storage of dried sweet potato chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Bechoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Tomlins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 121 (2), pp.348-357. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2009.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ditax ( Detarium senegalense J. F. Gmel.) : principales caractéristiques et utilisations au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissatou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Dieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (5), pp.293-306. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2010025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition nutritionnelle et apport énergétique du fruit de Maerua pseudopetalosa, aliment de soudure au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cyrille Ayessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Dioh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marième Konteye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (3), pp.147-156. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2009010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Degradation Kinetics of Anthocyanins from Blood Orange, Blackberry, and Roselle Using the Arrhenius, Eyring, and Ball Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (14), pp.6285-6291. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf900836b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deacidification of passion fruit juice by electrodialysis with bipolar membrane after different pretreatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Persin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Pourcelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (1), pp.67 - 73. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2008.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of clarified tropical juice deacidifiction by electrodialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Persin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Pourcelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 326 (2), pp.472-483. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2008.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production du bissap ( Hibiscus sabdariffa L.) au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codou Mardiop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (2), pp.111-124. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2009006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du fruit du baobab et étude de sa transformation en nectar = Characterization of the baobab tree fruit and study of its processing into nectar = Caracterización de los frutos del baobab y estudio de su transformación en néctar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codou Mar Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (1), pp.19-34. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2008052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00494127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bissap (Hibiscus sabdariffa L.): composition and principal uses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (3), pp.179-193. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2009013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbidity of pulpy fruit juice: A key factor for predicting cross-flow microfiltration performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 325 (1), pp.404-412. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2008.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration of pineapple juice by osmotic evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chularat Hongvaleerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes M.C. Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suwayd Ningsanond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (4), pp.548-552. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2008.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the main components of the aguamiel produced by the maguey-pulquero (Agave mapisaga) throughout the harvest period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Isela Ortiz-Basurto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Pourcelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (10), pp.3682-3687. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf072767h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Degradation of Antioxidant Micronutrients in Citrus Juice: Kinetics and Newly Formed Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Tbatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Carail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Caris-Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (10), pp.4209-4216. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf0700529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deacidification of clarified tropical fruit juices by electrodialysis. Part II. Characteristics of the deacidified juices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Persin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pourcelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78, pp.1439. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2006.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the cleaning of a new hydrophobic membrane for osmotic evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gabino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Preziosi-Belloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55, pp.191-197. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2006.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deacidification of clarified tropical fruit juices by electrodialysis. Part I. Influence of operating conditions on the process performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Persin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pourcelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78, pp.1427. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2006.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New hydrophobic membranes for contactor processes - Applications to isothermal concentration of solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Draga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe-James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 193 (1-3), pp.280-285. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2005.05.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le baobab africain (Adansonia digitataL.) : principales caractéristiques et utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïda Gabar Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (1), pp.55-69. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits:2006005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le baobab africain ( Adansonia digitata L.) : principales caractéristiques et utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïda Gabar Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (1), pp.55-69. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits:2006005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorant and antioxidant properties of red-purple pitahaya ( Hylocereus sp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indiana Davila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (1), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits:2005007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quality of orange juice processed by coupling crossflow microfiltration and osmotic evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 40 (1), pp.105-116. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2621.2004.00914.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarification and concentration of melon juice using membrane processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Chaverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (2), pp.213-220. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2004.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités de la microfiltration tangentielle sur membranes minérales pour la clarification du jus de pomme de cajou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Mercedes Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (1), pp.33-40. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits:2005010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre la fermeté de la mangue fraîche et la teneur en amidon de la pulpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Piombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 59 (6), pp.399-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of reverse osmosis and osmotic evaporation to concentrate camu–camu juice (Myrciaria dubia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.C. Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Rios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 63 (1), pp.97 - 102. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2003.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mango fruit firmness and pulp starch content.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Piombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Grotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 59 (6), pp.399-410. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits:2005002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangential microfiltration of orange juice in bench pilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Venturini Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-P. Belleville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciência e Tecnologia de Alimentos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (3), pp.330 - 336. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0101-20612003000300006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different methods for deacidification of clarified passion fruit juice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Ruales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Persin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 59 (4), pp.361 - 367. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0260-8774(02)00495-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deacidification of clarified passion fruit juice using different configurations of electrodialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Ruales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 78 (8), pp.918 - 925. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jctb.827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New hydrophobic membranes for osmotic evaporation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe-James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (1-3), pp.3 - 7. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1383-5866(03)00023-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between different ion exchange resins for the deacidification of passion fruit juice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Ruales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 57 (2), pp.199-207. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0260-8774(02)00298-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating transfers of aroma compounds during the concentration of sucrose solutions by osmotic distillation in a batch-type pilot plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Duquenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0260-8774(03)00003-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'intérêt du babaco (Carica pentagonaHeilb.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Villarreal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Ruales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (1), pp.39-52. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits:2002035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration isotherme de solutions biologiques fragiles par évaporation membranaire sur membranes céramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combes-James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deacidification of the clarified passion fruit juice (P. edulis f. flavicarpa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Vera Calle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Ruales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 149 (1-3), pp.357 - 361. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0011-9164(02)00822-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration of passion fruit juice on an industrial pilot scale using osmotic evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Jeanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M O’brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 47 (3), pp.195-202. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0260-8774(00)00115-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits de l'anacardier : caractéristiques, voies de valorisation et marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lautié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio de Souza Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (4), pp.235-248. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits:2001126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un produit amazonien particulièrement riche en caféine : la graine de guaraná [ Paullinia Cupana H.B.K. var. sorbilis (Mart.) Ducke]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Benlekehal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilidia Clotteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (6), pp.423-435. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2001105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy for economical optimisation of the clarification of pulpy fruit juices using crossflow microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Decloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 48 (1), pp.83-90. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0260-8774(00)00152-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principales caractéristiques de Sechium edule Sw.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Monnerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Boc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (3), pp.155-167. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits:2001119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The problem of membrane characterization for the process of osmotic distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tronel-Peyroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 140 (1), pp.15 - 25. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0011-9164(01)00351-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Amazonian fruit with a high potential as a natural source of vitamin C: the camu-camu ( Myrciaria dubia )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary de Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes M.C. Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (5), pp.345-354. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits:2001135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un produit amazonien particulièrement riche en caféine : la graine de guaraná [Paullinia CupanaH.B.K. var.sorbilis(Mart.) Ducke]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Benlekehal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilidia Clotteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (6), pp.423-435. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits:2001105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Concentrated Orange and Passionfruit Juices Prepared by Osmotic Evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 34 (2), pp.60-65. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/fstl.2000.0715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic properties of lipase in crude latex from babaco fruit (Carica pentagona)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 23 (13), pp.1021-1024. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1010552605097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of water transport in osmotic distillation using asymmetric membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Marcel Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 173 (1), pp.107-122. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0376-7388(00)00348-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-immobilized pectinlyase and endocellulase on chitin and Nylon supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Decloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 35 (9), pp.989-996. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-9592(00)00131-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of operating conditions on water transport during the concentration of sucrose solutions by osmotic distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Herry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Marcel Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 170 (2), pp.281-289. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0376-7388(99)00375-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossflow microfiltration of passion fruit juice after partial enzymatic liquefaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. O’brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Decloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 42 (4), pp.215-224. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0260-8774(99)00124-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Simplex method for training simple multilayer neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Heyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Danzart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7, pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de quelques techniques de concentration des jus de fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jariel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 51, pp.437-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03922631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossflow microfiltration of gum arabic solutions: Comparison of the classical system with the co-current permeate flow system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Decloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gratius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 31, pp.153-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of neural networks for the optimization of the crossflow filtration process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Decloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 28 (3), pp.300-309. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0023-6438(95)94364-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of crossflow microfiltration using neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Decloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 98 (3), pp.263-273. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0376-7388(94)00195-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of start-up procedure on crossflow microfiltration of raw cane sugar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Petermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Decloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 24 (2), pp.213-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determination of polysaccharides in raw cane sugar syrups. Perfecting the phenol sulphuric acid method in order to characterize cross flow filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gratius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Decloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sugar Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 97 (1159E), pp.296-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of experimental design to establish optimal crossflow filtration conditions: application to raw cane sugar clarification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Decloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 17, pp.73-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated design of a sustainable mobile fruit & vegetable processing unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Madoumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoty Savoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF14 : International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Engineering and Food (IAEF), Jun 2023, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des baies de Sisré (Synsepalum dulcificum) du Bénin et étude de la stabilité thermique de la pulpe de fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Béhanzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. B. Chabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIè Colloque des Sciences, Cultures et Technologies de l’Université d’Abomey-Calavi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Abomey-Calavi, Sep 2023, Abomey-Calavi, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane‐based technologies as an emerging tool for purifying and concentrating betacyanins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd African Membrane Society International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, African Membrane Society (AMSIC), Nov 2021, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citrus juice concentrate obtained by coupling enzymatic liquefaction with microfiltration: carotenoid bioaccessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Di Corcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Carotenoid research and applications in agro-food and health EUROCAROTEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Technology, Agricultural University of Athens, Nov 2019, Lemesos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliment fonctionnel à base d’agrumes enrichi en caroténoïdes/flavonoïdes par procédés membranaires : potentiel nutritionnel et organoleptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coffee waste as a potential source of natural antioxidants: Extraction and stabilization of phenolic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Santos da Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Tuma Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jimenez Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vienna Polyphenols World Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desenvolvimento de um novo tratamento de residuos e reciclagem sustentavel da cadeia produtiva do café</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Santos da Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Lusophone Meeting in Economics, Sociology, Environment and Rural Development - ESADR 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage nanofiltration et évaporation osmotique pour la concentration des jus de cuisson de crevettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jarrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giampaoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lameloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MemPro 5 Intégration des Membranes dans les procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Water Sensor Membranes Cluster (WSM). FRA., Apr 2014, Toulouse, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche : &amp;quot;New hydrophobic membranes for contactor processes - Applications for isothermal concentration of fragile solutions through gas extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Draga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe-James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Membrane and Membrane Processes (ICOM 2005) - August 20-25, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Deacidification of fruit juices by electrodialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pourcelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Persin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Membranes and Membrane Processes - August 21-26, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE RELEVANCE OF CLASSICAL METHODS TO CHARACTERISE THE HYDROPHOBIC POROUS MEMBRANES USED IN THE PROCESS OF OSMOTIC EVAPORATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Marcel Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tronel-Peroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I. ECCE 2 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 1999, Montpellier, France. pp.357-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03922306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Hydrodynamics on Osmotic Evaporation Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Marcel Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on "Membrane distillation, osmotic distillation and membrane contactors"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNR-IRMERC. s.l., Jul 1998, Cetraro (CS), Italy. pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03922358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche des conditions optimales de filtration tangentielle intégrant la consommation énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque université-industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating a Straightforward Process Coupling Extraction and Membrane Separation for Hydroxytyrosol Recovery from &amp;quot;Picholine Marocaine&amp;quot; Cv. Olive Pomace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhaidhi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajal El Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ennahli Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bajoub Aadil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Extraction of Natural Products, GENP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Compiègne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical characterization and bioactive compounds of Anisophyllea boehmii Engl.: A wild fruit from Angola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famoroso João da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettencourt Munanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1stURNM InternationalScientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Malanje, Angola</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-industrial scaling up of a membrane process to obtain a nutrient-dense citrus concentrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa Ba Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF14 : International Congress of Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct coupling of low frequency ultrasound to a crossflow microfiltration pilot plant for pulpy fruit juice clarification (Artocarpus heterophyllus Lam.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.A. Miramontes-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hengl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.I. Ortiz-Basurto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF14 : International Congress of Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct coupling of high intensity ultrasound to a crossflow microfiltration pilot for pulpy fruit juice clarification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herenia Adilene Miramontes Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hengl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France. IAEF, pp.226, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage micro et nanofiltration tangentielles pour la concentration des composés d’arômes d’un extrait hydroalcoolique de framboise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumley Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MemPro7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier (34000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration des caroténoïdes à partir de jus d’agrumes par microfiltration tangentielle couplée à une pré-liquéfaction enzymatique : évaluation des performances du procédé et de la qualité vitaminique des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Di Corcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MemPro7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier (34000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of processing on carotenoid bioaccessibility in citrus concentrates obtained by microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Di Corcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F&amp;V Processing 2020 ‐ Third Symposium on fruits and vegetables Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citrus juice concentrates obtained by crossflow microfiltration: Impact of the process on aroma and sensory profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F&amp;V Processing 2020. Third Symposium on Fruit and Vegetable Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of microfiltration and osmotic evaporation to prepare high quality passionfruit juice concentrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Marcel Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Engineering and Food (ICEF-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Puebla, Mexico. CRC Press, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03922975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water transfer in the osmotic evaporation of aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane '99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03923027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmotic evaporation: a new technique for fruit juice concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane ’97 “Progress in membrane science and technology”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Twente, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03923053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane Technologies for Fruit Juice Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-P. Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruit Preservation : Novel and Conventional Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-248, 2018, Food Engineering Series, 978-1-4939-3309-9. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-3311-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic control of a crossflow microfiltration pilot plant at low transmembrane pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Decloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Prothon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatic control of food and biological processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AdCofInov: Innovating coupling technologies for Adding Coffee waste value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Modelisation of the deacidification of fruit juices by electrodialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Persin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pourcelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Development of a hydrophobic membrane for the concentration of fruit juice by osmotic evaporation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gabino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Preziosi-Belloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;New hydrophobic membranes for contactor processes. Applications for isothermal concentration of fragile solutions through gas extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Draga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe-James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'outils pour l'optimisation des conditions hydrodynamiques en filtration tangentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. École Nationale Supérieure des Industries Agricoles et Alimentaires, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03232561v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId613"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Manuel DORNIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en Génie des Procédés Alimentaires - L'Institut Agro Montpellier - UMR QualiSud</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">manuel-dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1106-5873</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16480630X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-1312-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (129)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet taste induced by miraculin from Sisrè pulp (Synsepalum dulcificum Schumach. &amp; Thonn.) from Benin as affected by heat treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médérice Sènanmi Béhanzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Adinsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charmelle Cyria Dahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifagbémi Bienvenue Chabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6 (1), pp.101646. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.afres.2025.101646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aluminium accumulation in loengo (Anisophyllea boehmii Engl.), a fruit from the Miombo ecoregion consumed in Angola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famoroso João da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettencourt Munanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Humanity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.101052. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foohum.2026.101052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of carotenoids, anthocyanins and aroma compounds during loengo (Anisophyllea boehmii Engl.) nectar pasteurization and storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famoroso João da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettencourt Munanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.102810. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafr.2026.102810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical and compositional characterization of a wild fruit from the Angolan Miombo: Anisophyllea boehmii Engl.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famoroso João da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettencourt Munanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (11), pp.1175. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture15111175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the miraculin content of Beninese Sisrè berries (Synsepalum dulcificum Schumach. &amp; Thonn.) and exploring its thermal behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médérice Sènanmi Béhanzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifagbémi Bienvenue Chabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafr.2025.102221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the miraculin content of Beninese Sisrè berries (Synsepalum dulcificum Schumach. & Thonn.) and exploring its thermal behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médérice Sènanmi Béhanzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifagbémi Bienvenue Chabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.102221. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafr.2025.102221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated, multi-scale and multi-objective design of batch food processing plants. Part 1: Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoty Savoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Madoumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 144, pp.50-60. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2024.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated, multi-scale and multi-objective design of batch food processing plants. Part 2: Application to a mobile fruit and vegetable processing unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoty Savoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Madoumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 144, pp.61-74. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2024.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Low-Frequency Ultrasound to a Crossflow Microfiltration Pilot: Effect of Ultrasonic Pulse Application on Sono-Microfiltration of Jackfruit Juice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herenia Adilene Miramontes-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hengl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efigenia Montalvo-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Alejandra Chacón-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (9), pp.192. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes14090192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between Kinetics of Pectin Degradation and Texture Loss of Okra (Abelmoschus esculentus L.) Puree during Thermal Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Petrovic Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoty Savoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (10), pp.1687. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture14101687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling crossflow microfiltration and nanofiltration for the concentration of aroma compounds in a raspberry hydroalcoholic extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumley Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (10), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfpe.14739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of antinutritional factors during Pinus halepensis seeds beverage processing, a focus on phytates and oxalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Giovanetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 124, pp.105635. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfca.2023.105635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of crossflow microfiltration on aroma and sensory profiles of a potential functional citrus‐based food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 102 (13), pp.5768-5777. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.11926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting up a diagram process for the elaboration of a new plant‐based beverage from Pinus halepensis seeds: Selection of unit operations and their conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodir Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (2), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfpe.13943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of the in vitro bioavailable carotenoid content of a citrus juice combining crossflow microfiltration and high-pressure treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Di Corcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Palmade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156, pp.111134. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of soaking and thermal treatment on nutritional quality of three varieties of common beans ( Phaseolus vulgaris L .) from Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mboahangy Ravoninjatovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ralison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legume Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leg3.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory quantitative descriptive analysis of African slimy okra ( Abelmoschus esculentus ) preparations and its correlation with instrumental parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoty Savouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (3), pp.314-333. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jtxs.12583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of carotenoid/flavonoid profiles and sugar content of a potential functional citrus-based food through crossflow microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 141, pp.110923. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2021.110923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering of instrumental methods to characterize the texture and the rheology of slimy okra ( Abelmoschus esculentus ) suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoty Savouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vachoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jtxs.12505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration and purification by crossflow microfiltration with diafiltration of carotenoids from a by-product of cashew apple juice processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando A.P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66, pp.102519 -. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2020.102519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling osmotic dehydration with heat treatment for green papaya impregnated with blackberry juice solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiarid N. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bassama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Mercedes Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijfs.14507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcoholic fermentation as a potential tool for coffee pulp detoxification and reuse: Analysis of phenolic composition and caffeine content by HPLC-DAD-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Santos da Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-P. Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 319, pp.126600. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentrates from citrus juice obtained by crossflow microfiltration: Guidance of the process considering carotenoid bioaccessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Di Corcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66, pp.102526 -. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2020.102526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring anthocyanin degradation in Hibiscus sabdariffa extracts with multi-curve resolution on spectral measurement during storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sinela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 271, pp.536-542. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.07.209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02029874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of pressure-driven membrane technologies for concentrating, purifying and fractionizing betacyanins in cactus pear (Opuntia dillenii Haw.) juice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Tamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.244-255. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2018.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nutrient content of two folia morphotypes of Centella asiatica (L) grown in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ranovona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Danthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Food, Agriculture, Nutrition and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (03), pp.14654-14673. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18697/ajfand.86.17750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state fermentation as a sustainable method for coffee pulp treatment and production of an extract rich in chlorogenic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Santos da Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-P. Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 115, pp.175-184. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2019.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of roselle varieties through simple discriminating physicochemical characteristics using multivariate analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alé Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciência e Tecnologia de Alimentos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (2), pp.321-327. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1678-457x.29417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossflow microfiltration coupled with diafiltration to concentrate and purify carotenoids and flavonoids from citrus juices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Polidori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45, pp.320-329. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessibility of Biofortified Sweet Potato Carotenoids in Baby Food: Impact of Manufacturing Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Messan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2018.00098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02030045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling nanofiltration and osmotic evaporation for the recovery of a natural flavouring concentrate from shrimp cooking juice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jarrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giampaoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lameloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43, pp.182-190. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical characterization of jicaro seeds ( Crescentia alata H.B.K.): A novel protein and oleaginous seed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.V. Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fliedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.84-92. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfca.2016.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of reaction mechanisms of anthocyanin degradation in a roselle extract through kinetic studies on formulated model media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mundombe Sinela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadirah Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 235, pp.67-75. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration of Polyphenolic Compounds in Blackberry ( R ubus Adenotrichos Schltdl.) Juice by Nanofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (1), pp.e12343. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfpe.12343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative process combining roasting and tempering to mechanically dehull jicaro seeds ( Crescentia alata K.H.B)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 212, pp.283-290. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02031917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthocyanins degradation during storage of Hibiscus sabdariffa extract and evolution of its degradation products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sinela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 214, pp.234-241. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.07.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration and purification of lycopene from watermelon juice by integrated microfiltration-based processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37, pp.153-160. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2016.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Temperature on Acidity and Hydration Equilibrium Constants of Delphinidin-3-O- and Cyanidin-3-O-sambubioside Calculated from Uni- and Multiwavelength Spectroscopic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Vidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sinela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadirah Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (20), pp.4139-4145. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.6b00701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological study of orange juices for a better knowledge of their suspended solids interactions at low and high concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Dahdouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vachoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 174, pp.15-20. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasteurization of citrus juices with ohmic heating to preserve the carotenoid profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiziri Hadjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodir Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33, pp.397-404. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2015.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-cartography of orange juices foulant particles: Contribution to a better control of fouling during microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Dahdouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Delalonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 509, pp.164-172. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2016.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of relevant physicochemical characteristics for predicting fruit juices filterability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Dahdouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Kapitan-Gnimdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 141, pp.59-67. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2014.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carotene Reactivity in Pink Grapefruit Juice Elucidated from Model Systems and Multiresponse Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiziri Hadjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodir Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (15), pp.3970-3979. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.5b00509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02032359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cashew apple extract inhibition of fat storage and insulin resistance in the diet-induced obesity mouse model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vickram Beejmohun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mazollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peytavy-Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.e38. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jns.2015.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation kinetic modelling of ascorbic acid and colour intensity in pasteurised blood orange juice during storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Remini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Belbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 173, pp.665-673. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.10.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02032652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Blanching on Flavanones and Microstructure of Citrus aurantium Peels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ben Zid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Bellagha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioprocess Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (11), pp.2246-2255. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11947-015-1573-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Osmotic Treatments on Modulating Bitter Flavanones Glycosides Contents and Microstructure of Citrus aurantium Peels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ben Zid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioprocess Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (12), pp.2461-2469. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11947-015-1596-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of brown rice and limited-water cooking modes and its potential use for texture prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briffaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Meot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141, pp.99-106. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of ultrafiltration for separation and purification of ellagitannins in blackberry (Rubus adenotrichus Schltdl.) juice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 125, pp.120-125. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2014.01.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of water transport and swelling associated with starch gelatinization during rice cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briffaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Méot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121, pp.143-151. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main properties of steviol glycosides and their potential in the food industry: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevina Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (2), pp.127-141. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2014003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient composition and nutritional potential of wild fruit Dialium guineense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cyrille Ayessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (2), pp.186 - 191. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfca.2014.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Multi-response Modelling to Investigate Mechanisms of beta-Carotene Degradation in Dried Orange-Fleshed Sweet Potato During Storage: from Carotenoids to Aroma Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Bechoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioprocess Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (6), pp.1656 - 1669. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11947-013-1229-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile compounds of ditax fruit ( Detarium senegalense J.F. Gmel) from Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissatou Diop Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (3), pp.181-188. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2014007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration of camu–camu juice by the coupling of reverse osmosis and osmotic evaporation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L.R. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Tonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 119 (1), pp.7-12. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cashew apple (Anacardium occidentale L.) extract from by-product of juice processing: A focus on carotenoids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Pinto de Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Paula Dionisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Carail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Caris-Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138 (1), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal degradation kinetics of xanthophylls from blood orange in model and real food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiziri Hadjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodir Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138 (4), pp.2442-2450. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02033105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling starch phase transitions and water uptake of rice kernels during cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briffaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mestres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (3), pp.387-392. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2013.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coconut water uses, composition and properties: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Prades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissatou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (2), pp.87-107. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2012002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous extraction of anthocyanins from Hibiscus sabdariffa: Experimental kinetics and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falillou Sambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikhou Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (1), pp.16-21. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2011.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water activity on anthocyanin degradation and browning kinetics at high temperatures (100-140 degrees C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiarid N. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Bonazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana A. Mercedes Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (1), pp.106 - 115. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2012.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the extraction procedure on the kinetics of anthocyanin and colour degradation of roselle extracts during storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ale Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumoule Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (6), pp.1214-1221. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.4685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coconut water preservation and processing: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Prades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissatou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (3), pp.157-171. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2012009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch gelatinization distribution and peripheral cell disruption in cooking rice grains monitored by microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briffaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mestres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Escoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (3), pp.699-705. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2012.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of β-carotene during fruit and vegetable processing or storage: reaction mechanisms and kinetic aspects: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (6), pp.417-440. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2011058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of anthocyanin stability during storage of a coloured drink made from extracts of the Andean blackberry ( Rubus glaucus Benth.), açai ( Euterpe oleracea Mart.)and black carrot ( Daucus carota L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Zozio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (3), pp.203-215. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2011030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athermal concentration by osmotic evaporation of roselle extract, apple and grape juices and impact on quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (3), pp.352-360. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2011.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cashew ( Anacardium occidentale ) industry in Côte d’Ivoire: analysis and prospects for development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doudjo Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Assidjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (4), pp.237-245. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2011031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and Thermal Degradation Kinetics of Chlorophyll Pigments and Ascorbic Acid from Ditax Nectar (Detarium senegalense J.F. Gmel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissatou Diop Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (22), pp.12018-12027. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf203582k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting ultrafiltration and nanofiltration membranes to concentrate anthocyanins from roselle extract (Hibiscus sabdariffa L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (9), pp.2607-2614. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2011.04.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ditax (Detarium senegalenseJ. F. Gmel.) : principales caractéristiques et utilisations au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissatou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Dieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (5), pp.293-306. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2010025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Anthocyanin Degradation and Browning in Reconstituted Blackberry Juice Treated at High Temperatures (100−180 °C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiarid Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (4), pp.2314-2322. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf902381e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ditax ( Detarium senegalense J. F. Gmel.) : principales caractéristiques et utilisations au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissatou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Dieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (5), pp.293-306. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2010025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the kinetics of β-carotene degradation and formation of norisoprenoids in the storage of dried sweet potato chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Bechoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Tomlins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 121 (2), pp.348-357. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2009.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition nutritionnelle et apport énergétique du fruit de Maerua pseudopetalosa, aliment de soudure au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cyrille Ayessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Dioh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marième Konteye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (3), pp.147-156. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2009010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Degradation Kinetics of Anthocyanins from Blood Orange, Blackberry, and Roselle Using the Arrhenius, Eyring, and Ball Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (14), pp.6285-6291. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf900836b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deacidification of passion fruit juice by electrodialysis with bipolar membrane after different pretreatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Persin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Pourcelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (1), pp.67 - 73. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2008.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of clarified tropical juice deacidifiction by electrodialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Persin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Pourcelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 326 (2), pp.472-483. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2008.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du fruit du baobab et étude de sa transformation en nectar = Characterization of the baobab tree fruit and study of its processing into nectar = Caracterización de los frutos del baobab y estudio de su transformación en néctar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codou Mar Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (1), pp.19-34. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2008052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00494127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production du bissap ( Hibiscus sabdariffa L.) au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codou Mardiop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (2), pp.111-124. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2009006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bissap (Hibiscus sabdariffa L.): composition and principal uses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (3), pp.179-193. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2009013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbidity of pulpy fruit juice: A key factor for predicting cross-flow microfiltration performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 325 (1), pp.404-412. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2008.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration of pineapple juice by osmotic evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chularat Hongvaleerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes M.C. Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suwayd Ningsanond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (4), pp.548-552. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2008.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the main components of the aguamiel produced by the maguey-pulquero (Agave mapisaga) throughout the harvest period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Isela Ortiz-Basurto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Pourcelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (10), pp.3682-3687. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf072767h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Degradation of Antioxidant Micronutrients in Citrus Juice: Kinetics and Newly Formed Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Tbatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Carail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Caris-Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (10), pp.4209-4216. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf0700529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deacidification of clarified tropical fruit juices by electrodialysis. Part II. Characteristics of the deacidified juices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Persin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pourcelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78, pp.1439. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2006.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the cleaning of a new hydrophobic membrane for osmotic evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gabino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Preziosi-Belloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55, pp.191-197. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2006.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deacidification of clarified tropical fruit juices by electrodialysis. Part I. Influence of operating conditions on the process performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Persin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pourcelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78, pp.1427. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2006.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New hydrophobic membranes for contactor processes - Applications to isothermal concentration of solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Draga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe-James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 193 (1-3), pp.280-285. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2005.05.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le baobab africain (Adansonia digitataL.) : principales caractéristiques et utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïda Gabar Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (1), pp.55-69. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits:2006005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le baobab africain ( Adansonia digitata L.) : principales caractéristiques et utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïda Gabar Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (1), pp.55-69. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits:2006005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorant and antioxidant properties of red-purple pitahaya ( Hylocereus sp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indiana Davila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (1), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits:2005007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quality of orange juice processed by coupling crossflow microfiltration and osmotic evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 40 (1), pp.105-116. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2621.2004.00914.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités de la microfiltration tangentielle sur membranes minérales pour la clarification du jus de pomme de cajou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Mercedes Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (1), pp.33-40. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits:2005010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarification and concentration of melon juice using membrane processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Chaverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (2), pp.213-220. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2004.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre la fermeté de la mangue fraîche et la teneur en amidon de la pulpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Piombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 59 (6), pp.399-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mango fruit firmness and pulp starch content.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Piombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Grotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 59 (6), pp.399-410. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits:2005002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of reverse osmosis and osmotic evaporation to concentrate camu–camu juice (Myrciaria dubia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.C. Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Rios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 63 (1), pp.97 - 102. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2003.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangential microfiltration of orange juice in bench pilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Venturini Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-P. Belleville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciência e Tecnologia de Alimentos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (3), pp.330 - 336. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0101-20612003000300006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different methods for deacidification of clarified passion fruit juice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Ruales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Persin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 59 (4), pp.361 - 367. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0260-8774(02)00495-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deacidification of clarified passion fruit juice using different configurations of electrodialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Ruales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 78 (8), pp.918 - 925. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jctb.827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between different ion exchange resins for the deacidification of passion fruit juice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Ruales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 57 (2), pp.199-207. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0260-8774(02)00298-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New hydrophobic membranes for osmotic evaporation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe-James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (1-3), pp.3 - 7. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1383-5866(03)00023-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating transfers of aroma compounds during the concentration of sucrose solutions by osmotic distillation in a batch-type pilot plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Duquenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0260-8774(03)00003-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'intérêt du babaco (Carica pentagonaHeilb.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Villarreal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Ruales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (1), pp.39-52. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits:2002035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration isotherme de solutions biologiques fragiles par évaporation membranaire sur membranes céramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combes-James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deacidification of the clarified passion fruit juice (P. edulis f. flavicarpa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Vera Calle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Ruales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 149 (1-3), pp.357 - 361. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0011-9164(02)00822-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits de l'anacardier : caractéristiques, voies de valorisation et marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lautié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio de Souza Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (4), pp.235-248. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits:2001126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principales caractéristiques de Sechium edule Sw.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Monnerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Boc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (3), pp.155-167. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits:2001119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration of passion fruit juice on an industrial pilot scale using osmotic evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Jeanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M O’brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 47 (3), pp.195-202. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0260-8774(00)00115-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un produit amazonien particulièrement riche en caféine : la graine de guaraná [ Paullinia Cupana H.B.K. var. sorbilis (Mart.) Ducke]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Benlekehal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilidia Clotteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (6), pp.423-435. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2001105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy for economical optimisation of the clarification of pulpy fruit juices using crossflow microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Decloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 48 (1), pp.83-90. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0260-8774(00)00152-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The problem of membrane characterization for the process of osmotic distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tronel-Peyroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 140 (1), pp.15 - 25. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0011-9164(01)00351-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Amazonian fruit with a high potential as a natural source of vitamin C: the camu-camu ( Myrciaria dubia )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary de Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes M.C. Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (5), pp.345-354. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits:2001135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un produit amazonien particulièrement riche en caféine : la graine de guaraná [Paullinia CupanaH.B.K. var.sorbilis(Mart.) Ducke]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Benlekehal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilidia Clotteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (6), pp.423-435. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits:2001105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Concentrated Orange and Passionfruit Juices Prepared by Osmotic Evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 34 (2), pp.60-65. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/fstl.2000.0715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic properties of lipase in crude latex from babaco fruit (Carica pentagona)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 23 (13), pp.1021-1024. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1010552605097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of water transport in osmotic distillation using asymmetric membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Marcel Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 173 (1), pp.107-122. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0376-7388(00)00348-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-immobilized pectinlyase and endocellulase on chitin and Nylon supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Decloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 35 (9), pp.989-996. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-9592(00)00131-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of operating conditions on water transport during the concentration of sucrose solutions by osmotic distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Herry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Marcel Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 170 (2), pp.281-289. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0376-7388(99)00375-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossflow microfiltration of passion fruit juice after partial enzymatic liquefaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. O’brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Decloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 42 (4), pp.215-224. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0260-8774(99)00124-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Simplex method for training simple multilayer neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Heyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Danzart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7, pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de quelques techniques de concentration des jus de fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jariel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 51, pp.437-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03922631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossflow microfiltration of gum arabic solutions: Comparison of the classical system with the co-current permeate flow system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Decloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gratius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 31, pp.153-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determination of polysaccharides in raw cane sugar syrups. Perfecting the phenol sulphuric acid method in order to characterize cross flow filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gratius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Decloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sugar Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 97 (1159E), pp.296-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of crossflow microfiltration using neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Decloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 98 (3), pp.263-273. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0376-7388(94)00195-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of neural networks for the optimization of the crossflow filtration process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Decloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 28 (3), pp.300-309. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0023-6438(95)94364-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of start-up procedure on crossflow microfiltration of raw cane sugar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Petermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Decloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 24 (2), pp.213-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of experimental design to establish optimal crossflow filtration conditions: application to raw cane sugar clarification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Decloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 17, pp.73-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated design of a sustainable mobile fruit & vegetable processing unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Madoumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoty Savoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF14 : International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Engineering and Food (IAEF), Jun 2023, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des baies de Sisré (Synsepalum dulcificum) du Bénin et étude de la stabilité thermique de la pulpe de fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Béhanzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. B. Chabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIè Colloque des Sciences, Cultures et Technologies de l’Université d’Abomey-Calavi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Abomey-Calavi, Sep 2023, Abomey-Calavi, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane‐based technologies as an emerging tool for purifying and concentrating betacyanins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd African Membrane Society International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, African Membrane Society (AMSIC), Nov 2021, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citrus juice concentrate obtained by coupling enzymatic liquefaction with microfiltration: carotenoid bioaccessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Di Corcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Carotenoid research and applications in agro-food and health EUROCAROTEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Technology, Agricultural University of Athens, Nov 2019, Lemesos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliment fonctionnel à base d’agrumes enrichi en caroténoïdes/flavonoïdes par procédés membranaires : potentiel nutritionnel et organoleptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coffee waste as a potential source of natural antioxidants: Extraction and stabilization of phenolic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Santos da Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Tuma Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jimenez Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vienna Polyphenols World Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desenvolvimento de um novo tratamento de residuos e reciclagem sustentavel da cadeia produtiva do café</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Santos da Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Lusophone Meeting in Economics, Sociology, Environment and Rural Development - ESADR 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage nanofiltration et évaporation osmotique pour la concentration des jus de cuisson de crevettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jarrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giampaoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lameloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MemPro 5 Intégration des Membranes dans les procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Water Sensor Membranes Cluster (WSM). FRA., Apr 2014, Toulouse, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche : &amp;quot;New hydrophobic membranes for contactor processes - Applications for isothermal concentration of fragile solutions through gas extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Draga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe-James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Membrane and Membrane Processes (ICOM 2005) - August 20-25, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Deacidification of fruit juices by electrodialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pourcelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Persin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Membranes and Membrane Processes - August 21-26, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE RELEVANCE OF CLASSICAL METHODS TO CHARACTERISE THE HYDROPHOBIC POROUS MEMBRANES USED IN THE PROCESS OF OSMOTIC EVAPORATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Marcel Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tronel-Peroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I. ECCE 2 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 1999, Montpellier, France. pp.357-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03922306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Hydrodynamics on Osmotic Evaporation Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Marcel Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on "Membrane distillation, osmotic distillation and membrane contactors"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNR-IRMERC. s.l., Jul 1998, Cetraro (CS), Italy. pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03922358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche des conditions optimales de filtration tangentielle intégrant la consommation énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque université-industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating a Straightforward Process Coupling Extraction and Membrane Separation for Hydroxytyrosol Recovery from &amp;quot;Picholine Marocaine&amp;quot; Cv. Olive Pomace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhaidhi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajal El Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ennahli Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bajoub Aadil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Extraction of Natural Products, GENP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Compiègne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical characterization and bioactive compounds of Anisophyllea boehmii Engl.: A wild fruit from Angola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famoroso João da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettencourt Munanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1stURNM InternationalScientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Malanje, Angola</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-industrial scaling up of a membrane process to obtain a nutrient-dense citrus concentrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa Ba Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF14 : International Congress of Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct coupling of low frequency ultrasound to a crossflow microfiltration pilot plant for pulpy fruit juice clarification (Artocarpus heterophyllus Lam.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.A. Miramontes-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hengl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.I. Ortiz-Basurto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF14 : International Congress of Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct coupling of high intensity ultrasound to a crossflow microfiltration pilot for pulpy fruit juice clarification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herenia Adilene Miramontes Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hengl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France. IAEF, pp.226, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration des caroténoïdes à partir de jus d’agrumes par microfiltration tangentielle couplée à une pré-liquéfaction enzymatique : évaluation des performances du procédé et de la qualité vitaminique des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Di Corcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MemPro7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier (34000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage micro et nanofiltration tangentielles pour la concentration des composés d’arômes d’un extrait hydroalcoolique de framboise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumley Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MemPro7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier (34000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of processing on carotenoid bioaccessibility in citrus concentrates obtained by microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Di Corcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F&amp;V Processing 2020 ‐ Third Symposium on fruits and vegetables Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citrus juice concentrates obtained by crossflow microfiltration: Impact of the process on aroma and sensory profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F&amp;V Processing 2020. Third Symposium on Fruit and Vegetable Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of microfiltration and osmotic evaporation to prepare high quality passionfruit juice concentrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Marcel Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Engineering and Food (ICEF-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Puebla, Mexico. CRC Press, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03922975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water transfer in the osmotic evaporation of aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane '99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03923027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmotic evaporation: a new technique for fruit juice concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane ’97 “Progress in membrane science and technology”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Twente, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03923053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane Technologies for Fruit Juice Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-P. Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruit Preservation : Novel and Conventional Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-248, 2018, Food Engineering Series, 978-1-4939-3309-9. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-3311-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic control of a crossflow microfiltration pilot plant at low transmembrane pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Decloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Prothon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatic control of food and biological processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AdCofInov: Innovating coupling technologies for Adding Coffee waste value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Development of a hydrophobic membrane for the concentration of fruit juice by osmotic evaporation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gabino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Preziosi-Belloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Modelisation of the deacidification of fruit juices by electrodialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Persin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pourcelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;New hydrophobic membranes for contactor processes. Applications for isothermal concentration of fragile solutions through gas extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Draga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe-James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'outils pour l'optimisation des conditions hydrodynamiques en filtration tangentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. École Nationale Supérieure des Industries Agricoles et Alimentaires, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03232561v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId613"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77D861F7"/>
+    <w:nsid w:val="1F989259"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuel-dornier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1106-5873" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16480630X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-1312-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05447231v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;rice S&#232;nanmi B&#233;hanzin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Servent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Adinsi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charmelle Cyria Dahou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifagb&#233;mi Bienvenue Chabi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101646" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487469v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Famoroso Jo&#227;o da Costa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettencourt Munanga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dornier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foohum.2026.101052" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539363v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mertz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Achir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2026.102810" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05108323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture15111175" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250734v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2025.102221" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450773v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04694368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herenia Adilene Miramontes-Escobar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hengl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efigenia Montalvo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Alejandra Chac&#243;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes14090192" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04399905v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoty Savoure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Madoumier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collignan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.01.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04409992v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.01.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04710963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Petrovic Markovic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14101687" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04725208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumley Hector" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jobard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.14739" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04210144v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Abbou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kadri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Giovanetti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Aoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2023.105635" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892096v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ricci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodir Madani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.13943" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816518v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Hammad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maraval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poucheret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.11926" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653943v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Di Corcia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Palmade" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111134" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596705v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mboahangy Ravoninjatovo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ralison" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leg3.143" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892060v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoty Savour&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12583" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892009v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.110923" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514823v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vachoud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12505" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514821v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiarid N. Jimenez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bassama" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Soto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mercedes P&#233;rez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.14507" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492687v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando A.P. Abreu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Belleville" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2020.102519" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514822v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Santos da Silveira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Lacour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P. Belleville" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126600" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492696v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2020.102526" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02024062v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Tamba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Ciss&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2018.12.008" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029874v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sinela" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.07.209" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03886040v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ranovona" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Servent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Danthu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18697/ajfand.86.17750" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119915v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Durand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Perez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2019.04.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02024066v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#233; Kane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pallet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama Sakho" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-457x.29417" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025742v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Polidori" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.11.015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030045v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Messan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2018.00098" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025752v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Corrales" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fliedel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Perez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prades" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2016.11.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637750v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jarrault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Labatut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giampaoli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.07.035" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604507v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mundombe Sinela" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadirah Rawat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vidot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.05.027" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRM6T9X3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025750v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Acosta" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vaillant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.12343" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031917v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Corrales" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Forestier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.06.011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506520v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sinela" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rawat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mertz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.07.071" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQCRWQVB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506493v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vidot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b00701" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025757v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Dahdouh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wisniewski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.11.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JNL9LWR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517191v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Chaparro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Castillo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2016.08.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540843v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Hadjal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.11.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025758v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Delalonde" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.01.052" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WKWJLNR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025764v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kapitan-Gnimdu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.11.030" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXP42MK0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032359v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00509" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04875802v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vickram Beejmohun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mignon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mazollier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peytavy-Izard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2015.30" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032652v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Remini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Belbahi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.10.069" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5FRNR91-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025762v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ben Zid" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bellagha" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sanier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-015-1573-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025763v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lartaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-015-1596-7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025777v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briffaz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bohuon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. M&#233;ot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mestres" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.06.013" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025775v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Meot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Matencio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.05.008" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R7S7SD1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025780v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.01.037" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FHRJQL0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722634v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cyrille Ayessou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ndiaye" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gueye" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2014.01.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025773v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Gonzalez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tapia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elevina P&#233;rez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2014003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195481v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bechoff" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boulanger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-013-1229-y" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025783v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissatou Diop Ndiaye" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2014007" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025786v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L.R. Souza" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Pagani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Gomes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Tonon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.05.004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328887v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pinto de Abreu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Paula Dionisio" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carail" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caris-Veyrat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.10.028" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMDLBDF6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02033105v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.12.022" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVJZXLG5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025787v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2013.08.001" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDRNW5QM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025791v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bohuon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falillou Sambe" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhou Kane" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.10.012" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025793v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Prades" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissatou Diop" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2012002" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004189v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Bohuon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Dornier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bonazzi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. Mercedes Perez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2012.02.004" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWKLDTGH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025797v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale Kane" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumoule Ndiaye" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.4685" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3280A9C1956673984A8E2214CCB93D47456E5249/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025792v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2012009" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025798v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escoute" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lartaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.09.001" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX1J9DPH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025802v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Zozio" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2011030" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025799v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bouquet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lutin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2011.02.009" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWF1HVSB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025806v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudjo Soro" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Abreu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Assidjo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yao" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2011031" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025804v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf203582k" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506490v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2011058" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025805v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2011.04.046" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C26Z7C5M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025808v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiarid Jim&#233;nez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Lima" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf902381e" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517189v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ndiaye" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Cisse" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Dieme" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2010025" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025809v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Tomlins" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.12.035" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK5GKF6M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025810v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046619v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dioh" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;me Konteye" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2009010" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CD0663FD357BF524447141ACAAB25052520BF3A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046622v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf900836b" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425297v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vera" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sandeaux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Pourcelly" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dornier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2008.06.003" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PZRSLPJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354965v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Vera" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Persin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.10.034" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ4W6SVS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025812v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codou Mardiop" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Reynes" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2009006" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00494127v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codou Mar Diop" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2008052" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046621v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2009013" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BAD505D58358BE4BE6DC3FEA1885F81DD7FAA829/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046625v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vaillant" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. P&#233;rez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.08.003" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XL48TKZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046624v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chularat Hongvaleerat" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes M.C. Cabral" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suwayd Ningsanond" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2008.03.017" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86NW9P7T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668851v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Isela Ortiz-Basurto" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Pourcelly" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doco" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Williams" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf072767h" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1GMDJVLB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046626v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Tbatou" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0700529" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FDZ748HF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128420v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sandeaux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pourcelly" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2006.01.015" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ06X0L2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202926v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gabino" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Belleville" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Preziosi-Belloy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2006.11.016" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34N273C6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128417v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2006.01.014" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQH9CGCD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079995v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Romero" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Draga" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combe-James" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2005.05.033" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHVJWFXQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517201v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Gabar Diop" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits:2006005" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4452261E84D2E3098093F75469E1EF8ADB64950A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046627v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046630v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indiana Davila" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits:2005007" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/02E1DCE656F5F233A2F47E17F97759D3C4A40D48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046631v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2004.00914.x" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPDWZ567-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046629v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chaverri" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2004.11.004" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8L2Q0LG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517193v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits:2005010" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675313v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valente" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Piombo" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grotte" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01731494v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Rodrigues" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Menezes" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabral" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Rios" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2003.07.009" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1DQJW25-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046633v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valente" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Grotte" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits:2005002" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726969v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Venturini Filho" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0101-20612003000300006" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01728993v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Ruales" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(02)00495-8" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB397KCF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01728991v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sandeaux" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.827" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KNSM272W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01731480v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brodard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(03)00023-6" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1HB4ZD5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046634v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(02)00298-4" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7JBVDQ7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046641v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Ali" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Duquenoy" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(03)00003-7" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT9MSD2T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519192v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Villarreal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits:2002035" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F087803815E02CF512128DEECAACB231D417CD1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726229v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sanchez" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combes-James" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726699v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Vera Calle" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00822-6" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDHBWKRD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046648v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jeanton" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M O&#8217;brien" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reynes" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(00)00115-1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DJND7P4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046660v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lauti&#233;" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio de Souza Filho" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits:2001126" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046644v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Benlekehal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilidia Clotteau" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2001105" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7BW7GSNG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046655v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Millan" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Decloux" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(00)00152-7" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDKF0R7J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046654v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Monnerville" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Boc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Jean-Charles" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits:2001119" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01731457v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courel" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tronel-Peyroz" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(01)00351-4" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX0MRTWB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046643v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Rodrigues" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary de Menezes" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits:2001135" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519193v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits:2001105" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C840077BFB915FADAB66FD3B237512E194F095F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046651v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Shaw" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebrun" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducamp" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/fstl.2000.0715" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7909277C251AE9B88917BA95037F802307C8E4E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046647v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caro" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pina" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruales" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1010552605097" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GJ4D4BH2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046666v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Courel" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Marcel Rios" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(00)00348-3" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7GB91VL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046661v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Millan" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-9592(00)00131-X" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G44ZV11D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575335v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herry" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(99)00375-0" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X57GH97J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046668v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. O&#8217;brien" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decloux" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(99)00124-7" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7W6X0H4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697474v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heyd" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Danzart" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03922631v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jariel" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Durand" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696455v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decloux" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gratius" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046672v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trystram" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebert" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0023-6438(95)94364-1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW899K6D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046670v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-7388(94)00195-5" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1TQQSM1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715131v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Petermann" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711936v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cuvelier" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705245v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lebert" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04210236v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04228683v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. B&#233;hanzin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B. Chabi" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kapel" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03894509v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamba" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciss&#233;" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03895039v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03895017v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hammad" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700873v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Tuma Schmidt" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jimenez Arias" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709163v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506450v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082896v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083628v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03922306v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tronel-Peroz" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03922358v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774314v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04797716v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaidhi Hamza" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajal El Amine" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennahli Said" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bajoub Aadil" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04412481v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04210219v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Ba Sow" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04210179v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Miramontes-Escobar" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hengl" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I. Ortiz-Basurto" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181538v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herenia Adilene Miramontes Escobar" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03980939v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03981008v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03895067v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03894540v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03922975v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03923027v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Rios" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03923053v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deblay" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025743v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3311-2_8" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847193v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geneste" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prothon" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080632v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128424v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162824v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163217v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03232561v2" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuel-dornier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1106-5873" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16480630X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-1312-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05447231v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;rice S&#232;nanmi B&#233;hanzin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Servent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Adinsi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charmelle Cyria Dahou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifagb&#233;mi Bienvenue Chabi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101646" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487469v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Famoroso Jo&#227;o da Costa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettencourt Munanga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dornier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foohum.2026.101052" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539363v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mertz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Achir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2026.102810" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05108323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture15111175" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250734v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2025.102221" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450773v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04399905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoty Savoure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Madoumier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collignan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.01.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04409992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.01.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04694368v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herenia Adilene Miramontes-Escobar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hengl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efigenia Montalvo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Alejandra Chac&#243;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes14090192" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04710963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Petrovic Markovic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14101687" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04725208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumley Hector" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jobard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.14739" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04210144v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Abbou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kadri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Giovanetti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Aoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2023.105635" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816518v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Hammad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maraval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poucheret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.11926" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892096v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ricci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodir Madani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.13943" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653943v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Di Corcia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Palmade" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111134" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596705v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mboahangy Ravoninjatovo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ralison" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leg3.143" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892060v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoty Savour&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12583" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892009v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.110923" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514823v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vachoud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12505" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492687v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando A.P. Abreu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Belleville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2020.102519" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514821v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiarid N. Jimenez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bassama" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Soto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mercedes P&#233;rez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.14507" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514822v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Santos da Silveira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Lacour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P. Belleville" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126600" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492696v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2020.102526" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029874v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sinela" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.07.209" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02024062v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Tamba" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Ciss&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2018.12.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03886040v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ranovona" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Servent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Danthu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18697/ajfand.86.17750" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119915v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Durand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Perez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2019.04.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02024066v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#233; Kane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pallet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama Sakho" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-457x.29417" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025742v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Polidori" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.11.015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030045v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Messan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2018.00098" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637750v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jarrault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Labatut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giampaoli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.07.035" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025752v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Corrales" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fliedel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Perez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prades" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2016.11.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604507v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mundombe Sinela" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadirah Rawat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vidot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.05.027" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRM6T9X3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025750v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Acosta" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vaillant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.12343" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031917v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Corrales" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Forestier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.06.011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506520v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sinela" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rawat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mertz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.07.071" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQCRWQVB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517191v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Chaparro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Castillo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2016.08.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506493v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vidot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b00701" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025757v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Dahdouh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wisniewski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.11.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JNL9LWR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540843v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Hadjal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.11.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025758v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Delalonde" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.01.052" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WKWJLNR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025764v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kapitan-Gnimdu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.11.030" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXP42MK0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032359v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00509" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04875802v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vickram Beejmohun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mignon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mazollier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peytavy-Izard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2015.30" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032652v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Remini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Belbahi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.10.069" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5FRNR91-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025762v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ben Zid" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bellagha" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sanier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-015-1573-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025763v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lartaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-015-1596-7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025775v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briffaz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bohuon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Meot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Matencio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.05.008" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R7S7SD1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025780v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.01.037" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FHRJQL0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025777v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. M&#233;ot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mestres" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.06.013" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025773v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Gonzalez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tapia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elevina P&#233;rez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2014003" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722634v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cyrille Ayessou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ndiaye" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gueye" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2014.01.002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195481v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bechoff" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boulanger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-013-1229-y" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025783v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissatou Diop Ndiaye" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2014007" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025786v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L.R. Souza" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Pagani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Gomes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Tonon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.05.004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328887v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pinto de Abreu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Paula Dionisio" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carail" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caris-Veyrat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.10.028" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMDLBDF6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02033105v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.12.022" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVJZXLG5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025787v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2013.08.001" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDRNW5QM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025793v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Prades" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissatou Diop" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2012002" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025791v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bohuon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falillou Sambe" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhou Kane" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.10.012" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004189v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Bohuon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Dornier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bonazzi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. Mercedes Perez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2012.02.004" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWKLDTGH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025797v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale Kane" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumoule Ndiaye" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.4685" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3280A9C1956673984A8E2214CCB93D47456E5249/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025792v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2012009" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025798v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escoute" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lartaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.09.001" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX1J9DPH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506490v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2011058" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025802v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Zozio" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2011030" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025799v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bouquet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lutin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2011.02.009" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWF1HVSB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025806v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudjo Soro" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Abreu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Assidjo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yao" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2011031" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025804v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf203582k" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025805v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2011.04.046" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C26Z7C5M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517189v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ndiaye" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Cisse" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Dieme" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2010025" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025808v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiarid Jim&#233;nez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Lima" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf902381e" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025810v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025809v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Tomlins" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.12.035" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK5GKF6M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046619v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dioh" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;me Konteye" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2009010" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CD0663FD357BF524447141ACAAB25052520BF3A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046622v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf900836b" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425297v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vera" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sandeaux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Pourcelly" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dornier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2008.06.003" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PZRSLPJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354965v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Vera" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Persin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.10.034" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ4W6SVS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00494127v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codou Mar Diop" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Reynes" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2008052" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025812v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codou Mardiop" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2009006" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046621v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2009013" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BAD505D58358BE4BE6DC3FEA1885F81DD7FAA829/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046625v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vaillant" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. P&#233;rez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.08.003" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XL48TKZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046624v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chularat Hongvaleerat" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes M.C. Cabral" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suwayd Ningsanond" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2008.03.017" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86NW9P7T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668851v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Isela Ortiz-Basurto" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Pourcelly" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doco" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Williams" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf072767h" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1GMDJVLB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046626v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Tbatou" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0700529" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FDZ748HF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128420v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sandeaux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pourcelly" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2006.01.015" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ06X0L2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202926v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gabino" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Belleville" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Preziosi-Belloy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2006.11.016" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34N273C6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128417v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2006.01.014" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQH9CGCD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079995v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Romero" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Draga" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combe-James" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2005.05.033" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHVJWFXQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517201v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Gabar Diop" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits:2006005" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4452261E84D2E3098093F75469E1EF8ADB64950A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046627v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046630v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indiana Davila" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits:2005007" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/02E1DCE656F5F233A2F47E17F97759D3C4A40D48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046631v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2004.00914.x" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPDWZ567-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517193v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits:2005010" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046629v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chaverri" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2004.11.004" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8L2Q0LG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675313v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valente" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Piombo" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grotte" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046633v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valente" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Grotte" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits:2005002" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01731494v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Rodrigues" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Menezes" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabral" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Rios" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2003.07.009" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1DQJW25-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726969v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Venturini Filho" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0101-20612003000300006" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01728993v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Ruales" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(02)00495-8" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB397KCF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01728991v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sandeaux" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.827" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KNSM272W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046634v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(02)00298-4" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7JBVDQ7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01731480v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brodard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(03)00023-6" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1HB4ZD5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046641v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Ali" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Duquenoy" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(03)00003-7" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT9MSD2T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519192v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Villarreal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits:2002035" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F087803815E02CF512128DEECAACB231D417CD1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726229v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sanchez" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combes-James" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726699v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Vera Calle" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00822-6" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDHBWKRD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046660v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lauti&#233;" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio de Souza Filho" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits:2001126" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046654v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Monnerville" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Boc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Jean-Charles" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits:2001119" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046648v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jeanton" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M O&#8217;brien" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reynes" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(00)00115-1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DJND7P4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046644v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Benlekehal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilidia Clotteau" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2001105" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7BW7GSNG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046655v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Millan" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Decloux" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(00)00152-7" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDKF0R7J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01731457v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courel" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tronel-Peyroz" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(01)00351-4" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX0MRTWB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046643v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Rodrigues" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary de Menezes" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits:2001135" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519193v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits:2001105" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C840077BFB915FADAB66FD3B237512E194F095F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046651v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Shaw" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebrun" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducamp" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/fstl.2000.0715" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7909277C251AE9B88917BA95037F802307C8E4E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046647v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caro" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pina" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruales" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1010552605097" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GJ4D4BH2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046666v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Courel" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Marcel Rios" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(00)00348-3" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7GB91VL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046661v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Millan" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-9592(00)00131-X" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G44ZV11D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575335v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herry" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(99)00375-0" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X57GH97J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046668v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. O&#8217;brien" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decloux" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(99)00124-7" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7W6X0H4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697474v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heyd" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Danzart" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03922631v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jariel" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Durand" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696455v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decloux" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gratius" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711936v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cuvelier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046670v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trystram" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebert" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-7388(94)00195-5" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1TQQSM1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046672v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0023-6438(95)94364-1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW899K6D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715131v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Petermann" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705245v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lebert" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04210236v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04228683v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. B&#233;hanzin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B. Chabi" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kapel" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03894509v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamba" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciss&#233;" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03895039v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03895017v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hammad" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700873v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Tuma Schmidt" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jimenez Arias" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709163v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506450v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082896v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083628v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03922306v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tronel-Peroz" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03922358v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774314v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04797716v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaidhi Hamza" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajal El Amine" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennahli Said" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bajoub Aadil" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04412481v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04210219v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Ba Sow" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04210179v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Miramontes-Escobar" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hengl" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I. Ortiz-Basurto" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181538v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herenia Adilene Miramontes Escobar" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03981008v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03980939v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03895067v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03894540v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03922975v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03923027v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Rios" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03923053v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deblay" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025743v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3311-2_8" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847193v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geneste" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prothon" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080632v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162824v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128424v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163217v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03232561v2" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>