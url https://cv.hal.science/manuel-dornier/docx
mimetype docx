--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Manuel DORNIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en Génie des Procédés Alimentaires - L'Institut Agro Montpellier - UMR QualiSud</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">manuel-dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1106-5873</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16480630X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-1312-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (129)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet taste induced by miraculin from Sisrè pulp (Synsepalum dulcificum Schumach. &amp; Thonn.) from Benin as affected by heat treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médérice Sènanmi Béhanzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Adinsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charmelle Cyria Dahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifagbémi Bienvenue Chabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6 (1), pp.101646. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.afres.2025.101646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aluminium accumulation in loengo (Anisophyllea boehmii Engl.), a fruit from the Miombo ecoregion consumed in Angola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famoroso João da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettencourt Munanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Humanity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.101052. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foohum.2026.101052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of carotenoids, anthocyanins and aroma compounds during loengo (Anisophyllea boehmii Engl.) nectar pasteurization and storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famoroso João da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettencourt Munanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.102810. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafr.2026.102810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical and compositional characterization of a wild fruit from the Angolan Miombo: Anisophyllea boehmii Engl.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famoroso João da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettencourt Munanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (11), pp.1175. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture15111175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the miraculin content of Beninese Sisrè berries (Synsepalum dulcificum Schumach. &amp; Thonn.) and exploring its thermal behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médérice Sènanmi Béhanzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifagbémi Bienvenue Chabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafr.2025.102221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the miraculin content of Beninese Sisrè berries (Synsepalum dulcificum Schumach. & Thonn.) and exploring its thermal behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médérice Sènanmi Béhanzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifagbémi Bienvenue Chabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.102221. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafr.2025.102221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated, multi-scale and multi-objective design of batch food processing plants. Part 1: Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoty Savoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Madoumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 144, pp.50-60. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2024.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated, multi-scale and multi-objective design of batch food processing plants. Part 2: Application to a mobile fruit and vegetable processing unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoty Savoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Madoumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 144, pp.61-74. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2024.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Low-Frequency Ultrasound to a Crossflow Microfiltration Pilot: Effect of Ultrasonic Pulse Application on Sono-Microfiltration of Jackfruit Juice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herenia Adilene Miramontes-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hengl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efigenia Montalvo-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Alejandra Chacón-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (9), pp.192. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes14090192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between Kinetics of Pectin Degradation and Texture Loss of Okra (Abelmoschus esculentus L.) Puree during Thermal Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Petrovic Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoty Savoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (10), pp.1687. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture14101687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling crossflow microfiltration and nanofiltration for the concentration of aroma compounds in a raspberry hydroalcoholic extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumley Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (10), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfpe.14739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of antinutritional factors during Pinus halepensis seeds beverage processing, a focus on phytates and oxalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Giovanetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 124, pp.105635. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfca.2023.105635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of crossflow microfiltration on aroma and sensory profiles of a potential functional citrus‐based food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 102 (13), pp.5768-5777. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.11926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting up a diagram process for the elaboration of a new plant‐based beverage from Pinus halepensis seeds: Selection of unit operations and their conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodir Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (2), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfpe.13943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of the in vitro bioavailable carotenoid content of a citrus juice combining crossflow microfiltration and high-pressure treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Di Corcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Palmade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156, pp.111134. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of soaking and thermal treatment on nutritional quality of three varieties of common beans ( Phaseolus vulgaris L .) from Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mboahangy Ravoninjatovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ralison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legume Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leg3.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory quantitative descriptive analysis of African slimy okra ( Abelmoschus esculentus ) preparations and its correlation with instrumental parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoty Savouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (3), pp.314-333. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jtxs.12583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of carotenoid/flavonoid profiles and sugar content of a potential functional citrus-based food through crossflow microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 141, pp.110923. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2021.110923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering of instrumental methods to characterize the texture and the rheology of slimy okra ( Abelmoschus esculentus ) suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoty Savouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vachoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jtxs.12505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration and purification by crossflow microfiltration with diafiltration of carotenoids from a by-product of cashew apple juice processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando A.P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66, pp.102519 -. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2020.102519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling osmotic dehydration with heat treatment for green papaya impregnated with blackberry juice solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiarid N. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bassama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Mercedes Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijfs.14507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcoholic fermentation as a potential tool for coffee pulp detoxification and reuse: Analysis of phenolic composition and caffeine content by HPLC-DAD-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Santos da Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-P. Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 319, pp.126600. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentrates from citrus juice obtained by crossflow microfiltration: Guidance of the process considering carotenoid bioaccessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Di Corcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66, pp.102526 -. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2020.102526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring anthocyanin degradation in Hibiscus sabdariffa extracts with multi-curve resolution on spectral measurement during storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sinela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 271, pp.536-542. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.07.209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02029874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of pressure-driven membrane technologies for concentrating, purifying and fractionizing betacyanins in cactus pear (Opuntia dillenii Haw.) juice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Tamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.244-255. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2018.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nutrient content of two folia morphotypes of Centella asiatica (L) grown in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ranovona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Danthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Food, Agriculture, Nutrition and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (03), pp.14654-14673. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18697/ajfand.86.17750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state fermentation as a sustainable method for coffee pulp treatment and production of an extract rich in chlorogenic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Santos da Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-P. Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 115, pp.175-184. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2019.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of roselle varieties through simple discriminating physicochemical characteristics using multivariate analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alé Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciência e Tecnologia de Alimentos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (2), pp.321-327. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1678-457x.29417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossflow microfiltration coupled with diafiltration to concentrate and purify carotenoids and flavonoids from citrus juices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Polidori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45, pp.320-329. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessibility of Biofortified Sweet Potato Carotenoids in Baby Food: Impact of Manufacturing Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Messan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2018.00098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02030045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling nanofiltration and osmotic evaporation for the recovery of a natural flavouring concentrate from shrimp cooking juice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jarrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giampaoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lameloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43, pp.182-190. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical characterization of jicaro seeds ( Crescentia alata H.B.K.): A novel protein and oleaginous seed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.V. Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fliedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.84-92. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfca.2016.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of reaction mechanisms of anthocyanin degradation in a roselle extract through kinetic studies on formulated model media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mundombe Sinela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadirah Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 235, pp.67-75. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration of Polyphenolic Compounds in Blackberry ( R ubus Adenotrichos Schltdl.) Juice by Nanofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (1), pp.e12343. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfpe.12343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative process combining roasting and tempering to mechanically dehull jicaro seeds ( Crescentia alata K.H.B)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 212, pp.283-290. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02031917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthocyanins degradation during storage of Hibiscus sabdariffa extract and evolution of its degradation products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sinela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 214, pp.234-241. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.07.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration and purification of lycopene from watermelon juice by integrated microfiltration-based processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37, pp.153-160. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2016.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Temperature on Acidity and Hydration Equilibrium Constants of Delphinidin-3-O- and Cyanidin-3-O-sambubioside Calculated from Uni- and Multiwavelength Spectroscopic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Vidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sinela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadirah Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (20), pp.4139-4145. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.6b00701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological study of orange juices for a better knowledge of their suspended solids interactions at low and high concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Dahdouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vachoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 174, pp.15-20. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasteurization of citrus juices with ohmic heating to preserve the carotenoid profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiziri Hadjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodir Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33, pp.397-404. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2015.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-cartography of orange juices foulant particles: Contribution to a better control of fouling during microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Dahdouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Delalonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 509, pp.164-172. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2016.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of relevant physicochemical characteristics for predicting fruit juices filterability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Dahdouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Kapitan-Gnimdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 141, pp.59-67. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2014.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carotene Reactivity in Pink Grapefruit Juice Elucidated from Model Systems and Multiresponse Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiziri Hadjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodir Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (15), pp.3970-3979. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.5b00509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02032359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cashew apple extract inhibition of fat storage and insulin resistance in the diet-induced obesity mouse model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vickram Beejmohun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mazollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peytavy-Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.e38. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jns.2015.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation kinetic modelling of ascorbic acid and colour intensity in pasteurised blood orange juice during storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Remini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Belbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 173, pp.665-673. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.10.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02032652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Blanching on Flavanones and Microstructure of Citrus aurantium Peels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ben Zid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Bellagha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioprocess Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (11), pp.2246-2255. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11947-015-1573-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Osmotic Treatments on Modulating Bitter Flavanones Glycosides Contents and Microstructure of Citrus aurantium Peels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ben Zid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioprocess Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (12), pp.2461-2469. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11947-015-1596-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of brown rice and limited-water cooking modes and its potential use for texture prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briffaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Meot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141, pp.99-106. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of ultrafiltration for separation and purification of ellagitannins in blackberry (Rubus adenotrichus Schltdl.) juice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 125, pp.120-125. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2014.01.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of water transport and swelling associated with starch gelatinization during rice cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briffaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Méot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121, pp.143-151. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main properties of steviol glycosides and their potential in the food industry: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevina Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (2), pp.127-141. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2014003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient composition and nutritional potential of wild fruit Dialium guineense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cyrille Ayessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (2), pp.186 - 191. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfca.2014.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Multi-response Modelling to Investigate Mechanisms of beta-Carotene Degradation in Dried Orange-Fleshed Sweet Potato During Storage: from Carotenoids to Aroma Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Bechoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioprocess Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (6), pp.1656 - 1669. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11947-013-1229-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile compounds of ditax fruit ( Detarium senegalense J.F. Gmel) from Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissatou Diop Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (3), pp.181-188. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2014007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration of camu–camu juice by the coupling of reverse osmosis and osmotic evaporation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L.R. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Tonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 119 (1), pp.7-12. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cashew apple (Anacardium occidentale L.) extract from by-product of juice processing: A focus on carotenoids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Pinto de Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Paula Dionisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Carail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Caris-Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138 (1), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal degradation kinetics of xanthophylls from blood orange in model and real food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiziri Hadjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodir Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138 (4), pp.2442-2450. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02033105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling starch phase transitions and water uptake of rice kernels during cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briffaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mestres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (3), pp.387-392. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2013.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coconut water uses, composition and properties: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Prades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissatou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (2), pp.87-107. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2012002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous extraction of anthocyanins from Hibiscus sabdariffa: Experimental kinetics and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falillou Sambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikhou Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (1), pp.16-21. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2011.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water activity on anthocyanin degradation and browning kinetics at high temperatures (100-140 degrees C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiarid N. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Bonazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana A. Mercedes Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (1), pp.106 - 115. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2012.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the extraction procedure on the kinetics of anthocyanin and colour degradation of roselle extracts during storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ale Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumoule Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (6), pp.1214-1221. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.4685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coconut water preservation and processing: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Prades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissatou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (3), pp.157-171. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2012009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch gelatinization distribution and peripheral cell disruption in cooking rice grains monitored by microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briffaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mestres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Escoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (3), pp.699-705. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2012.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of β-carotene during fruit and vegetable processing or storage: reaction mechanisms and kinetic aspects: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (6), pp.417-440. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2011058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of anthocyanin stability during storage of a coloured drink made from extracts of the Andean blackberry ( Rubus glaucus Benth.), açai ( Euterpe oleracea Mart.)and black carrot ( Daucus carota L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Zozio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (3), pp.203-215. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2011030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athermal concentration by osmotic evaporation of roselle extract, apple and grape juices and impact on quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (3), pp.352-360. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2011.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cashew ( Anacardium occidentale ) industry in Côte d’Ivoire: analysis and prospects for development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doudjo Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Assidjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (4), pp.237-245. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2011031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and Thermal Degradation Kinetics of Chlorophyll Pigments and Ascorbic Acid from Ditax Nectar (Detarium senegalense J.F. Gmel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissatou Diop Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (22), pp.12018-12027. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf203582k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting ultrafiltration and nanofiltration membranes to concentrate anthocyanins from roselle extract (Hibiscus sabdariffa L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (9), pp.2607-2614. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2011.04.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ditax (Detarium senegalenseJ. F. Gmel.) : principales caractéristiques et utilisations au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissatou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Dieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (5), pp.293-306. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2010025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Anthocyanin Degradation and Browning in Reconstituted Blackberry Juice Treated at High Temperatures (100−180 °C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiarid Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (4), pp.2314-2322. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf902381e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ditax ( Detarium senegalense J. F. Gmel.) : principales caractéristiques et utilisations au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissatou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Dieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (5), pp.293-306. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2010025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the kinetics of β-carotene degradation and formation of norisoprenoids in the storage of dried sweet potato chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Bechoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Tomlins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 121 (2), pp.348-357. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2009.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition nutritionnelle et apport énergétique du fruit de Maerua pseudopetalosa, aliment de soudure au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cyrille Ayessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Dioh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marième Konteye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (3), pp.147-156. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2009010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Degradation Kinetics of Anthocyanins from Blood Orange, Blackberry, and Roselle Using the Arrhenius, Eyring, and Ball Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (14), pp.6285-6291. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf900836b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deacidification of passion fruit juice by electrodialysis with bipolar membrane after different pretreatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Persin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Pourcelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (1), pp.67 - 73. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2008.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of clarified tropical juice deacidifiction by electrodialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Persin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Pourcelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 326 (2), pp.472-483. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2008.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du fruit du baobab et étude de sa transformation en nectar = Characterization of the baobab tree fruit and study of its processing into nectar = Caracterización de los frutos del baobab y estudio de su transformación en néctar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codou Mar Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (1), pp.19-34. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2008052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00494127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production du bissap ( Hibiscus sabdariffa L.) au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codou Mardiop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (2), pp.111-124. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2009006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bissap (Hibiscus sabdariffa L.): composition and principal uses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (3), pp.179-193. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2009013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbidity of pulpy fruit juice: A key factor for predicting cross-flow microfiltration performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 325 (1), pp.404-412. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2008.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration of pineapple juice by osmotic evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chularat Hongvaleerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes M.C. Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suwayd Ningsanond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (4), pp.548-552. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2008.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the main components of the aguamiel produced by the maguey-pulquero (Agave mapisaga) throughout the harvest period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Isela Ortiz-Basurto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Pourcelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (10), pp.3682-3687. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf072767h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Degradation of Antioxidant Micronutrients in Citrus Juice: Kinetics and Newly Formed Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Tbatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Carail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Caris-Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (10), pp.4209-4216. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf0700529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deacidification of clarified tropical fruit juices by electrodialysis. Part II. Characteristics of the deacidified juices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Persin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pourcelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78, pp.1439. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2006.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the cleaning of a new hydrophobic membrane for osmotic evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gabino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Preziosi-Belloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55, pp.191-197. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2006.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deacidification of clarified tropical fruit juices by electrodialysis. Part I. Influence of operating conditions on the process performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Persin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pourcelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78, pp.1427. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2006.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New hydrophobic membranes for contactor processes - Applications to isothermal concentration of solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Draga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe-James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 193 (1-3), pp.280-285. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2005.05.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le baobab africain (Adansonia digitataL.) : principales caractéristiques et utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïda Gabar Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (1), pp.55-69. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits:2006005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le baobab africain ( Adansonia digitata L.) : principales caractéristiques et utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïda Gabar Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (1), pp.55-69. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits:2006005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorant and antioxidant properties of red-purple pitahaya ( Hylocereus sp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indiana Davila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (1), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits:2005007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quality of orange juice processed by coupling crossflow microfiltration and osmotic evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 40 (1), pp.105-116. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2621.2004.00914.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités de la microfiltration tangentielle sur membranes minérales pour la clarification du jus de pomme de cajou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Mercedes Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (1), pp.33-40. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits:2005010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarification and concentration of melon juice using membrane processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Chaverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (2), pp.213-220. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2004.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre la fermeté de la mangue fraîche et la teneur en amidon de la pulpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Piombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 59 (6), pp.399-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mango fruit firmness and pulp starch content.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Piombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Grotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 59 (6), pp.399-410. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits:2005002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of reverse osmosis and osmotic evaporation to concentrate camu–camu juice (Myrciaria dubia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.C. Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Rios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 63 (1), pp.97 - 102. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2003.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangential microfiltration of orange juice in bench pilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Venturini Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-P. Belleville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciência e Tecnologia de Alimentos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (3), pp.330 - 336. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0101-20612003000300006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different methods for deacidification of clarified passion fruit juice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Ruales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Persin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 59 (4), pp.361 - 367. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0260-8774(02)00495-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deacidification of clarified passion fruit juice using different configurations of electrodialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Ruales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 78 (8), pp.918 - 925. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jctb.827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between different ion exchange resins for the deacidification of passion fruit juice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Ruales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 57 (2), pp.199-207. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0260-8774(02)00298-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New hydrophobic membranes for osmotic evaporation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe-James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (1-3), pp.3 - 7. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1383-5866(03)00023-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating transfers of aroma compounds during the concentration of sucrose solutions by osmotic distillation in a batch-type pilot plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Duquenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0260-8774(03)00003-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'intérêt du babaco (Carica pentagonaHeilb.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Villarreal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Ruales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (1), pp.39-52. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits:2002035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration isotherme de solutions biologiques fragiles par évaporation membranaire sur membranes céramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combes-James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deacidification of the clarified passion fruit juice (P. edulis f. flavicarpa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Vera Calle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Ruales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 149 (1-3), pp.357 - 361. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0011-9164(02)00822-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits de l'anacardier : caractéristiques, voies de valorisation et marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lautié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio de Souza Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (4), pp.235-248. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits:2001126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principales caractéristiques de Sechium edule Sw.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Monnerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Boc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (3), pp.155-167. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits:2001119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration of passion fruit juice on an industrial pilot scale using osmotic evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Jeanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M O’brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 47 (3), pp.195-202. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0260-8774(00)00115-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un produit amazonien particulièrement riche en caféine : la graine de guaraná [ Paullinia Cupana H.B.K. var. sorbilis (Mart.) Ducke]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Benlekehal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilidia Clotteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (6), pp.423-435. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2001105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy for economical optimisation of the clarification of pulpy fruit juices using crossflow microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Decloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 48 (1), pp.83-90. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0260-8774(00)00152-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The problem of membrane characterization for the process of osmotic distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tronel-Peyroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 140 (1), pp.15 - 25. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0011-9164(01)00351-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Amazonian fruit with a high potential as a natural source of vitamin C: the camu-camu ( Myrciaria dubia )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary de Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes M.C. Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (5), pp.345-354. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits:2001135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un produit amazonien particulièrement riche en caféine : la graine de guaraná [Paullinia CupanaH.B.K. var.sorbilis(Mart.) Ducke]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Benlekehal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilidia Clotteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (6), pp.423-435. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits:2001105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Concentrated Orange and Passionfruit Juices Prepared by Osmotic Evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 34 (2), pp.60-65. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/fstl.2000.0715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic properties of lipase in crude latex from babaco fruit (Carica pentagona)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 23 (13), pp.1021-1024. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1010552605097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of water transport in osmotic distillation using asymmetric membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Marcel Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 173 (1), pp.107-122. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0376-7388(00)00348-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-immobilized pectinlyase and endocellulase on chitin and Nylon supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Decloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 35 (9), pp.989-996. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-9592(00)00131-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of operating conditions on water transport during the concentration of sucrose solutions by osmotic distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Herry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Marcel Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 170 (2), pp.281-289. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0376-7388(99)00375-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossflow microfiltration of passion fruit juice after partial enzymatic liquefaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. O’brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Decloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 42 (4), pp.215-224. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0260-8774(99)00124-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Simplex method for training simple multilayer neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Heyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Danzart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7, pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de quelques techniques de concentration des jus de fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jariel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 51, pp.437-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03922631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossflow microfiltration of gum arabic solutions: Comparison of the classical system with the co-current permeate flow system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Decloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gratius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 31, pp.153-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determination of polysaccharides in raw cane sugar syrups. Perfecting the phenol sulphuric acid method in order to characterize cross flow filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gratius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Decloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sugar Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 97 (1159E), pp.296-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of crossflow microfiltration using neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Decloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 98 (3), pp.263-273. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0376-7388(94)00195-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of neural networks for the optimization of the crossflow filtration process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Decloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 28 (3), pp.300-309. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0023-6438(95)94364-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of start-up procedure on crossflow microfiltration of raw cane sugar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Petermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Decloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 24 (2), pp.213-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of experimental design to establish optimal crossflow filtration conditions: application to raw cane sugar clarification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Decloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 17, pp.73-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated design of a sustainable mobile fruit & vegetable processing unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Madoumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoty Savoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF14 : International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Engineering and Food (IAEF), Jun 2023, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des baies de Sisré (Synsepalum dulcificum) du Bénin et étude de la stabilité thermique de la pulpe de fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Béhanzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. B. Chabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIè Colloque des Sciences, Cultures et Technologies de l’Université d’Abomey-Calavi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Abomey-Calavi, Sep 2023, Abomey-Calavi, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane‐based technologies as an emerging tool for purifying and concentrating betacyanins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd African Membrane Society International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, African Membrane Society (AMSIC), Nov 2021, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citrus juice concentrate obtained by coupling enzymatic liquefaction with microfiltration: carotenoid bioaccessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Di Corcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Carotenoid research and applications in agro-food and health EUROCAROTEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Technology, Agricultural University of Athens, Nov 2019, Lemesos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliment fonctionnel à base d’agrumes enrichi en caroténoïdes/flavonoïdes par procédés membranaires : potentiel nutritionnel et organoleptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coffee waste as a potential source of natural antioxidants: Extraction and stabilization of phenolic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Santos da Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Tuma Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jimenez Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vienna Polyphenols World Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desenvolvimento de um novo tratamento de residuos e reciclagem sustentavel da cadeia produtiva do café</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Santos da Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Lusophone Meeting in Economics, Sociology, Environment and Rural Development - ESADR 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage nanofiltration et évaporation osmotique pour la concentration des jus de cuisson de crevettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jarrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giampaoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lameloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MemPro 5 Intégration des Membranes dans les procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Water Sensor Membranes Cluster (WSM). FRA., Apr 2014, Toulouse, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche : &amp;quot;New hydrophobic membranes for contactor processes - Applications for isothermal concentration of fragile solutions through gas extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Draga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe-James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Membrane and Membrane Processes (ICOM 2005) - August 20-25, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Deacidification of fruit juices by electrodialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pourcelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Persin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Membranes and Membrane Processes - August 21-26, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE RELEVANCE OF CLASSICAL METHODS TO CHARACTERISE THE HYDROPHOBIC POROUS MEMBRANES USED IN THE PROCESS OF OSMOTIC EVAPORATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Marcel Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tronel-Peroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I. ECCE 2 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 1999, Montpellier, France. pp.357-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03922306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Hydrodynamics on Osmotic Evaporation Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Marcel Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on "Membrane distillation, osmotic distillation and membrane contactors"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNR-IRMERC. s.l., Jul 1998, Cetraro (CS), Italy. pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03922358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche des conditions optimales de filtration tangentielle intégrant la consommation énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque université-industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating a Straightforward Process Coupling Extraction and Membrane Separation for Hydroxytyrosol Recovery from &amp;quot;Picholine Marocaine&amp;quot; Cv. Olive Pomace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhaidhi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajal El Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ennahli Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bajoub Aadil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Extraction of Natural Products, GENP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Compiègne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical characterization and bioactive compounds of Anisophyllea boehmii Engl.: A wild fruit from Angola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famoroso João da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettencourt Munanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1stURNM InternationalScientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Malanje, Angola</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-industrial scaling up of a membrane process to obtain a nutrient-dense citrus concentrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa Ba Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF14 : International Congress of Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct coupling of low frequency ultrasound to a crossflow microfiltration pilot plant for pulpy fruit juice clarification (Artocarpus heterophyllus Lam.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.A. Miramontes-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hengl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.I. Ortiz-Basurto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF14 : International Congress of Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct coupling of high intensity ultrasound to a crossflow microfiltration pilot for pulpy fruit juice clarification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herenia Adilene Miramontes Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hengl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France. IAEF, pp.226, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration des caroténoïdes à partir de jus d’agrumes par microfiltration tangentielle couplée à une pré-liquéfaction enzymatique : évaluation des performances du procédé et de la qualité vitaminique des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Di Corcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MemPro7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier (34000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage micro et nanofiltration tangentielles pour la concentration des composés d’arômes d’un extrait hydroalcoolique de framboise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumley Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MemPro7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier (34000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of processing on carotenoid bioaccessibility in citrus concentrates obtained by microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Di Corcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F&amp;V Processing 2020 ‐ Third Symposium on fruits and vegetables Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citrus juice concentrates obtained by crossflow microfiltration: Impact of the process on aroma and sensory profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F&amp;V Processing 2020. Third Symposium on Fruit and Vegetable Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of microfiltration and osmotic evaporation to prepare high quality passionfruit juice concentrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Marcel Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Engineering and Food (ICEF-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Puebla, Mexico. CRC Press, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03922975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water transfer in the osmotic evaporation of aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane '99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03923027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmotic evaporation: a new technique for fruit juice concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane ’97 “Progress in membrane science and technology”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Twente, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03923053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane Technologies for Fruit Juice Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-P. Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruit Preservation : Novel and Conventional Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-248, 2018, Food Engineering Series, 978-1-4939-3309-9. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-3311-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic control of a crossflow microfiltration pilot plant at low transmembrane pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Decloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Prothon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatic control of food and biological processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AdCofInov: Innovating coupling technologies for Adding Coffee waste value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Development of a hydrophobic membrane for the concentration of fruit juice by osmotic evaporation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gabino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Preziosi-Belloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Modelisation of the deacidification of fruit juices by electrodialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Persin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pourcelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;New hydrophobic membranes for contactor processes. Applications for isothermal concentration of fragile solutions through gas extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Draga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe-James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'outils pour l'optimisation des conditions hydrodynamiques en filtration tangentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. École Nationale Supérieure des Industries Agricoles et Alimentaires, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03232561v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId613"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Manuel DORNIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en Génie des Procédés Alimentaires - L'Institut Agro Montpellier - UMR QualiSud</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">manuel-dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1106-5873</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16480630X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=GfK4nnUAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-1312-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (129)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of carotenoids, anthocyanins and aroma compounds during loengo (Anisophyllea boehmii Engl.) nectar pasteurization and storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famoroso João da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettencourt Munanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.102810. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafr.2026.102810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aluminium accumulation in loengo (Anisophyllea boehmii Engl.), a fruit from the Miombo ecoregion consumed in Angola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famoroso João da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettencourt Munanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Humanity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.101052. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foohum.2026.101052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet taste induced by miraculin from Sisrè pulp (Synsepalum dulcificum Schumach. &amp; Thonn.) from Benin as affected by heat treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médérice Sènanmi Béhanzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Adinsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charmelle Cyria Dahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifagbémi Bienvenue Chabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6 (1), pp.101646. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.afres.2025.101646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the miraculin content of Beninese Sisrè berries (Synsepalum dulcificum Schumach. & Thonn.) and exploring its thermal behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médérice Sènanmi Béhanzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifagbémi Bienvenue Chabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.102221. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafr.2025.102221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical and compositional characterization of a wild fruit from the Angolan Miombo: Anisophyllea boehmii Engl.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famoroso João da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettencourt Munanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (11), pp.1175. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture15111175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the miraculin content of Beninese Sisrè berries (Synsepalum dulcificum Schumach. &amp; Thonn.) and exploring its thermal behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médérice Sènanmi Béhanzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifagbémi Bienvenue Chabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafr.2025.102221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated, multi-scale and multi-objective design of batch food processing plants. Part 1: Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoty Savoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Madoumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 144, pp.50-60. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2024.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated, multi-scale and multi-objective design of batch food processing plants. Part 2: Application to a mobile fruit and vegetable processing unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoty Savoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Madoumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 144, pp.61-74. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2024.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Low-Frequency Ultrasound to a Crossflow Microfiltration Pilot: Effect of Ultrasonic Pulse Application on Sono-Microfiltration of Jackfruit Juice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herenia Adilene Miramontes-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hengl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efigenia Montalvo-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Alejandra Chacón-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (9), pp.192. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes14090192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between Kinetics of Pectin Degradation and Texture Loss of Okra (Abelmoschus esculentus L.) Puree during Thermal Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Petrovic Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoty Savoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (10), pp.1687. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture14101687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling crossflow microfiltration and nanofiltration for the concentration of aroma compounds in a raspberry hydroalcoholic extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumley Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (10), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfpe.14739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of antinutritional factors during Pinus halepensis seeds beverage processing, a focus on phytates and oxalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Giovanetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 124, pp.105635. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfca.2023.105635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of the in vitro bioavailable carotenoid content of a citrus juice combining crossflow microfiltration and high-pressure treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Di Corcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Palmade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156, pp.111134. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of crossflow microfiltration on aroma and sensory profiles of a potential functional citrus‐based food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 102 (13), pp.5768-5777. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.11926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting up a diagram process for the elaboration of a new plant‐based beverage from Pinus halepensis seeds: Selection of unit operations and their conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodir Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (2), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfpe.13943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of soaking and thermal treatment on nutritional quality of three varieties of common beans ( Phaseolus vulgaris L .) from Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mboahangy Ravoninjatovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ralison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legume Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leg3.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory quantitative descriptive analysis of African slimy okra ( Abelmoschus esculentus ) preparations and its correlation with instrumental parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoty Savouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (3), pp.314-333. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jtxs.12583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of carotenoid/flavonoid profiles and sugar content of a potential functional citrus-based food through crossflow microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 141, pp.110923. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2021.110923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentrates from citrus juice obtained by crossflow microfiltration: Guidance of the process considering carotenoid bioaccessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Di Corcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66, pp.102526 -. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2020.102526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering of instrumental methods to characterize the texture and the rheology of slimy okra ( Abelmoschus esculentus ) suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoty Savouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vachoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jtxs.12505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration and purification by crossflow microfiltration with diafiltration of carotenoids from a by-product of cashew apple juice processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando A.P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66, pp.102519 -. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2020.102519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling osmotic dehydration with heat treatment for green papaya impregnated with blackberry juice solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiarid N. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bassama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Mercedes Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijfs.14507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcoholic fermentation as a potential tool for coffee pulp detoxification and reuse: Analysis of phenolic composition and caffeine content by HPLC-DAD-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Santos da Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-P. Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 319, pp.126600. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring anthocyanin degradation in Hibiscus sabdariffa extracts with multi-curve resolution on spectral measurement during storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sinela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 271, pp.536-542. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.07.209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02029874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of pressure-driven membrane technologies for concentrating, purifying and fractionizing betacyanins in cactus pear (Opuntia dillenii Haw.) juice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Tamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.244-255. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2018.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nutrient content of two folia morphotypes of Centella asiatica (L) grown in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ranovona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Danthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Food, Agriculture, Nutrition and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (03), pp.14654-14673. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18697/ajfand.86.17750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state fermentation as a sustainable method for coffee pulp treatment and production of an extract rich in chlorogenic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Santos da Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-P. Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 115, pp.175-184. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2019.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of roselle varieties through simple discriminating physicochemical characteristics using multivariate analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alé Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciência e Tecnologia de Alimentos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (2), pp.321-327. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1678-457x.29417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossflow microfiltration coupled with diafiltration to concentrate and purify carotenoids and flavonoids from citrus juices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Polidori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45, pp.320-329. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessibility of Biofortified Sweet Potato Carotenoids in Baby Food: Impact of Manufacturing Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Messan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2018.00098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02030045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of reaction mechanisms of anthocyanin degradation in a roselle extract through kinetic studies on formulated model media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mundombe Sinela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadirah Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 235, pp.67-75. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration of Polyphenolic Compounds in Blackberry ( R ubus Adenotrichos Schltdl.) Juice by Nanofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (1), pp.e12343. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfpe.12343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling nanofiltration and osmotic evaporation for the recovery of a natural flavouring concentrate from shrimp cooking juice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jarrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giampaoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lameloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43, pp.182-190. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical characterization of jicaro seeds ( Crescentia alata H.B.K.): A novel protein and oleaginous seed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.V. Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fliedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.84-92. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfca.2016.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative process combining roasting and tempering to mechanically dehull jicaro seeds ( Crescentia alata K.H.B)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 212, pp.283-290. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02031917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthocyanins degradation during storage of Hibiscus sabdariffa extract and evolution of its degradation products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sinela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 214, pp.234-241. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.07.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration and purification of lycopene from watermelon juice by integrated microfiltration-based processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37, pp.153-160. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2016.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Temperature on Acidity and Hydration Equilibrium Constants of Delphinidin-3-O- and Cyanidin-3-O-sambubioside Calculated from Uni- and Multiwavelength Spectroscopic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Vidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Sinela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadirah Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (20), pp.4139-4145. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.6b00701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological study of orange juices for a better knowledge of their suspended solids interactions at low and high concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Dahdouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vachoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 174, pp.15-20. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasteurization of citrus juices with ohmic heating to preserve the carotenoid profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiziri Hadjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodir Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33, pp.397-404. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2015.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-cartography of orange juices foulant particles: Contribution to a better control of fouling during microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Dahdouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Delalonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 509, pp.164-172. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2016.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Osmotic Treatments on Modulating Bitter Flavanones Glycosides Contents and Microstructure of Citrus aurantium Peels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ben Zid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioprocess Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (12), pp.2461-2469. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11947-015-1596-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of relevant physicochemical characteristics for predicting fruit juices filterability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Dahdouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Kapitan-Gnimdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 141, pp.59-67. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2014.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carotene Reactivity in Pink Grapefruit Juice Elucidated from Model Systems and Multiresponse Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiziri Hadjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodir Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (15), pp.3970-3979. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.5b00509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02032359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cashew apple extract inhibition of fat storage and insulin resistance in the diet-induced obesity mouse model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vickram Beejmohun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mazollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peytavy-Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.e38. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jns.2015.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation kinetic modelling of ascorbic acid and colour intensity in pasteurised blood orange juice during storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Remini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Belbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 173, pp.665-673. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.10.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02032652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Blanching on Flavanones and Microstructure of Citrus aurantium Peels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ben Zid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Bellagha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioprocess Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (11), pp.2246-2255. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11947-015-1573-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile compounds of ditax fruit ( Detarium senegalense J.F. Gmel) from Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissatou Diop Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (3), pp.181-188. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2014007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of ultrafiltration for separation and purification of ellagitannins in blackberry (Rubus adenotrichus Schltdl.) juice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 125, pp.120-125. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2014.01.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of brown rice and limited-water cooking modes and its potential use for texture prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briffaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Meot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141, pp.99-106. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of water transport and swelling associated with starch gelatinization during rice cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briffaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Méot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121, pp.143-151. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main properties of steviol glycosides and their potential in the food industry: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevina Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (2), pp.127-141. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2014003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient composition and nutritional potential of wild fruit Dialium guineense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cyrille Ayessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (2), pp.186 - 191. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfca.2014.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Multi-response Modelling to Investigate Mechanisms of beta-Carotene Degradation in Dried Orange-Fleshed Sweet Potato During Storage: from Carotenoids to Aroma Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Bechoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioprocess Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (6), pp.1656 - 1669. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11947-013-1229-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal degradation kinetics of xanthophylls from blood orange in model and real food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiziri Hadjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodir Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138 (4), pp.2442-2450. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02033105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling starch phase transitions and water uptake of rice kernels during cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briffaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mestres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (3), pp.387-392. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2013.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration of camu–camu juice by the coupling of reverse osmosis and osmotic evaporation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L.R. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Tonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 119 (1), pp.7-12. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cashew apple (Anacardium occidentale L.) extract from by-product of juice processing: A focus on carotenoids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Pinto de Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Paula Dionisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Carail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Caris-Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138 (1), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch gelatinization distribution and peripheral cell disruption in cooking rice grains monitored by microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briffaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mestres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Escoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (3), pp.699-705. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2012.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coconut water uses, composition and properties: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Prades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissatou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (2), pp.87-107. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2012002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous extraction of anthocyanins from Hibiscus sabdariffa: Experimental kinetics and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falillou Sambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikhou Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (1), pp.16-21. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2011.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water activity on anthocyanin degradation and browning kinetics at high temperatures (100-140 degrees C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiarid N. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Bonazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana A. Mercedes Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (1), pp.106 - 115. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2012.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the extraction procedure on the kinetics of anthocyanin and colour degradation of roselle extracts during storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ale Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumoule Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (6), pp.1214-1221. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.4685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coconut water preservation and processing: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Prades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissatou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (3), pp.157-171. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2012009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of β-carotene during fruit and vegetable processing or storage: reaction mechanisms and kinetic aspects: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (6), pp.417-440. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2011058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athermal concentration by osmotic evaporation of roselle extract, apple and grape juices and impact on quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (3), pp.352-360. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2011.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cashew ( Anacardium occidentale ) industry in Côte d’Ivoire: analysis and prospects for development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doudjo Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Assidjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (4), pp.237-245. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2011031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and Thermal Degradation Kinetics of Chlorophyll Pigments and Ascorbic Acid from Ditax Nectar (Detarium senegalense J.F. Gmel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissatou Diop Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (22), pp.12018-12027. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf203582k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of anthocyanin stability during storage of a coloured drink made from extracts of the Andean blackberry ( Rubus glaucus Benth.), açai ( Euterpe oleracea Mart.)and black carrot ( Daucus carota L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Zozio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (3), pp.203-215. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2011030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting ultrafiltration and nanofiltration membranes to concentrate anthocyanins from roselle extract (Hibiscus sabdariffa L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (9), pp.2607-2614. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2011.04.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ditax (Detarium senegalenseJ. F. Gmel.) : principales caractéristiques et utilisations au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissatou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Dieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (5), pp.293-306. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2010025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Anthocyanin Degradation and Browning in Reconstituted Blackberry Juice Treated at High Temperatures (100−180 °C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiarid Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (4), pp.2314-2322. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf902381e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ditax ( Detarium senegalense J. F. Gmel.) : principales caractéristiques et utilisations au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissatou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Dieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (5), pp.293-306. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2010025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the kinetics of β-carotene degradation and formation of norisoprenoids in the storage of dried sweet potato chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Bechoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Tomlins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 121 (2), pp.348-357. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2009.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bissap (Hibiscus sabdariffa L.): composition and principal uses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (3), pp.179-193. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2009013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deacidification of passion fruit juice by electrodialysis with bipolar membrane after different pretreatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Persin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Pourcelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (1), pp.67 - 73. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2008.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition nutritionnelle et apport énergétique du fruit de Maerua pseudopetalosa, aliment de soudure au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cyrille Ayessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Dioh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marième Konteye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (3), pp.147-156. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2009010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Degradation Kinetics of Anthocyanins from Blood Orange, Blackberry, and Roselle Using the Arrhenius, Eyring, and Ball Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (14), pp.6285-6291. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf900836b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of clarified tropical juice deacidifiction by electrodialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Persin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Pourcelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 326 (2), pp.472-483. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2008.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du fruit du baobab et étude de sa transformation en nectar = Characterization of the baobab tree fruit and study of its processing into nectar = Caracterización de los frutos del baobab y estudio de su transformación en néctar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codou Mar Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (1), pp.19-34. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2008052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00494127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production du bissap ( Hibiscus sabdariffa L.) au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codou Mardiop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (2), pp.111-124. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2009006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbidity of pulpy fruit juice: A key factor for predicting cross-flow microfiltration performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 325 (1), pp.404-412. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2008.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration of pineapple juice by osmotic evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chularat Hongvaleerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes M.C. Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suwayd Ningsanond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (4), pp.548-552. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2008.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the main components of the aguamiel produced by the maguey-pulquero (Agave mapisaga) throughout the harvest period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Isela Ortiz-Basurto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Pourcelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (10), pp.3682-3687. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf072767h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deacidification of clarified tropical fruit juices by electrodialysis. Part I. Influence of operating conditions on the process performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Persin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pourcelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78, pp.1427. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2006.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deacidification of clarified tropical fruit juices by electrodialysis. Part II. Characteristics of the deacidified juices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Persin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pourcelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78, pp.1439. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2006.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Degradation of Antioxidant Micronutrients in Citrus Juice: Kinetics and Newly Formed Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Tbatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Carail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Caris-Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (10), pp.4209-4216. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf0700529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the cleaning of a new hydrophobic membrane for osmotic evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gabino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Preziosi-Belloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55, pp.191-197. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2006.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New hydrophobic membranes for contactor processes - Applications to isothermal concentration of solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Draga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe-James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 193 (1-3), pp.280-285. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2005.05.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le baobab africain (Adansonia digitataL.) : principales caractéristiques et utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïda Gabar Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (1), pp.55-69. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits:2006005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le baobab africain ( Adansonia digitata L.) : principales caractéristiques et utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïda Gabar Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (1), pp.55-69. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits:2006005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités de la microfiltration tangentielle sur membranes minérales pour la clarification du jus de pomme de cajou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Mercedes Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (1), pp.33-40. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits:2005010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarification and concentration of melon juice using membrane processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Chaverri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (2), pp.213-220. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2004.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorant and antioxidant properties of red-purple pitahaya ( Hylocereus sp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indiana Davila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (1), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits:2005007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quality of orange juice processed by coupling crossflow microfiltration and osmotic evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 40 (1), pp.105-116. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2621.2004.00914.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre la fermeté de la mangue fraîche et la teneur en amidon de la pulpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Piombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 59 (6), pp.399-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mango fruit firmness and pulp starch content.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Piombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Grotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 59 (6), pp.399-410. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits:2005002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of reverse osmosis and osmotic evaporation to concentrate camu–camu juice (Myrciaria dubia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.C. Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Rios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 63 (1), pp.97 - 102. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2003.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangential microfiltration of orange juice in bench pilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Venturini Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-P. Belleville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciência e Tecnologia de Alimentos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (3), pp.330 - 336. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0101-20612003000300006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different methods for deacidification of clarified passion fruit juice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Ruales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Persin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 59 (4), pp.361 - 367. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0260-8774(02)00495-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deacidification of clarified passion fruit juice using different configurations of electrodialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Ruales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 78 (8), pp.918 - 925. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jctb.827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between different ion exchange resins for the deacidification of passion fruit juice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Ruales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 57 (2), pp.199-207. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0260-8774(02)00298-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New hydrophobic membranes for osmotic evaporation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe-James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (1-3), pp.3 - 7. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1383-5866(03)00023-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating transfers of aroma compounds during the concentration of sucrose solutions by osmotic distillation in a batch-type pilot plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Duquenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0260-8774(03)00003-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'intérêt du babaco (Carica pentagonaHeilb.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Villarreal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Ruales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (1), pp.39-52. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits:2002035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration isotherme de solutions biologiques fragiles par évaporation membranaire sur membranes céramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combes-James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deacidification of the clarified passion fruit juice (P. edulis f. flavicarpa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Vera Calle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Ruales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 149 (1-3), pp.357 - 361. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0011-9164(02)00822-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un produit amazonien particulièrement riche en caféine : la graine de guaraná [Paullinia CupanaH.B.K. var.sorbilis(Mart.) Ducke]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Benlekehal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilidia Clotteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (6), pp.423-435. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits:2001105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Concentrated Orange and Passionfruit Juices Prepared by Osmotic Evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 34 (2), pp.60-65. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/fstl.2000.0715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic properties of lipase in crude latex from babaco fruit (Carica pentagona)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 23 (13), pp.1021-1024. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1010552605097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principales caractéristiques de Sechium edule Sw.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Monnerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Boc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (3), pp.155-167. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits:2001119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un produit amazonien particulièrement riche en caféine : la graine de guaraná [ Paullinia Cupana H.B.K. var. sorbilis (Mart.) Ducke]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Benlekehal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilidia Clotteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (6), pp.423-435. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2001105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy for economical optimisation of the clarification of pulpy fruit juices using crossflow microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Decloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 48 (1), pp.83-90. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0260-8774(00)00152-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits de l'anacardier : caractéristiques, voies de valorisation et marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lautié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio de Souza Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (4), pp.235-248. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits:2001126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration of passion fruit juice on an industrial pilot scale using osmotic evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Jeanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M O’brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 47 (3), pp.195-202. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0260-8774(00)00115-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The problem of membrane characterization for the process of osmotic distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tronel-Peyroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 140 (1), pp.15 - 25. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0011-9164(01)00351-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Amazonian fruit with a high potential as a natural source of vitamin C: the camu-camu ( Myrciaria dubia )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary de Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes M.C. Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (5), pp.345-354. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits:2001135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of water transport in osmotic distillation using asymmetric membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Marcel Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 173 (1), pp.107-122. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0376-7388(00)00348-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-immobilized pectinlyase and endocellulase on chitin and Nylon supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Decloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 35 (9), pp.989-996. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-9592(00)00131-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of operating conditions on water transport during the concentration of sucrose solutions by osmotic distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Herry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Marcel Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 170 (2), pp.281-289. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0376-7388(99)00375-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossflow microfiltration of passion fruit juice after partial enzymatic liquefaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. O’brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Decloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 42 (4), pp.215-224. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0260-8774(99)00124-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Simplex method for training simple multilayer neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Heyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Danzart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7, pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de quelques techniques de concentration des jus de fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jariel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 51, pp.437-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03922631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossflow microfiltration of gum arabic solutions: Comparison of the classical system with the co-current permeate flow system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Decloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gratius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 31, pp.153-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determination of polysaccharides in raw cane sugar syrups. Perfecting the phenol sulphuric acid method in order to characterize cross flow filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gratius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Decloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sugar Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 97 (1159E), pp.296-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of start-up procedure on crossflow microfiltration of raw cane sugar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Petermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Decloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 24 (2), pp.213-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of crossflow microfiltration using neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Decloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 98 (3), pp.263-273. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0376-7388(94)00195-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of neural networks for the optimization of the crossflow filtration process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Decloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 28 (3), pp.300-309. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0023-6438(95)94364-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of experimental design to establish optimal crossflow filtration conditions: application to raw cane sugar clarification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Decloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 17, pp.73-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des baies de Sisré (Synsepalum dulcificum) du Bénin et étude de la stabilité thermique de la pulpe de fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Béhanzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. B. Chabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIè Colloque des Sciences, Cultures et Technologies de l’Université d’Abomey-Calavi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Abomey-Calavi, Sep 2023, Abomey-Calavi, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated design of a sustainable mobile fruit & vegetable processing unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Madoumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoty Savoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF14 : International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Engineering and Food (IAEF), Jun 2023, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane‐based technologies as an emerging tool for purifying and concentrating betacyanins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd African Membrane Society International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, African Membrane Society (AMSIC), Nov 2021, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliment fonctionnel à base d’agrumes enrichi en caroténoïdes/flavonoïdes par procédés membranaires : potentiel nutritionnel et organoleptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citrus juice concentrate obtained by coupling enzymatic liquefaction with microfiltration: carotenoid bioaccessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Di Corcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Carotenoid research and applications in agro-food and health EUROCAROTEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Technology, Agricultural University of Athens, Nov 2019, Lemesos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coffee waste as a potential source of natural antioxidants: Extraction and stabilization of phenolic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Santos da Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Tuma Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jimenez Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vienna Polyphenols World Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desenvolvimento de um novo tratamento de residuos e reciclagem sustentavel da cadeia produtiva do café</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Santos da Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Lusophone Meeting in Economics, Sociology, Environment and Rural Development - ESADR 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage nanofiltration et évaporation osmotique pour la concentration des jus de cuisson de crevettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jarrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giampaoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lameloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MemPro 5 Intégration des Membranes dans les procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Water Sensor Membranes Cluster (WSM). FRA., Apr 2014, Toulouse, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche : &amp;quot;New hydrophobic membranes for contactor processes - Applications for isothermal concentration of fragile solutions through gas extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Draga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe-James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Membrane and Membrane Processes (ICOM 2005) - August 20-25, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Deacidification of fruit juices by electrodialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pourcelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Persin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Membranes and Membrane Processes - August 21-26, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE RELEVANCE OF CLASSICAL METHODS TO CHARACTERISE THE HYDROPHOBIC POROUS MEMBRANES USED IN THE PROCESS OF OSMOTIC EVAPORATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Marcel Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tronel-Peroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I. ECCE 2 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 1999, Montpellier, France. pp.357-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03922306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Hydrodynamics on Osmotic Evaporation Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Marcel Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on "Membrane distillation, osmotic distillation and membrane contactors"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNR-IRMERC. s.l., Jul 1998, Cetraro (CS), Italy. pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03922358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche des conditions optimales de filtration tangentielle intégrant la consommation énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque université-industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating a Straightforward Process Coupling Extraction and Membrane Separation for Hydroxytyrosol Recovery from &amp;quot;Picholine Marocaine&amp;quot; Cv. Olive Pomace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhaidhi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajal El Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ennahli Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bajoub Aadil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Extraction of Natural Products, GENP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Compiègne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct coupling of high intensity ultrasound to a crossflow microfiltration pilot for pulpy fruit juice clarification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herenia Adilene Miramontes Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hengl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France. IAEF, pp.226, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical characterization and bioactive compounds of Anisophyllea boehmii Engl.: A wild fruit from Angola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famoroso João da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettencourt Munanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1stURNM InternationalScientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Malanje, Angola</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-industrial scaling up of a membrane process to obtain a nutrient-dense citrus concentrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa Ba Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF14 : International Congress of Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct coupling of low frequency ultrasound to a crossflow microfiltration pilot plant for pulpy fruit juice clarification (Artocarpus heterophyllus Lam.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.A. Miramontes-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hengl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.I. Ortiz-Basurto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF14 : International Congress of Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration des caroténoïdes à partir de jus d’agrumes par microfiltration tangentielle couplée à une pré-liquéfaction enzymatique : évaluation des performances du procédé et de la qualité vitaminique des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Di Corcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MemPro7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier (34000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage micro et nanofiltration tangentielles pour la concentration des composés d’arômes d’un extrait hydroalcoolique de framboise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumley Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MemPro7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier (34000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citrus juice concentrates obtained by crossflow microfiltration: Impact of the process on aroma and sensory profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F&amp;V Processing 2020. Third Symposium on Fruit and Vegetable Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of processing on carotenoid bioaccessibility in citrus concentrates obtained by microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Di Corcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F&amp;V Processing 2020 ‐ Third Symposium on fruits and vegetables Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of microfiltration and osmotic evaporation to prepare high quality passionfruit juice concentrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Marcel Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Engineering and Food (ICEF-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Puebla, Mexico. CRC Press, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03922975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water transfer in the osmotic evaporation of aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane '99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03923027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmotic evaporation: a new technique for fruit juice concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane ’97 “Progress in membrane science and technology”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Twente, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03923053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane Technologies for Fruit Juice Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-P. Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruit Preservation : Novel and Conventional Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-248, 2018, Food Engineering Series, 978-1-4939-3309-9. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-3311-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic control of a crossflow microfiltration pilot plant at low transmembrane pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Decloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Prothon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatic control of food and biological processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AdCofInov: Innovating coupling technologies for Adding Coffee waste value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Development of a hydrophobic membrane for the concentration of fruit juice by osmotic evaporation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gabino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Preziosi-Belloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Modelisation of the deacidification of fruit juices by electrodialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sandeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Persin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pourcelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;New hydrophobic membranes for contactor processes. Applications for isothermal concentration of fragile solutions through gas extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Draga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe-James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'outils pour l'optimisation des conditions hydrodynamiques en filtration tangentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. École Nationale Supérieure des Industries Agricoles et Alimentaires, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03232561v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId614"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F989259"/>
+    <w:nsid w:val="A52DBE76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuel-dornier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1106-5873" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16480630X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-1312-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05447231v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;rice S&#232;nanmi B&#233;hanzin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Servent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Adinsi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charmelle Cyria Dahou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifagb&#233;mi Bienvenue Chabi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101646" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487469v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Famoroso Jo&#227;o da Costa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettencourt Munanga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dornier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foohum.2026.101052" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539363v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mertz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Achir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2026.102810" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05108323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture15111175" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250734v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2025.102221" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450773v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04399905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoty Savoure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Madoumier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collignan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.01.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04409992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.01.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04694368v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herenia Adilene Miramontes-Escobar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hengl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efigenia Montalvo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Alejandra Chac&#243;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes14090192" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04710963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Petrovic Markovic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14101687" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04725208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumley Hector" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jobard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.14739" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04210144v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Abbou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kadri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Giovanetti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Aoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2023.105635" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816518v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Hammad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maraval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poucheret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.11926" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892096v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ricci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodir Madani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.13943" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653943v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Di Corcia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Palmade" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111134" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596705v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mboahangy Ravoninjatovo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ralison" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leg3.143" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892060v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoty Savour&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12583" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892009v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.110923" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514823v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vachoud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12505" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492687v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando A.P. Abreu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Belleville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2020.102519" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514821v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiarid N. Jimenez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bassama" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Soto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mercedes P&#233;rez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.14507" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514822v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Santos da Silveira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Lacour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P. Belleville" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126600" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492696v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2020.102526" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029874v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sinela" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.07.209" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02024062v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Tamba" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Ciss&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2018.12.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03886040v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ranovona" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Servent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Danthu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18697/ajfand.86.17750" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119915v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Durand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Perez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2019.04.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02024066v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#233; Kane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pallet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama Sakho" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-457x.29417" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025742v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Polidori" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.11.015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030045v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Messan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2018.00098" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637750v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jarrault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Labatut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giampaoli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.07.035" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025752v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Corrales" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fliedel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Perez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prades" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2016.11.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604507v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mundombe Sinela" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadirah Rawat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vidot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.05.027" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRM6T9X3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025750v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Acosta" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vaillant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.12343" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031917v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Corrales" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Forestier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.06.011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506520v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sinela" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rawat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mertz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.07.071" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQCRWQVB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517191v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Chaparro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Castillo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2016.08.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506493v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vidot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b00701" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025757v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Dahdouh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wisniewski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.11.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JNL9LWR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540843v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Hadjal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.11.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025758v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Delalonde" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.01.052" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WKWJLNR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025764v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kapitan-Gnimdu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.11.030" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXP42MK0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032359v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00509" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04875802v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vickram Beejmohun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mignon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mazollier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peytavy-Izard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2015.30" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032652v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Remini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Belbahi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.10.069" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5FRNR91-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025762v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ben Zid" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bellagha" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sanier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-015-1573-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025763v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lartaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-015-1596-7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025775v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briffaz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bohuon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Meot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Matencio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.05.008" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R7S7SD1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025780v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.01.037" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FHRJQL0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025777v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. M&#233;ot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mestres" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.06.013" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025773v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Gonzalez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tapia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elevina P&#233;rez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2014003" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722634v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cyrille Ayessou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ndiaye" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gueye" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2014.01.002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195481v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bechoff" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boulanger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-013-1229-y" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025783v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissatou Diop Ndiaye" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2014007" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025786v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L.R. Souza" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Pagani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Gomes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Tonon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.05.004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328887v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pinto de Abreu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Paula Dionisio" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carail" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caris-Veyrat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.10.028" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMDLBDF6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02033105v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.12.022" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVJZXLG5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025787v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2013.08.001" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDRNW5QM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025793v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Prades" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissatou Diop" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2012002" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025791v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bohuon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falillou Sambe" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhou Kane" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.10.012" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004189v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Bohuon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Dornier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bonazzi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. Mercedes Perez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2012.02.004" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWKLDTGH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025797v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale Kane" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumoule Ndiaye" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.4685" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3280A9C1956673984A8E2214CCB93D47456E5249/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025792v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2012009" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025798v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escoute" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lartaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.09.001" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX1J9DPH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506490v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2011058" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025802v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Zozio" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2011030" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025799v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bouquet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lutin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2011.02.009" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWF1HVSB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025806v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudjo Soro" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Abreu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Assidjo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yao" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2011031" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025804v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf203582k" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025805v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2011.04.046" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C26Z7C5M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517189v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ndiaye" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Cisse" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Dieme" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2010025" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025808v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiarid Jim&#233;nez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Lima" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf902381e" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025810v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025809v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Tomlins" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.12.035" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK5GKF6M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046619v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dioh" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;me Konteye" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2009010" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CD0663FD357BF524447141ACAAB25052520BF3A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046622v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf900836b" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425297v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vera" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sandeaux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Pourcelly" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dornier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2008.06.003" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PZRSLPJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354965v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Vera" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Persin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.10.034" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ4W6SVS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00494127v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codou Mar Diop" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Reynes" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2008052" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025812v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codou Mardiop" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2009006" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046621v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2009013" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BAD505D58358BE4BE6DC3FEA1885F81DD7FAA829/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046625v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vaillant" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. P&#233;rez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.08.003" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XL48TKZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046624v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chularat Hongvaleerat" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes M.C. Cabral" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suwayd Ningsanond" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2008.03.017" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86NW9P7T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668851v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Isela Ortiz-Basurto" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Pourcelly" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doco" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Williams" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf072767h" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1GMDJVLB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046626v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Tbatou" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0700529" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FDZ748HF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128420v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sandeaux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pourcelly" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2006.01.015" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ06X0L2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202926v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gabino" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Belleville" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Preziosi-Belloy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2006.11.016" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34N273C6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128417v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2006.01.014" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQH9CGCD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079995v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Romero" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Draga" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combe-James" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2005.05.033" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHVJWFXQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517201v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Gabar Diop" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits:2006005" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4452261E84D2E3098093F75469E1EF8ADB64950A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046627v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046630v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indiana Davila" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits:2005007" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/02E1DCE656F5F233A2F47E17F97759D3C4A40D48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046631v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2004.00914.x" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPDWZ567-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517193v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits:2005010" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046629v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chaverri" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2004.11.004" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8L2Q0LG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675313v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valente" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Piombo" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grotte" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046633v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valente" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Grotte" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits:2005002" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01731494v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Rodrigues" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Menezes" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabral" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Rios" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2003.07.009" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1DQJW25-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726969v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Venturini Filho" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0101-20612003000300006" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01728993v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Ruales" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(02)00495-8" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB397KCF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01728991v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sandeaux" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.827" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KNSM272W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046634v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(02)00298-4" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7JBVDQ7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01731480v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brodard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(03)00023-6" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1HB4ZD5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046641v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Ali" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Duquenoy" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(03)00003-7" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT9MSD2T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519192v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Villarreal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits:2002035" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F087803815E02CF512128DEECAACB231D417CD1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726229v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sanchez" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combes-James" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726699v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Vera Calle" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00822-6" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDHBWKRD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046660v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lauti&#233;" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio de Souza Filho" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits:2001126" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046654v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Monnerville" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Boc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Jean-Charles" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits:2001119" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046648v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jeanton" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M O&#8217;brien" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reynes" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(00)00115-1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DJND7P4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046644v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Benlekehal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilidia Clotteau" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2001105" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7BW7GSNG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046655v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Millan" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Decloux" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(00)00152-7" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDKF0R7J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01731457v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courel" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tronel-Peyroz" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(01)00351-4" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX0MRTWB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046643v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Rodrigues" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary de Menezes" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits:2001135" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519193v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits:2001105" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C840077BFB915FADAB66FD3B237512E194F095F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046651v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Shaw" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebrun" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducamp" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/fstl.2000.0715" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7909277C251AE9B88917BA95037F802307C8E4E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046647v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caro" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pina" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruales" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1010552605097" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GJ4D4BH2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046666v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Courel" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Marcel Rios" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(00)00348-3" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7GB91VL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046661v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Millan" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-9592(00)00131-X" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G44ZV11D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575335v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herry" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(99)00375-0" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X57GH97J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046668v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. O&#8217;brien" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decloux" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(99)00124-7" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7W6X0H4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697474v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heyd" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Danzart" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03922631v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jariel" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Durand" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696455v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decloux" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gratius" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711936v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cuvelier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046670v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trystram" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebert" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-7388(94)00195-5" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1TQQSM1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046672v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0023-6438(95)94364-1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW899K6D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715131v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Petermann" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705245v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lebert" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04210236v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04228683v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. B&#233;hanzin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B. Chabi" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kapel" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03894509v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamba" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciss&#233;" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03895039v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03895017v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hammad" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700873v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Tuma Schmidt" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jimenez Arias" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709163v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506450v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082896v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083628v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03922306v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tronel-Peroz" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03922358v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774314v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04797716v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaidhi Hamza" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajal El Amine" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennahli Said" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bajoub Aadil" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04412481v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04210219v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Ba Sow" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04210179v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Miramontes-Escobar" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hengl" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I. Ortiz-Basurto" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181538v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herenia Adilene Miramontes Escobar" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03981008v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03980939v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03895067v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03894540v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03922975v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03923027v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Rios" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03923053v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deblay" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025743v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3311-2_8" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847193v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geneste" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prothon" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080632v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162824v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128424v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163217v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03232561v2" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuel-dornier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1106-5873" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16480630X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=GfK4nnUAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-1312-2009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539363v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Famoroso Jo&#227;o da Costa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mertz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Servent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Achir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettencourt Munanga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2026.102810" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487469v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dornier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foohum.2026.101052" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05447231v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;rice S&#232;nanmi B&#233;hanzin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Adinsi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charmelle Cyria Dahou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifagb&#233;mi Bienvenue Chabi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101646" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2025.102221" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05108323v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture15111175" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250734v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04399905v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoty Savoure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Madoumier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collignan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.01.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04409992v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.01.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04694368v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herenia Adilene Miramontes-Escobar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hengl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efigenia Montalvo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Alejandra Chac&#243;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes14090192" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04710963v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Petrovic Markovic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14101687" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04725208v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumley Hector" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jobard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.14739" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04210144v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Abbou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kadri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Giovanetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Aoun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2023.105635" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653943v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Di Corcia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Palmade" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111134" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816518v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Hammad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maraval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poucheret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.11926" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892096v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ricci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodir Madani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.13943" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596705v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mboahangy Ravoninjatovo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ralison" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leg3.143" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892060v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoty Savour&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12583" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892009v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.110923" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492696v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2020.102526" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514823v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vachoud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12505" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492687v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando A.P. Abreu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Belleville" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2020.102519" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514821v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiarid N. Jimenez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bassama" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Soto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mercedes P&#233;rez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.14507" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514822v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Santos da Silveira" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Lacour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P. Belleville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126600" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029874v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sinela" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.07.209" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02024062v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Tamba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Ciss&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2018.12.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03886040v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ranovona" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Servent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Danthu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18697/ajfand.86.17750" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119915v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Durand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Perez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2019.04.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02024066v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#233; Kane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pallet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama Sakho" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-457x.29417" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025742v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Polidori" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.11.015" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030045v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Messan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2018.00098" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604507v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mundombe Sinela" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadirah Rawat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vidot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.05.027" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRM6T9X3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025750v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Acosta" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vaillant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.12343" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637750v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jarrault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Labatut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giampaoli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.07.035" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025752v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Corrales" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fliedel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Perez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prades" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2016.11.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031917v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Corrales" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Forestier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.06.011" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506520v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sinela" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rawat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mertz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.07.071" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQCRWQVB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517191v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Chaparro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Castillo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2016.08.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506493v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vidot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b00701" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025757v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Dahdouh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wisniewski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.11.008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JNL9LWR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540843v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Hadjal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.11.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025758v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Delalonde" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.01.052" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WKWJLNR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025763v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ben Zid" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lartaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-015-1596-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025764v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kapitan-Gnimdu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.11.030" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXP42MK0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032359v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00509" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04875802v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vickram Beejmohun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mignon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mazollier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peytavy-Izard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2015.30" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032652v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Remini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Belbahi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.10.069" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5FRNR91-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025762v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bellagha" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sanier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-015-1573-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025783v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissatou Diop Ndiaye" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2014007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025780v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.01.037" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FHRJQL0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025775v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briffaz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bohuon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Meot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Matencio" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.05.008" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R7S7SD1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025777v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. M&#233;ot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mestres" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.06.013" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025773v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Gonzalez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tapia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elevina P&#233;rez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2014003" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722634v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cyrille Ayessou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ndiaye" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gueye" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2014.01.002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195481v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bechoff" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boulanger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-013-1229-y" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02033105v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.12.022" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVJZXLG5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025787v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2013.08.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDRNW5QM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025786v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L.R. Souza" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Pagani" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Gomes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Tonon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.05.004" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328887v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pinto de Abreu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Paula Dionisio" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carail" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caris-Veyrat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.10.028" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMDLBDF6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025798v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escoute" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lartaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.09.001" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX1J9DPH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025793v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Prades" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissatou Diop" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2012002" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025791v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bohuon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falillou Sambe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhou Kane" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.10.012" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004189v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Bohuon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Dornier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bonazzi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. Mercedes Perez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2012.02.004" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWKLDTGH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025797v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale Kane" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumoule Ndiaye" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.4685" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3280A9C1956673984A8E2214CCB93D47456E5249/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025792v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2012009" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506490v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2011058" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025799v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bouquet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lutin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2011.02.009" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWF1HVSB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025806v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudjo Soro" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Abreu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Assidjo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yao" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2011031" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025804v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf203582k" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025802v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Zozio" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2011030" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025805v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2011.04.046" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C26Z7C5M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517189v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ndiaye" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Cisse" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Dieme" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2010025" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025808v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiarid Jim&#233;nez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Lima" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf902381e" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025810v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025809v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Tomlins" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.12.035" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK5GKF6M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046621v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Reynes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2009013" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BAD505D58358BE4BE6DC3FEA1885F81DD7FAA829/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425297v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vera" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sandeaux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Pourcelly" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dornier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2008.06.003" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PZRSLPJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046619v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dioh" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;me Konteye" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2009010" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CD0663FD357BF524447141ACAAB25052520BF3A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046622v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf900836b" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354965v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Vera" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Persin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.10.034" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ4W6SVS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00494127v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codou Mar Diop" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2008052" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025812v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codou Mardiop" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2009006" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046625v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vaillant" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. P&#233;rez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.08.003" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XL48TKZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046624v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chularat Hongvaleerat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes M.C. Cabral" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suwayd Ningsanond" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2008.03.017" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86NW9P7T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668851v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Isela Ortiz-Basurto" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Pourcelly" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doco" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Williams" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf072767h" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1GMDJVLB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128417v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sandeaux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pourcelly" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2006.01.014" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQH9CGCD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128420v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2006.01.015" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ06X0L2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046626v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Tbatou" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0700529" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FDZ748HF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202926v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gabino" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Belleville" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Preziosi-Belloy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2006.11.016" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34N273C6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079995v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Romero" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Draga" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combe-James" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2005.05.033" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHVJWFXQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517201v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Gabar Diop" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits:2006005" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4452261E84D2E3098093F75469E1EF8ADB64950A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046627v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517193v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits:2005010" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046629v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chaverri" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2004.11.004" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8L2Q0LG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046630v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indiana Davila" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits:2005007" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/02E1DCE656F5F233A2F47E17F97759D3C4A40D48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046631v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2004.00914.x" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPDWZ567-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675313v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valente" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Piombo" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grotte" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046633v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valente" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Grotte" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits:2005002" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01731494v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Rodrigues" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Menezes" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabral" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Rios" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2003.07.009" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1DQJW25-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726969v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Venturini Filho" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0101-20612003000300006" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01728993v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Ruales" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(02)00495-8" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB397KCF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01728991v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sandeaux" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.827" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KNSM272W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046634v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(02)00298-4" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7JBVDQ7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01731480v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brodard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(03)00023-6" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1HB4ZD5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046641v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Ali" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Duquenoy" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(03)00003-7" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT9MSD2T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519192v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Villarreal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits:2002035" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F087803815E02CF512128DEECAACB231D417CD1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726229v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sanchez" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combes-James" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726699v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Vera Calle" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00822-6" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDHBWKRD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519193v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Benlekehal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilidia Clotteau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits:2001105" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C840077BFB915FADAB66FD3B237512E194F095F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046651v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Shaw" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebrun" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducamp" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/fstl.2000.0715" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7909277C251AE9B88917BA95037F802307C8E4E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046647v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caro" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pina" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruales" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1010552605097" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GJ4D4BH2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046654v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Monnerville" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Boc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Jean-Charles" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits:2001119" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046644v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2001105" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7BW7GSNG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046655v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Millan" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Decloux" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reynes" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(00)00152-7" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDKF0R7J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046660v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lauti&#233;" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio de Souza Filho" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits:2001126" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046648v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jeanton" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M O&#8217;brien" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(00)00115-1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DJND7P4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01731457v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tronel-Peyroz" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(01)00351-4" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX0MRTWB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046643v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Rodrigues" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary de Menezes" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits:2001135" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046666v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Courel" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Marcel Rios" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(00)00348-3" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7GB91VL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046661v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Millan" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-9592(00)00131-X" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G44ZV11D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575335v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herry" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(99)00375-0" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X57GH97J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046668v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. O&#8217;brien" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decloux" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(99)00124-7" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7W6X0H4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697474v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heyd" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Danzart" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03922631v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jariel" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Durand" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696455v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decloux" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gratius" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711936v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cuvelier" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715131v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Petermann" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046670v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trystram" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebert" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-7388(94)00195-5" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1TQQSM1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046672v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0023-6438(95)94364-1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW899K6D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705245v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lebert" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04228683v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. B&#233;hanzin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B. Chabi" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kapel" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04210236v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03894509v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamba" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciss&#233;" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03895017v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hammad" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03895039v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700873v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Tuma Schmidt" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jimenez Arias" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709163v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506450v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082896v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083628v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03922306v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tronel-Peroz" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03922358v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774314v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04797716v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaidhi Hamza" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajal El Amine" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennahli Said" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bajoub Aadil" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181538v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herenia Adilene Miramontes Escobar" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04412481v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04210219v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Ba Sow" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04210179v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Miramontes-Escobar" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hengl" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I. Ortiz-Basurto" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03981008v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03980939v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03894540v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03895067v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03922975v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03923027v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Rios" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03923053v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deblay" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025743v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3311-2_8" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847193v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geneste" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prothon" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080632v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162824v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128424v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163217v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03232561v2" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>