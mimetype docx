--- v0 (2026-03-27)
+++ v1 (2026-04-24)
@@ -2268,252 +2268,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worldlex: Twitter and blog word frequencies for 66 languages</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contribution de capacités exécutives et non exécutives dans différentes situations de rappel à court terme : étude chez la personne âgée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Larigauderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Cérémonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siobhan Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13428-015-0621-0⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (03), pp.351-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0003503316000324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435674v1</w:t>
+                <w:t xml:space="preserve">hal-02340792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de capacités exécutives et non exécutives dans différentes situations de rappel à court terme : étude chez la personne âgée</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Worldlex: Twitter and blog word frequencies for 66 languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris New</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116 (03), pp.351-389. </w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (3), pp.963 - 972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0003503316000324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13428-015-0621-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340792v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The processing of singular and plural nouns in English, French, and Dutch: New insights from megastudies.</w:t>
               </w:r>
@@ -3422,51 +3422,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Université d'automne de l'ARAPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Le Croisic, France. 2024</w:t>
+              <w:t xml:space="preserve">, Oct 2024, Le Croisic, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3864,51 +3864,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème journées de la Société Universitaire de Recherche en Orthophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">, SURO, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -4631,51 +4631,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559717v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106623" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471086v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Faucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pichon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mathe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Theurot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-06042-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05544846v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Boulares" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-026-02187-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046398v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chaussoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Wilson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Qu&#233;mart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-025-02656-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233865v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Launay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fiard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40489-025-00520-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Sanchiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220973.2024.2414025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165818v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux L&#234;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2023.101363" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459977v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bouyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Dickert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Vicente" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2023.2290190" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167406v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Martinez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283654" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635179v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07356331211053848" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chailleux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12572" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119514v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyanne Escorcia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.100515" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117061v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris New" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-020-01396-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117885v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104880" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722555v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alm&#233;cija" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0776-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Meugnot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Anne Beauprez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000373" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722552v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2017.1322093" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435674v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-015-0621-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340792v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Larigauderie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lange" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dutheil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C&#233;r&#233;monie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503316000324" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435675v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brysbaert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000074" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110044v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Baudiffier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503310004069" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429311v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigalleau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaonac'H" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440802469523" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331449v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960802193670" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194392v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085501v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guerry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Caplan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210500269105" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480973v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480967v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480961v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043105v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495134v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996272v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486155v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lambert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486189v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Augustino Wilson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486205v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773536v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toussaint" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851461v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-95504-1.00207-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536466v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559717v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106623" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471086v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Faucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pichon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mathe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Theurot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-06042-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05544846v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Boulares" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-026-02187-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046398v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chaussoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Wilson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Qu&#233;mart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-025-02656-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233865v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Launay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fiard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40489-025-00520-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Sanchiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220973.2024.2414025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165818v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux L&#234;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2023.101363" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459977v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bouyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Dickert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Vicente" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2023.2290190" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167406v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Martinez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283654" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635179v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07356331211053848" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chailleux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12572" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119514v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyanne Escorcia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.100515" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117061v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris New" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-020-01396-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117885v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104880" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722555v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alm&#233;cija" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0776-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Meugnot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Anne Beauprez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000373" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722552v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2017.1322093" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340792v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Larigauderie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lange" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dutheil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C&#233;r&#233;monie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503316000324" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435674v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-015-0621-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435675v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brysbaert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000074" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110044v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Baudiffier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503310004069" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429311v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigalleau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaonac'H" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440802469523" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331449v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960802193670" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194392v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085501v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guerry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Caplan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210500269105" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480973v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480967v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480961v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043105v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495134v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996272v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486155v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lambert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486189v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Augustino Wilson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486205v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773536v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toussaint" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851461v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-95504-1.00207-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536466v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>