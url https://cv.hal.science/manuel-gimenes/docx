--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -100,693 +100,693 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast or slow: How linguistic context modulates action verb perception and production?</w:t>
+                <w:t xml:space="preserve">Graded normobaric hypoxia alters cerebral oxygenation and cognition in middle-aged adults: a single-blind counterbalanced randomized crossover trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ayoub Boulares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Theurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2026.106623⟩</w:t>
+              <w:t xml:space="preserve">GeroScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11357-026-02187-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559717v1</w:t>
+                <w:t xml:space="preserve">inserm-05544846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral oxygenation and cognitive performance under different acute normobaric hypoxic conditions: a fNIRS study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Fast or slow: How linguistic context modulates action verb perception and production?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Theurot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 265, pp.106623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-025-06042-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2026.106623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05471086v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graded normobaric hypoxia alters cerebral oxygenation and cognition in middle-aged adults: a single-blind counterbalanced randomized crossover trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cerebral oxygenation and cognitive performance under different acute normobaric hypoxic conditions: a fNIRS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoub Boulares</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Nathan Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Theurot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeroScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11357-026-02187-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-025-06042-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05544846v1</w:t>
+                <w:t xml:space="preserve">hal-05471086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOC-ADO: A lexical database for French-speaking adolescents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Written Production in Children, Adolescents, and Adults with Autism Spectrum Disorder—A Systematic Review from a Lifespan Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13428-025-02656-9⟩</w:t>
+              <w:t xml:space="preserve">Review Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40489-025-00520-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046398v1</w:t>
+                <w:t xml:space="preserve">hal-05233865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Written Production in Children, Adolescents, and Adults with Autism Spectrum Disorder—A Systematic Review from a Lifespan Perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VOC-ADO: A lexical database for French-speaking adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chaussoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evan Launay</w:t>
+                <w:t xml:space="preserve">Maximiliano Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Fiard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manuel Gimenes</w:t>
+                <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review Journal of Autism and Developmental Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (5), pp.137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40489-025-00520-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13428-025-02656-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05233865v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning With Board Games: Interplay of Context and Students’ Prior Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Sanchiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -814,355 +814,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving literacy development with fine motor skills training: A digital game-based intervention in fourth grade</w:t>
+                <w:t xml:space="preserve">Validation of the BLOC test: A computerized oral line bisection task in French healthy participants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Lê</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Quémart</w:t>
+                <w:t xml:space="preserve">Coline Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Potocki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Gimenes</w:t>
+                <w:t xml:space="preserve">Jakob Dickert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Chesnet</w:t>
+                <w:t xml:space="preserve">Siobhan Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Stal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2023.101363⟩</w:t>
+              <w:t xml:space="preserve">Applied Neuropsychology: Adult</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23279095.2023.2290190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165818v1</w:t>
+                <w:t xml:space="preserve">hal-04459977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the BLOC test: A computerized oral line bisection task in French healthy participants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Improving literacy development with fine motor skills training: A digital game-based intervention in fourth grade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Quémart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Potocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Stal</w:t>
+                <w:t xml:space="preserve">David Chesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Neuropsychology: Adult</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Cognitive Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67, pp.101363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23279095.2023.2290190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2023.101363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04459977v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video games and board games: Effects of playing practice on cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (3), pp.e0283654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1209,64 +1209,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entertainment Video Games for Academic Learning: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Educational Computing Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 60 (5), pp.1083-1109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1304,77 +1304,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ProVoc : an app to train vocabulary depth in order to foster children's reading comprehension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pylouster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1421,103 +1421,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the influence of motor skills on literacy in third grade: Contributions of executive functions and handwriting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (11), pp.e0259016. </w:t>
@@ -1568,51 +1568,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metacognitive components of writing: construction and validation of the Metacognitive Components of Planning Writing Self-inventory (MCPW-I)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyanne Escorcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1646,51 +1646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexique-Infra: grapheme-phoneme, phoneme-grapheme regularity, consistency, and other sublexical statistics for 137,717 polysyllabic French words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1750,103 +1750,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhythm in the blood: The influence of rhythm skills on literacy development in third graders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 198, pp.104880. </w:t>
@@ -1878,369 +1878,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentence plausibility influences the link between action words and the perception of biological human movements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Short-term upper limb immobilization affects action-word understanding.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Meugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 81 (4), pp.806 - 813. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (7), pp.1129 - 1139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00426-016-0776-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/xlm0000373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722555v1</w:t>
+                <w:t xml:space="preserve">hal-01722554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term upper limb immobilization affects action-word understanding.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sentence plausibility influences the link between action words and the perception of biological human movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Meugnot</w:t>
+                <w:t xml:space="preserve">Yves Almécija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+                <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 43 (7), pp.1129 - 1139. </w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 81 (4), pp.806 - 813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/xlm0000373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00426-016-0776-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722554v1</w:t>
+                <w:t xml:space="preserve">hal-01722555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Painful semantic context modulates the relationship between action words and biological movement perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (7), pp.821 - 831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2326,51 +2326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Cérémonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siobhan Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 116 (03), pp.351-389. </w:t>
@@ -2408,51 +2408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worldlex: Twitter and blog word frequencies for 66 languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2499,51 +2499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The processing of singular and plural nouns in English, French, and Dutch: New insights from megastudies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brysbaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2603,51 +2603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand une phrase complexe n’est pas si difficile à comprendre : le cas des propositions relatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Baudiffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2694,51 +2694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of noun phrase type on working memory saturation during sentence comprehension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rigalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2798,51 +2798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When a missing verb makes a French sentence more acceptable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rigalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2902,51 +2902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la similarité des informations en mémoire de travail dans le traitement des phrases grammaticalement très complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rigalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3010,51 +3010,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How long to find the cause? An on-line investigation of implicit causality in sentence production.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3146,306 +3146,306 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production écrite dans le trouble du spectre de l'autisme à l'âge adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études du Centre Hospitalier de Niort</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Niort, France</w:t>
+              <w:t xml:space="preserve">Journée d'études du CeRCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480973v1</w:t>
+                <w:t xml:space="preserve">hal-05480967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production écrite dans le trouble du spectre de l'autisme à l'âge adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études du CeRCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journée d'études du Centre Hospitalier de Niort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Niort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480967v1</w:t>
+                <w:t xml:space="preserve">hal-05480973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production écrite dans le trouble du spectre de l'autisme à l'âge adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Université d'automne de l'ARAPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Le Croisic, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3470,64 +3470,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of linguistic context on mental simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th Conference of the European Society for Cognitive Psychology (ESCoP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3552,103 +3552,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A digital game-based intervention to improve motor skills and literacy in fourth graders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24rd JURE Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Porto, Portugal</w:t>
@@ -3677,64 +3677,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is spelling memory improved by reading aloud ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Conference of The European Society for Cognitive Psychology (ESCOP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Postdam, Germany. 36 (3), pp.671-685, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3791,90 +3791,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénéfices d’un entraînement moteur chez les élèves présentant des difficultés d’orthographe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3912,103 +3912,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADOLEX : A database of written vocabulary in French-speaking adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chaussoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximiliano Augustino Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd conference of the European Society of Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4033,103 +4033,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A digital game-based intervention to improve motor skills and literacy in fourth Graders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Language Development in the Digital Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online conference, France</w:t>
@@ -4158,90 +4158,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor simulation induced by the semantic context modulates the relationship between action verbs and the perception of biological human movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MODELACT Conference on Action, Language and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4298,51 +4298,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Media Frequency Norms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4389,51 +4389,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tests inférentiels bivariés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clara Solier; Lucille Soulier; Nour Ezzedine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Introduction aux statistiques en sciences du langage : traitement et analyse de données avec R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2023, Univers psy, 978-2-10-085264-2</w:t>
@@ -4631,51 +4631,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559717v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106623" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471086v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Faucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pichon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mathe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Theurot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-06042-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05544846v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Boulares" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-026-02187-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046398v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chaussoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Wilson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Qu&#233;mart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-025-02656-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233865v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Launay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fiard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40489-025-00520-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Sanchiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220973.2024.2414025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165818v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux L&#234;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2023.101363" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459977v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bouyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Dickert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Vicente" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2023.2290190" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167406v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Martinez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283654" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635179v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07356331211053848" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chailleux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12572" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119514v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyanne Escorcia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.100515" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117061v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris New" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-020-01396-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117885v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104880" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722555v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alm&#233;cija" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0776-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Meugnot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Anne Beauprez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000373" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722552v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2017.1322093" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340792v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Larigauderie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lange" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dutheil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C&#233;r&#233;monie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503316000324" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435674v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-015-0621-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435675v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brysbaert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000074" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110044v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Baudiffier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503310004069" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429311v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigalleau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaonac'H" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440802469523" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331449v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960802193670" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194392v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085501v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guerry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Caplan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210500269105" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480973v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480967v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480961v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043105v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495134v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996272v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486155v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lambert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486189v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Augustino Wilson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486205v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773536v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toussaint" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851461v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-95504-1.00207-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536466v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05544846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Boulares" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Faucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Theurot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pichon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-026-02187-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559717v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106623" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mathe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-06042-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233865v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Launay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fiard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40489-025-00520-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046398v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chaussoy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Wilson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Qu&#233;mart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-025-02656-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Sanchiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220973.2024.2414025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459977v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bouyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Dickert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Vicente" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2023.2290190" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux L&#234;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2023.101363" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167406v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Martinez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283654" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635179v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07356331211053848" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chailleux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12572" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119514v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyanne Escorcia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.100515" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117061v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris New" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-020-01396-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117885v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104880" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722554v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Meugnot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Anne Beauprez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000373" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722555v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alm&#233;cija" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0776-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722552v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2017.1322093" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340792v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Larigauderie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lange" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dutheil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C&#233;r&#233;monie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503316000324" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435674v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-015-0621-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435675v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brysbaert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000074" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110044v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Baudiffier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503310004069" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429311v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigalleau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaonac'H" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440802469523" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331449v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960802193670" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194392v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085501v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guerry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Caplan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210500269105" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480967v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480973v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480961v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043105v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495134v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996272v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486155v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lambert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486189v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Augustino Wilson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486205v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773536v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toussaint" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851461v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-95504-1.00207-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536466v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>