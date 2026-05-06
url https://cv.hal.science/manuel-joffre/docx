--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -98,381 +98,381 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Delay Distribution and Laser Stability in Arbitrary Detuning Asynchronous Optical Sampling</w:t>
+                <w:t xml:space="preserve">Two-dimensional infrared spectroscopy using a fast-scanning interferometer and chirped pulse up-conversion at 100 kHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Antonucci</w:t>
+                <w:t xml:space="preserve">Mindaugas Jonušas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bonvalet</w:t>
+                <w:t xml:space="preserve">Quentin Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Solinas</w:t>
+                <w:t xml:space="preserve">Adeline Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Joffre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michele Natile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei-Ovidiu Ersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5c01853⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 162 (17), pp.174201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0261494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406214v1</w:t>
+                <w:t xml:space="preserve">hal-05004811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional infrared spectroscopy using a fast-scanning interferometer and chirped pulse up-conversion at 100 kHz</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time Delay Distribution and Laser Stability in Arbitrary Detuning Asynchronous Optical Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Bournet</w:t>
+                <w:t xml:space="preserve">Laura Antonucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Bonvalet</w:t>
+                <w:t xml:space="preserve">A. Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Natile</w:t>
+                <w:t xml:space="preserve">X. Solinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei-Ovidiu Ersen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 162 (17), pp.174201. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (27), pp.6121-6132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0261494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5c01853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004811v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and Catalytic Conversion of the CO 2 Coproduct in Fatty Acid Photodecarboxylase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Balduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Légeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Antonucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poutoum Samire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -517,6966 +517,7100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic mechanism of fatty acid photodecarboxylase: on the detection and stability of the initial carbonyloxy radical intermediate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dynamics and Catalytic Conversion of the CO 2 coproduct in Fatty Acid Photodecarboxylase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fred Beisson</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Balduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Légeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poutoum Samire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202401376⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (6), pp.5744-5756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5c08787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500852v1</w:t>
+                <w:t xml:space="preserve">hal-05586281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirped pulse upconversion for femtosecond mid-infrared spectroscopy at 100 kHz</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Catalytic mechanism of fatty acid photodecarboxylase: on the detection and stability of the initial carbonyloxy radical intermediate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Aleksandrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Guichard</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sorigué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Beisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/oe.515291⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (19), pp.e202401376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202401376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04482516v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband rapid-scanning phase-modulated Fourier transform electronic spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alastair Gardiner</w:t>
+                <w:t xml:space="preserve">Chirped pulse upconversion for femtosecond mid-infrared spectroscopy at 100 kHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mindaugas Jonušas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Natile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 32 (16), pp.28035. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.530991⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 32 (5), pp.8020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.515291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05406288v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second harmonic generation in the presence of walk-off and group velocity mismatch</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Broadband rapid-scanning phase-modulated Fourier transform electronic spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariba Javed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Lüttig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Sessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair Gardiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/josab.485597⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (16), pp.28035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.530991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072421v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensity noise in difference frequency generation-based tunable femtosecond MIR sources</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Second harmonic generation in the presence of walk-off and group velocity mismatch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Natile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/oe.486509⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (5), pp.930-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/josab.485597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072416v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced intrapulse difference frequency generation in the mid-infrared by a spectrally dependent polarization state</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Joffre</w:t>
+                <w:t xml:space="preserve">Intensity noise in difference frequency generation-based tunable femtosecond MIR sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Natile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Jonusas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.444908⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (8), pp.12693-12702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.486509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683868v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inline amplification of mid-infrared intrapulse difference frequency generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Enhanced intrapulse difference frequency generation in the mid-infrared by a spectrally dependent polarization state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Natile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zaouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 47 (19), pp.4885. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.467792⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 47 (2), pp.261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.444908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791716v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-modulated rapid-scanning fluorescence-detected two-dimensional electronic spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel Joffre</w:t>
+                <w:t xml:space="preserve">Inline amplification of mid-infrared intrapulse difference frequency generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jonusas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Natile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0057649⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (19), pp.4885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.467792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332008v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic measurement of femtosecond time delays for arbitrary-detuning asynchronous optical sampling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase-modulated rapid-scanning fluorescence-detected two-dimensional electronic spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Damianos Agathangelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariba Javed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Sessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Solinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Joffre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.393887⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 155 (9), pp.094201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0057649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093948v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-Domain Two-Dimensional Infrared Spectroscopy using an Acousto-Optic Programmable Dispersive Filter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Electronic measurement of femtosecond time delays for arbitrary-detuning asynchronous optical sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Solinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Joffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 27 (4), pp.4140-4146. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.27.004140⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 28 (12), pp.18251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.393887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906724v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale control and rapid scanning of time delays ranging from picosecond to millisecond</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Frequency-Domain Two-Dimensional Infrared Spectroscopy using an Acousto-Optic Programmable Dispersive Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alberto de La Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Joffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 25 (15), pp.17811-17819. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/oe.25.017811⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 27 (4), pp.4140-4146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.004140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909335v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Two-Dimensional Infrared Spectroscopy in a Vibrational Ladder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Kemlin</w:t>
+                <w:t xml:space="preserve">Multiscale control and rapid scanning of time delays ranging from picosecond to millisecond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Solinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Antonucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Bonvalet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">A. Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Joffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01535⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (15), pp.17811-17819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.25.017811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421556v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbitrary-detuning asynchronous optical sampling with amplified laser systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Transient Two-Dimensional Infrared Spectroscopy in a Vibrational Ladder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kemlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Joffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.23.027931⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (17), pp.3377 - 3382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255014v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Dynamics of Carboxy-Hemoglobin: Two-Dimensional Infrared Spectroscopy Experiments and Simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Arbitrary-detuning asynchronous optical sampling with amplified laser systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Solinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b00811⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (21), pp.27931-27940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.027931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165610v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbitrary-detuning asynchronous optical sampling pump-probe spectroscopy of bacterial reaction centers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marten H. Vos</w:t>
+                <w:t xml:space="preserve">Ultrafast Dynamics of Carboxy-Hemoglobin: Two-Dimensional Infrared Spectroscopy Experiments and Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Daniault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kemlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.38.003322⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (12), pp.2216-2222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b00811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939595v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous optical sampling with arbitrary detuning between laser repetition rates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Arbitrary-detuning asynchronous optical sampling pump-probe spectroscopy of bacterial reaction centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Antonucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Solinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael R. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.20.017928⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (17), pp.3322-3324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.38.003322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817166v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pulse polarization on coherent vibrational ladder climbing signals</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Asynchronous optical sampling with arbitrary detuning between laser repetition rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Solinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Joffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp1113762⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (16), pp.17928-17937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.20.017928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803783v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Ligand-Protein Interactions Revealed by Ultrafast Infrared Spectroscopy of CO in the Heme Pocket of the Oxygen Sensor FixL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Impact of pulse polarization on coherent vibrational ladder climbing signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nuernberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thibault Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathie Ventalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja204549n⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (18), pp.5554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp1113762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00804599v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion-based pulse shaping for multiplexed two-photon fluorescence microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Olivier</w:t>
+                <w:t xml:space="preserve">Strong Ligand-Protein Interactions Revealed by Ultrafast Infrared Spectroscopy of CO in the Heme Pocket of the Oxygen Sensor FixL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nuernberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin F. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.35.003444⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (43), pp.17110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja204549n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805068v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct mid-infrared femtosecond pulse shaping with a calomel acousto-optic programmable dispersive filter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jadwiga Milkiewicz</w:t>
+                <w:t xml:space="preserve">Dispersion-based pulse shaping for multiplexed two-photon fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Labroille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Pillai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Solinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Boudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 35 (21), pp.3565. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.35.003565⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 35 (20), pp.3444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.35.003444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805067v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiply excited vibration of carbon monoxide in the primary docking site of hemoglobin following photolysis from the heme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Direct mid-infrared femtosecond pulse shaping with a calomel acousto-optic programmable dispersive filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raman Maksimenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nuernberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin F. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jadwiga Milkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jz1006324⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (21), pp.3565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.35.003565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805073v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unobtrusive interferometer tracking by path length oscillation for multidimensional spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Multiply excited vibration of carbon monoxide in the primary docking site of hemoglobin following photolysis from the heme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nuernberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin F. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Joffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.17.012379⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (14), pp.2077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz1006324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817152v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond spectroscopy from the perspective of a global multidimensional response function</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Unobtrusive interferometer tracking by path length oscillation for multidimensional spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin F. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nuernberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Joffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ar900001w⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (15), pp.12379-12384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.17.012379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811677v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of perturbed free-induction decay and noise in experimental ultrafast pump-probe data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Femtosecond spectroscopy from the perspective of a global multidimensional response function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nuernberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin F. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.34.003226⟩</w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (9), pp.1433-1441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ar900001w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818494v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplexed two-photon microscopy of dynamic biological samples with shaped broadband pulses.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Israel Veilleux</w:t>
+                <w:t xml:space="preserve">Suppression of perturbed free-induction decay and noise in experimental ultrafast pump-probe data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nuernberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin F. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.17.012741⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (20), pp.3226-3228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.34.003226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818488v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removing cross-phase modulation from midinfrared chirped-pulse upconversion spectra</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multiplexed two-photon microscopy of dynamic biological samples with shaped broadband pulses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh S. Pillai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Boudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Labroille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Veilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 17 (21), pp.18738-18744. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.17.018738⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 17 (15), pp.12741-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.17.012741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818492v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of mid-infrared femtosecond pulses [Invited]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Removing cross-phase modulation from midinfrared chirped-pulse upconversion spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin F. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nuernberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Joffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.25.000A54⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (21), pp.18738-18744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.17.018738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824264v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional infrared spectroscopy detected by chirped pulse upconversion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Characterization of mid-infrared femtosecond pulses [Invited]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin F. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin J. Kubarych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Joffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (6), pp.A54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.25.000A54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324479v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of sudden light-induced polarization in bacteriorhodopsin by optical rectification</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Two-dimensional infrared spectroscopy detected by chirped pulse upconversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mccanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kubarych Kevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Joffre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32, pp.713</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00144489v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of ligand transfer and bond formation in cytochrome c oxidase by using mid-infrared chirped-pulse upconversion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of sudden light-induced polarization in bacteriorhodopsin by optical rectification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geza Groma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0703279104⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (10), pp.2707-2710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0673462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821499v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Coherent control of retinal isomerization in bacteriorhodopsin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct observation of ligand transfer and bond formation in cytochrome c oxidase by using mid-infrared chirped-pulse upconversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Treuffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin J. Kubarych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 104 (40), pp.15705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0703279104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324491v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of coherent control for selective two-photon fluorescence microscopy in live organisms.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on &amp;quot;Coherent control of retinal isomerization in bacteriorhodopsin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 317, pp.1137011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018766v1</w:t>
+                <w:t xml:space="preserve">hal-00324491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric Fourier transform coherent anti-stokes Raman scattering</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Use of coherent control for selective two-photon fluorescence microscopy in live organisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer P. Ogilvie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Débarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Solinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 14 (18), pp.8448-8458. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.14.008448⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 14 (2), pp.759-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPEX.14.000759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824481v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier-transform coherent anti-Stokes Raman scattering microscopy.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Interferometric Fourier transform coherent anti-stokes Raman scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Skodack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer P. Ogilvie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuel Joffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.31.000480⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (18), pp.8448-8458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.14.008448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00094226v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and complete characterization of intense mid-infrared ultrashort pulses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fourier-transform coherent anti-Stokes Raman scattering microscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer P. Ogilvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (4), pp.480-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.31.000480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00097205v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared electric field characterization using a visible charge-coupled-device-based spectrometer</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Generation and complete characterization of intense mid-infrared ultrashort pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathie Ventalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James M. Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Likforman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul B. Corkum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23, pp.332</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829235v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier transform measurement of two-photon excitation spectra: applications to microscopy and optimal control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Mid-infrared electric field characterization using a visible charge-coupled-device-based spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin J. Kubarych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Belabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 30, pp.911</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 30 (10), pp.1228-1230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.30.001228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00016947v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant optical rectification in bacteriorhodopsin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fourier transform measurement of two-photon excitation spectra: applications to microscopy and optimal control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer P. Ogilvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin J. Kubarych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30, pp.911</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00836428v1</w:t>
+                <w:t xml:space="preserve">hal-00016947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO Vibration as a Probe of Ligand Dissociation and Transfer in Myoglobin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel Joffre</w:t>
+                <w:t xml:space="preserve">Resonant optical rectification in bacteriorhodopsin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géza Groma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lambry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Petrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Váró</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.018102⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 101 (21), pp.7971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0306789101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324466v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent vibrational climbing in carboxyhemoglobin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">CO Vibration as a Probe of Ligand Dissociation and Transfer in Myoglobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer P. Ogilvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Franzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten H. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0401844101⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 93 (1), pp.18102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.018102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324462v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain interferometry for direct electric-field reconstruction of mid-infrared femtosecond pulses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Coherent vibrational climbing in carboxyhemoglobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathie Ventalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James M. Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.28.001826⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 101 (36), pp.13216-13220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0401844101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836883v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude and phase measurements of femtosecond pulses shaped by use of spectral hole burning in free-base naphthalocyanine-doped films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-domain interferometry for direct electric-field reconstruction of mid-infrared femtosecond pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathie Ventalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James-M. Raser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 28 (19), pp.1826-1828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.28.001826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550925v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;coherent nonlinear optical response of single quantum dots studied by ultrafast near-field spectroscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amplitude and phase measurements of femtosecond pulses shaped by use of spectral hole burning in free-base naphthalocyanine-doped films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fraigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Le Gouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Canioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 20 (7), pp.1555-1558</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836430v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain interferometry for direct electric-field reconstruction by use of an acousto-optic programmable filter and a two-photon detector</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Comment on &amp;quot;coherent nonlinear optical response of single quantum dots studied by ultrafast near-field spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Joffre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.28.000278⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 90 (13), pp.139701/1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.90.139701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836882v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent infrared emission from myoglobin crystals: An electric field measurement</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Time-domain interferometry for direct electric-field reconstruction by use of an acousto-optic programmable filter and a two-photon detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Oksenhendler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.251662698⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 28 (4), pp.278-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.28.000278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836886v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie non-linéaire femtoseconde cohérente à deux dimensions spectrales [Coherent femtosecond nonlinear spectroscopy with two spectral dimensions]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Belabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Joffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 12 (5), pp.393-395. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:20020205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible-infrared two-dimensional Fourier-transform spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Coherent infrared emission from myoglobin crystals: An electric field measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Groot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Schlichting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. van Mourik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Joffre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.27.002043⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 99 (3), pp.1323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.251662698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00837024v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent broadband pulse shaping in the mid infrared</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Visible-infrared two-dimensional Fourier-transform spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Belabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Joffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 26 (10), pp.743. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.26.000743⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 27 (22), pp.2043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.27.002043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00837025v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00837024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of high-power 15-fs visible pulses to the mid infrared</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Mehendale</w:t>
+                <w:t xml:space="preserve">Coherent broadband pulse shaping in the mid infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Belabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. M. Villeneuve</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Jean-Pierre Likforman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Canioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Joffre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. B. Corkum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 26 (2), pp.99. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.26.000099⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 26 (10), pp.743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.26.000743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00837028v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00837025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the spectral phase of ultrashort light pulses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Conversion of high-power 15-fs visible pulses to the mid infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Likforman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mehendale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. B. Corkum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1296-2147(01)01279-3⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 26 (2), pp.99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.26.000099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00837034v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00837028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral resolution and sampling issues in Fourier-transform spectral interferometry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Characterization of the spectral phase of ultrashort light pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dorrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Joffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.17.001795⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 2 (10), pp.1415-1426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1296-2147(01)01279-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838177v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00837034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STEADY-STATE AND TIME-RESOLVED EXCITONIC OPTICAL NONLINEARITIES IN MBE-GROWN ZnSe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectral resolution and sampling issues in Fourier-transform spectral interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dorrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Belabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Likforman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1988243⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 17 (10), pp.1795-1802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.17.001795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00227660v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ULTRAFAST RECOVERY OF ABSORPTION SATURATION IN GaAs / AlGaAs MULTIPLE QUANTUM WELLS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">STEADY-STATE AND TIME-RESOLVED EXCITONIC OPTICAL NONLINEARITIES IN MBE-GROWN ZnSe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fluegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J . Dubard</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, 48 (C5), pp.C5-267-C5-270. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1987557⟩</w:t>
+              <w:t xml:space="preserve">, 1988, 49 (C2), pp.C2-185-C2-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1988243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00226761v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00227660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subpicosecond excitonic optical nonlinearities in quantum wells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">ULTRAFAST RECOVERY OF ABSORPTION SATURATION IN GaAs / AlGaAs MULTIPLE QUANTUM WELLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Migus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L . Oudar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J . Dubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rphysap:0198700220120170500⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 48 (C5), pp.C5-267-C5-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1987557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00245730v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00226761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEMTOSECOND STUDY OF THE OPTICAL STARK EFFECT IN MULTIPLE QUANTUM WELL STRUCTURES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Subpicosecond excitonic optical nonlinearities in quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Migus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mysyrowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Antonetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:19875115⟩</w:t>
+              <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 22 (12), pp.1705-1709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rphysap:0198700220120170500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00226698v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00245730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">FEMTOSECOND STUDY OF THE OPTICAL STARK EFFECT IN MULTIPLE QUANTUM WELL STRUCTURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Antonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 48 (C5), pp.C5-537-C5-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:19875115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00226698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Subpicosecond all-optical logic gate : an application of the optical Stark effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Antonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Migus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 22 (10), pp.1269-1271. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rphysap:0198700220100126900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00245676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7486,105 +7620,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optique non-linéaire en régimes continu et femtoseconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Joffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Ce cours a été enseigné au master Concepts fondamentaux de la Physique (ENS - Ecole Polytechnique - Paris VI - Paris XI) entre 2000 et 2012, 2010, pp.229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-00092964v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId246"/>
+      <w:footerReference w:type="default" r:id="rId247"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7731,51 +7865,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antonucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonvalet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Solinas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joffre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c01853" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004811v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindaugas Jonu&#353;as" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bournet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bonvalet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Natile" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0261494" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532830v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Balduzzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;geret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poutoum Samire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c08787" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500852v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Aleksandrov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel M&#252;ller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sorigu&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Beisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202401376" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482516v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guichard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.515291" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406288v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariba Javed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian L&#252;ttig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sanders" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sessa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Gardiner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.530991" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04072421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Zaouter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Joffre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.485597" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04072416v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Bournet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Natile" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jonusas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guichard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zaouter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.486509" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03683868v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bournet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guichard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Natile" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zaouter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.444908" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03791716v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonusas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zheng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.467792" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332008v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damianos Agathangelou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Solinas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057649" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093948v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.393887" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906724v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto de La Paz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.004140" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909335v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.25.017811" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421556v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kemlin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daniault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01535" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01255014v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.027931" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01165610v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falvo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vieille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lambry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00811" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00939595v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael R. Jones" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten H. Vos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.003322" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817166v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.017928" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00803783v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nuernberger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Ventalon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1113762" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804599v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F. Lee" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouzhir-Sima" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja204549n" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805068v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labroille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Pillai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boudoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.003444" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805067v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Maksimenka" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Milkiewicz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.003565" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805073v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz1006324" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817152v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.012379" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00811677v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar900001w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818494v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Polack" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003226" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818488v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh S. Pillai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Veilleux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.012741" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818492v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.018738" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824264v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Kubarych" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.000A54" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324479v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nee" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mccanne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubarych Kevin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144489v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colonna" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geza Groma" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0673462" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4JGCDWJM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00821499v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Treuffet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pilet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0703279104" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324491v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018766v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer P. Ogilvie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D&#233;barre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaurepaire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPEX.14.000759" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824481v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Skodack" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.008448" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094226v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.000480" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097205v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Fraser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Likforman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Villeneuve" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B. Corkum" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00829235v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Moore" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belabas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jonas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.001228" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016947v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836428v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za Groma" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Petrich" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V&#225;r&#243;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0306789101" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324466v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franzen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.018102" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324462v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0401844101" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836883v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James-M. Raser" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.28.001826" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550925v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fraigne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Galaup" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Le Gouet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bousquet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canioni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836430v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.139701" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836882v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oksenhendler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herzog" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaplan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.28.000278" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836886v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Groot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schlichting" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Mourik" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.251662698" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836885v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020205" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F99D2120E19F0B687245738405076F7D1B4E01E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837024v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.27.002043" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837025v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Canioni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.26.000743" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837028v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Likforman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mehendale" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Corkum" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.26.000099" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837034v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dorrer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2147(01)01279-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MWW87ZF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838177v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dorrer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.17.001795" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227660v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Park" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fluegel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morgan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988243" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3347C885D15092A1ED6F14207177FF4769F2525/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226761v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hulin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Migus" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L . Oudar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J . Dubard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987557" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBF30F097D2B40E1148A7F680D6AF5D81C881556/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245730v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mysyrowicz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonetti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198700220120170500" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1795584D462F3E43D4A7B7D828390046D806751A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226698v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19875115" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9891329212E34FBDB72E6F5A78B4AEF27D1025BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245676v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198700220100126900" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B34C57A19E95334ECC61A0F5E985459A9D5894F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00092964v4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004811v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindaugas Jonu&#353;as" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bournet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bonvalet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Natile" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0261494" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406214v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antonucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonvalet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Solinas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joffre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c01853" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532830v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Balduzzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;geret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poutoum Samire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c08787" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586281v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500852v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Aleksandrov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel M&#252;ller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sorigu&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Beisson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202401376" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482516v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guichard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.515291" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406288v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariba Javed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian L&#252;ttig" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sanders" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sessa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Gardiner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.530991" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04072421v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Zaouter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Joffre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.485597" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04072416v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Bournet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Natile" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jonusas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guichard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zaouter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.486509" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03683868v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bournet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guichard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Natile" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zaouter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.444908" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03791716v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonusas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zheng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.467792" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332008v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damianos Agathangelou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Solinas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057649" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093948v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.393887" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906724v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto de La Paz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.004140" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909335v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.25.017811" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421556v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kemlin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daniault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01535" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01255014v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.027931" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01165610v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falvo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vieille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lambry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00811" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00939595v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael R. Jones" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten H. Vos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.003322" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817166v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.017928" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00803783v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nuernberger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Ventalon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1113762" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804599v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F. Lee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouzhir-Sima" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja204549n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805068v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labroille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Pillai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boudoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.003444" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805067v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Maksimenka" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Milkiewicz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.003565" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805073v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz1006324" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817152v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.012379" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00811677v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar900001w" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818494v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Polack" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003226" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818488v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh S. Pillai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Veilleux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.012741" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818492v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.018738" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824264v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Kubarych" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.000A54" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324479v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nee" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mccanne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubarych Kevin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144489v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colonna" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geza Groma" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0673462" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4JGCDWJM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00821499v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Treuffet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pilet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0703279104" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324491v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018766v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer P. Ogilvie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D&#233;barre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaurepaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPEX.14.000759" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824481v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Skodack" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.008448" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094226v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.000480" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097205v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Fraser" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Likforman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Villeneuve" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B. Corkum" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00829235v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Moore" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belabas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jonas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.001228" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016947v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836428v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za Groma" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Petrich" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V&#225;r&#243;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0306789101" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324466v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franzen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.018102" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324462v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0401844101" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836883v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James-M. Raser" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.28.001826" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550925v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fraigne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Galaup" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Le Gouet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bousquet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canioni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836430v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.139701" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836882v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oksenhendler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herzog" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaplan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.28.000278" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836885v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020205" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F99D2120E19F0B687245738405076F7D1B4E01E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836886v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Groot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schlichting" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Mourik" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.251662698" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837024v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.27.002043" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837025v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Canioni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.26.000743" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837028v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Likforman" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mehendale" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Corkum" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.26.000099" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837034v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dorrer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2147(01)01279-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MWW87ZF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838177v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dorrer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.17.001795" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227660v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Park" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fluegel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morgan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988243" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3347C885D15092A1ED6F14207177FF4769F2525/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226761v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hulin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Migus" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L . Oudar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J . Dubard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987557" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBF30F097D2B40E1148A7F680D6AF5D81C881556/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245730v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mysyrowicz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonetti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198700220120170500" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1795584D462F3E43D4A7B7D828390046D806751A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226698v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19875115" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9891329212E34FBDB72E6F5A78B4AEF27D1025BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245676v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198700220100126900" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B34C57A19E95334ECC61A0F5E985459A9D5894F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00092964v4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>