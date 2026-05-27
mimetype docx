--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -383,51 +383,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and Catalytic Conversion of the CO 2 Coproduct in Fatty Acid Photodecarboxylase</w:t>
+                <w:t xml:space="preserve">Dynamics and Catalytic Conversion of the CO 2 coproduct in Fatty Acid Photodecarboxylase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Balduzzi</w:t>
@@ -466,102 +466,102 @@
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poutoum Samire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 16 (6), pp.5744-5756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acscatal.5c08787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532830v1</w:t>
+                <w:t xml:space="preserve">hal-05586281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and Catalytic Conversion of the CO 2 coproduct in Fatty Acid Photodecarboxylase</w:t>
+                <w:t xml:space="preserve">Dynamics and Catalytic Conversion of the CO 2 Coproduct in Fatty Acid Photodecarboxylase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Balduzzi</w:t>
@@ -600,78 +600,78 @@
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poutoum Samire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16 (6), pp.5744-5756. </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acscatal.5c08787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05586281v1</w:t>
+                <w:t xml:space="preserve">hal-05532830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic mechanism of fatty acid photodecarboxylase: on the detection and stability of the initial carbonyloxy radical intermediate</w:t>
               </w:r>
@@ -6420,390 +6420,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00837024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent broadband pulse shaping in the mid infrared</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the spectral phase of ultrashort light pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Canioni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bousquet</w:t>
+                <w:t xml:space="preserve">C. Dorrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Joffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 2 (10), pp.1415-1426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1296-2147(01)01279-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.26.000743⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00837025v1</w:t>
+                <w:t xml:space="preserve">hal-00837034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of high-power 15-fs visible pulses to the mid infrared</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherent broadband pulse shaping in the mid infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Belabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Likforman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Likforman</w:t>
+                <w:t xml:space="preserve">Lionel Canioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mehendale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. M. Villeneuve</w:t>
+                <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Joffre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. B. Corkum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 26 (2), pp.99. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.26.000099⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 26 (10), pp.743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.26.000743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00837028v1</w:t>
+                <w:t xml:space="preserve">hal-00837025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the spectral phase of ultrashort light pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conversion of high-power 15-fs visible pulses to the mid infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Likforman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dorrer</w:t>
+                <w:t xml:space="preserve">M. Mehendale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. B. Corkum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1296-2147(01)01279-3⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 26 (2), pp.99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.26.000099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00837034v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00837028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral resolution and sampling issues in Fourier-transform spectral interferometry</w:t>
               </w:r>
@@ -7046,577 +7046,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00227660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ULTRAFAST RECOVERY OF ABSORPTION SATURATION IN GaAs / AlGaAs MULTIPLE QUANTUM WELLS</w:t>
+                <w:t xml:space="preserve">Subpicosecond all-optical logic gate : an application of the optical Stark effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Antonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Migus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J . Dubard</w:t>
+                <w:t xml:space="preserve">A. Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 48 (C5), pp.C5-267-C5-270. </w:t>
+              <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 22 (10), pp.1269-1271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1987557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/rphysap:0198700220100126900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00226761v1</w:t>
+                <w:t xml:space="preserve">jpa-00245676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subpicosecond excitonic optical nonlinearities in quantum wells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ULTRAFAST RECOVERY OF ABSORPTION SATURATION IN GaAs / AlGaAs MULTIPLE QUANTUM WELLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Migus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mysyrowicz</w:t>
+                <w:t xml:space="preserve">J. L . Oudar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Antonetti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J . Dubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 22 (12), pp.1705-1709. </w:t>
+              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 48 (C5), pp.C5-267-C5-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/rphysap:0198700220120170500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1987557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00245730v1</w:t>
+                <w:t xml:space="preserve">jpa-00226761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEMTOSECOND STUDY OF THE OPTICAL STARK EFFECT IN MULTIPLE QUANTUM WELL STRUCTURES</w:t>
+                <w:t xml:space="preserve">Subpicosecond excitonic optical nonlinearities in quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Migus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mysyrowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Antonetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 48 (C5), pp.C5-537-C5-540. </w:t>
+              <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 22 (12), pp.1705-1709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:19875115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/rphysap:0198700220120170500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00226698v1</w:t>
+                <w:t xml:space="preserve">jpa-00245730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subpicosecond all-optical logic gate : an application of the optical Stark effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FEMTOSECOND STUDY OF THE OPTICAL STARK EFFECT IN MULTIPLE QUANTUM WELL STRUCTURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Antonetti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 22 (10), pp.1269-1271. </w:t>
+              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 48 (C5), pp.C5-537-C5-540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/rphysap:0198700220100126900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:19875115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00245676v1</w:t>
+                <w:t xml:space="preserve">jpa-00226698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7865,51 +7865,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004811v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindaugas Jonu&#353;as" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bournet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bonvalet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Natile" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0261494" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406214v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antonucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonvalet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Solinas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joffre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c01853" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532830v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Balduzzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;geret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poutoum Samire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c08787" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586281v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500852v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Aleksandrov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel M&#252;ller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sorigu&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Beisson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202401376" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482516v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guichard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.515291" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406288v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariba Javed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian L&#252;ttig" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sanders" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sessa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Gardiner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.530991" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04072421v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Zaouter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Joffre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.485597" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04072416v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Bournet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Natile" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jonusas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guichard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zaouter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.486509" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03683868v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bournet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guichard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Natile" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zaouter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.444908" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03791716v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonusas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zheng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.467792" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332008v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damianos Agathangelou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Solinas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057649" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093948v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.393887" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906724v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto de La Paz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.004140" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909335v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.25.017811" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421556v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kemlin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daniault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01535" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01255014v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.027931" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01165610v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falvo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vieille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lambry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00811" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00939595v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael R. Jones" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten H. Vos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.003322" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817166v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.017928" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00803783v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nuernberger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Ventalon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1113762" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804599v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F. Lee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouzhir-Sima" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja204549n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805068v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labroille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Pillai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boudoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.003444" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805067v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Maksimenka" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Milkiewicz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.003565" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805073v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz1006324" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817152v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.012379" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00811677v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar900001w" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818494v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Polack" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003226" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818488v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh S. Pillai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Veilleux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.012741" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818492v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.018738" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824264v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Kubarych" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.000A54" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324479v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nee" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mccanne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubarych Kevin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144489v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colonna" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geza Groma" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0673462" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4JGCDWJM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00821499v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Treuffet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pilet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0703279104" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324491v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018766v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer P. Ogilvie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D&#233;barre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaurepaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPEX.14.000759" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824481v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Skodack" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.008448" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094226v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.000480" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097205v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Fraser" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Likforman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Villeneuve" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B. Corkum" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00829235v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Moore" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belabas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jonas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.001228" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016947v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836428v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za Groma" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Petrich" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V&#225;r&#243;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0306789101" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324466v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franzen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.018102" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324462v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0401844101" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836883v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James-M. Raser" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.28.001826" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550925v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fraigne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Galaup" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Le Gouet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bousquet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canioni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836430v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.139701" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836882v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oksenhendler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herzog" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaplan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.28.000278" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836885v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020205" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F99D2120E19F0B687245738405076F7D1B4E01E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836886v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Groot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schlichting" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Mourik" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.251662698" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837024v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.27.002043" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837025v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Canioni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.26.000743" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837028v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Likforman" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mehendale" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Corkum" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.26.000099" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837034v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dorrer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2147(01)01279-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MWW87ZF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838177v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dorrer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.17.001795" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227660v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Park" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fluegel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morgan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988243" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3347C885D15092A1ED6F14207177FF4769F2525/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226761v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hulin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Migus" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L . Oudar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J . Dubard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987557" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBF30F097D2B40E1148A7F680D6AF5D81C881556/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245730v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mysyrowicz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonetti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198700220120170500" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1795584D462F3E43D4A7B7D828390046D806751A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226698v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19875115" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9891329212E34FBDB72E6F5A78B4AEF27D1025BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245676v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198700220100126900" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B34C57A19E95334ECC61A0F5E985459A9D5894F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00092964v4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004811v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindaugas Jonu&#353;as" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bournet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bonvalet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Natile" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0261494" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406214v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antonucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonvalet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Solinas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joffre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c01853" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586281v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Balduzzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;geret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poutoum Samire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c08787" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532830v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500852v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Aleksandrov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel M&#252;ller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sorigu&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Beisson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202401376" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482516v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guichard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.515291" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406288v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariba Javed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian L&#252;ttig" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sanders" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sessa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Gardiner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.530991" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04072421v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Zaouter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Joffre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.485597" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04072416v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Bournet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Natile" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jonusas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guichard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zaouter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.486509" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03683868v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bournet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guichard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Natile" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zaouter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.444908" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03791716v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonusas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zheng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.467792" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332008v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damianos Agathangelou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Solinas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057649" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093948v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.393887" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906724v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto de La Paz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.004140" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909335v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.25.017811" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421556v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kemlin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daniault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01535" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01255014v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.027931" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01165610v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falvo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vieille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lambry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00811" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00939595v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael R. Jones" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten H. Vos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.003322" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817166v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.017928" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00803783v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nuernberger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Ventalon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1113762" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804599v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F. Lee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouzhir-Sima" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja204549n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805068v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labroille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Pillai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boudoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.003444" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805067v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Maksimenka" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Milkiewicz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.003565" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00805073v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz1006324" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817152v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.012379" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00811677v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar900001w" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818494v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Polack" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003226" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818488v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh S. Pillai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Veilleux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.012741" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818492v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.018738" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824264v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Kubarych" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.000A54" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324479v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nee" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mccanne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubarych Kevin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144489v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colonna" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geza Groma" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0673462" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4JGCDWJM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00821499v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Treuffet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pilet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0703279104" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324491v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018766v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer P. Ogilvie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D&#233;barre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaurepaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPEX.14.000759" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824481v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Skodack" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.008448" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094226v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.000480" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097205v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Fraser" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Likforman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Villeneuve" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B. Corkum" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00829235v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Moore" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belabas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jonas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.001228" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016947v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836428v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za Groma" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Petrich" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V&#225;r&#243;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0306789101" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324466v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franzen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.018102" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324462v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0401844101" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836883v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James-M. Raser" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.28.001826" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550925v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fraigne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Galaup" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Le Gouet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bousquet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canioni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836430v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.139701" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836882v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oksenhendler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herzog" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaplan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.28.000278" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836885v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020205" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F99D2120E19F0B687245738405076F7D1B4E01E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836886v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Groot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schlichting" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Mourik" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.251662698" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837024v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.27.002043" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837034v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dorrer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2147(01)01279-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MWW87ZF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837025v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Canioni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.26.000743" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837028v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Likforman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mehendale" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B. Corkum" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.26.000099" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838177v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dorrer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.17.001795" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227660v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Park" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fluegel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morgan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988243" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3347C885D15092A1ED6F14207177FF4769F2525/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245676v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hulin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonetti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Migus" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mysyrowicz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198700220100126900" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B34C57A19E95334ECC61A0F5E985459A9D5894F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226761v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L . Oudar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J . Dubard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987557" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBF30F097D2B40E1148A7F680D6AF5D81C881556/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245730v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198700220120170500" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1795584D462F3E43D4A7B7D828390046D806751A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226698v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19875115" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9891329212E34FBDB72E6F5A78B4AEF27D1025BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00092964v4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>