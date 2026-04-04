--- v0 (2026-03-13)
+++ v1 (2026-04-04)
@@ -368,278 +368,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a sterically hindered Pt(II) complex to avoid aggregation-induced quenching: Applications in deep red electroluminescent and electrical switching devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance Enhancement in N-Channel Organic Field-Effect Transistors Using Ferroelectric Material as a Gate Dielectric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Delarue</w:t>
+                <w:t xml:space="preserve">Benjamin Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Mallet-Ladeira</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Ternisien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 227, pp.106-116. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (5), pp.773-777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2017.02.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNANO.2017.2683201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534790v1</w:t>
+                <w:t xml:space="preserve">hal-02939353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Enhancement in N-Channel Organic Field-Effect Transistors Using Ferroelectric Material as a Gate Dielectric</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of a sterically hindered Pt(II) complex to avoid aggregation-induced quenching: Applications in deep red electroluminescent and electrical switching devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Ramos</w:t>
+                <w:t xml:space="preserve">Florian Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Ternisien</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sonia Mallet-Ladeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16 (5), pp.773-777. </w:t>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 227, pp.106-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNANO.2017.2683201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2017.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939353v1</w:t>
+                <w:t xml:space="preserve">hal-01534790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsically motivated oculomotor exploration guided by uncertainty reduction and conditioned reinforcement in non-human primates</w:t>
               </w:r>
@@ -935,269 +935,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Task Constraints for Self-Calibrated Brain-Machine Interface Control Using Error-Related Potentials</w:t>
+                <w:t xml:space="preserve">Multi-Armed Bandits for Intelligent Tutoring Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iñaki Iturrate</w:t>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Grizou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Omedes Jason</w:t>
+                <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.20--48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246436v1</w:t>
+                <w:t xml:space="preserve">hal-00913669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Armed Bandits for Intelligent Tutoring Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploiting Task Constraints for Self-Calibrated Brain-Machine Interface Control Using Error-Related Potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Iturrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Clément</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Roy</w:t>
+                <w:t xml:space="preserve">Omedes Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Educational Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0131491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913669v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-temperature photo-induced switching and pressure-induced transition in a cooperative molecular spin-crossover material</w:t>
               </w:r>
@@ -3701,256 +3701,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relational Activity Processes for Modeling Concurrent Cooperation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Comparison of Automatic Teaching Strategies for Heterogeneous Student Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EDM 16 - 9th International Conference on Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Raleigh, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399247v1</w:t>
+                <w:t xml:space="preserve">hal-01360338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Automatic Teaching Strategies for Heterogeneous Student Populations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relational Activity Processes for Modeling Concurrent Cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Munzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Mollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Yang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngo Anh Anh Vien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDM 16 - 9th International Conference on Educational Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.5505 - 5511, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360338v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robot Programming from Demonstration, Feedback and Transfer</w:t>
               </w:r>
@@ -4070,51 +4070,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitating Intention Prediction for Humans by Optimizing Robot Motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freek Stulp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Busch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4410,584 +4410,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the Co-Construction of Interaction Protocols in Collaborative Tasks with Humans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Calibration-Free BCI Based Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Iturrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Montesano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth Joint IEEE International Conference on Development and Learning and on Epigenetic Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Genoa, Italy</w:t>
+              <w:t xml:space="preserve">Twenty-Eighth AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090934v1</w:t>
+                <w:t xml:space="preserve">hal-00984068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Optimization of Teaching Sequences with Multi-Armed Bandits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Roy</w:t>
+                <w:t xml:space="preserve">Studying the Co-Construction of Interaction Protocols in Collaborative Tasks with Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Lisa Vollmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Rohlfing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Educational Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">The Fourth Joint IEEE International Conference on Development and Learning and on Epigenetic Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016428v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for Interactive Systems: Challenges and Future Trends</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pietquin</w:t>
+                <w:t xml:space="preserve">Online Optimization of Teaching Sequences with Multi-Armed Bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Affect, Compagnon Artificiel, Interaction (WACAI 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073947v1</w:t>
+                <w:t xml:space="preserve">hal-01016428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Optimization and Personalization of Teaching Sequences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Roy</w:t>
+                <w:t xml:space="preserve">Machine Learning for Interactive Systems: Challenges and Future Trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DI : Digital Intelligence - 1st International conference on digital cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">Workshop Affect, Compagnon Artificiel, Interaction (WACAI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061211v1</w:t>
+                <w:t xml:space="preserve">hal-01073947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot Learning from Unlabelled Teaching Signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online Optimization and Personalization of Teaching Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Grizou</w:t>
+                <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HRI 2014 Pioneers Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Bielefeld, Germany</w:t>
+              <w:t xml:space="preserve">DI : Digital Intelligence - 1st International conference on digital cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00963725v1</w:t>
+                <w:t xml:space="preserve">hal-01061211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Learning from Unlabeled Instructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki Iturrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Montesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5045,191 +5071,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration-Free BCI Based Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Robot Learning from Unlabelled Teaching Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luis Montesano</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty-Eighth AAAI Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.1-8</w:t>
+              <w:t xml:space="preserve">HRI 2014 Pioneers Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Bielefeld, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984068v1</w:t>
+                <w:t xml:space="preserve">hal-00963725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental Learning for Intelligent Tutoring Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5306,51 +5306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5697,286 +5697,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot Learning Simultaneously a Task and How to Interpret Human Instructions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Interactive Task Estimation From Unlabelled Teaching Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Iturrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Montesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint IEEE International Conference on Development and Learning an on Epigenetic Robotics (ICDL-EpiRob)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">International Workshop on Human-Machine Systems, Cyborgs and Enhancing Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850703v1</w:t>
+                <w:t xml:space="preserve">hal-00858210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-calibration BMIs for sequential tasks using error-related potentials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Robot Learning Simultaneously a Task and How to Interpret Human Instructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grizou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luis Montesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2013 Workshop on Neuroscience and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Joint IEEE International Conference on Development and Learning an on Epigenetic Robotics (ICDL-EpiRob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872484v1</w:t>
+                <w:t xml:space="preserve">hal-00850703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Task Estimation From Unlabelled Teaching Signals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Zero-calibration BMIs for sequential tasks using error-related potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki Iturrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Montesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5988,73 +5988,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Human-Machine Systems, Cyborgs and Enhancing Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">IROS 2013 Workshop on Neuroscience and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858210v1</w:t>
+                <w:t xml:space="preserve">hal-00872484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic and Human Teaching of Sequential Decision Tasks</w:t>
               </w:r>
@@ -6626,277 +6626,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-enhanced Raman scattering of gold nanowires : role of dipolar and multipolar localized surface plasmons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of dipolar and multipolar localized surface plasmons in surface enhanced Raman scattering of shape-controlled metallic particles in regular arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Third International conference on Surface Plasmon Photonics (SPP3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476512v1</w:t>
+                <w:t xml:space="preserve">hal-02476528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of dipolar and multipolar localized surface plasmons in surface enhanced Raman scattering of shape-controlled metallic particles in regular arrays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface-enhanced Raman scattering of gold nanowires : role of dipolar and multipolar localized surface plasmons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Billot</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vial</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International conference on Surface Plasmon Photonics (SPP3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476528v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion Raman exaltée de surface de réseaux de nanofils d'or : effet des plasmons de surface localisés</w:t>
               </w:r>
@@ -6921,51 +6921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7059,51 +7059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Raman Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Yokohama, Japan</w:t>
@@ -7184,51 +7184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tsukuba satellite symposium on single molecule and tip enhanced Raman scattering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Tsukuba, Japan</w:t>
@@ -7296,51 +7296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7421,51 +7421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7664,64 +7664,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation et Personnalisation automatiques des parcours d’apprentissage dans les Systèmes Tutoriels Intelligents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8503,51 +8503,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532633v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Tian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongming Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;goran Urbain Florent Niangoran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2150/jstl.IEIJ160000597" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blondel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Colin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Alary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8050762" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delarue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2017.02.021" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939353v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ramos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ternisien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2683201" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daddaoua Nabil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gottlieb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20202" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404304v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Kidd" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404278v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.pbr.2016.05.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246436v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Iturrate" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grizou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omedes Jason" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131491" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913669v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991094v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin A. Craig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S&#225;nchez Costa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roubeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Teat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Shepherd" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3DT52075G" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737726v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounil Bhosle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ledru" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20136839" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913646v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baranes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2013.09.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767614v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Akou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bartual-Murgui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Abdul-Kader" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt51687c" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767595v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Kraieva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hernandez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr01337e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02329308v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Toury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonaccorso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Giuseppe Gucciardi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812365" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908194v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Quintero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Laporte Hernandez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NR03030J" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bedoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nicolazzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Bonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sipeng Zheng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.135702" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909274v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201290103" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V9RW07BV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910042v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il&#8217;ya A Gural'Skiy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.jnp.6.063517" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637575v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Montesano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2011.07.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4C8MBFX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541788v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719722v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Candini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Urdampilleta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reserbat-Plantey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Bellini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn1018363" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416084v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Deturche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barchiesi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/21/215702" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-XBWZF6G3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416094v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neubrech" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lovrincic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pucci" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3003870" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912907v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Prochet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roger-Puyo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160578" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339542v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery-Forgues" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644014v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munzer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toussaint" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989108" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644010v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Mollard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3029798.3038373" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01567236v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Azagra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Golemo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier C Civera" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399247v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yang Wu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo Anh Anh Vien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487765" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01360338v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203350v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Baisero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170977v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Stulp" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Busch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246455v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Lutkebohle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353415" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154650v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Piot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Geist" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietquin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090934v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Lisa Vollmer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Rohlfing" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016428v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073947v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061211v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00963725v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007689v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984068v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061195v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061682v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Miard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouanet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871861v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Hester" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stone" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871852v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiver Almingol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871858v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kulick" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850703v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872484v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858210v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755253v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cakmak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755248v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755216v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636166v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cederborg" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2011.6037359" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636164v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mason" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1957656.1957814" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482531v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vial" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bijeon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Adam" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476512v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grimault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476528v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482630v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476574v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Grand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476562v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482608v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476555v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402479v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Murillo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090900v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404468v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0749-742320160000019017" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246812v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402493v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Murillo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00957930v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00357221v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532633v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Tian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongming Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;goran Urbain Florent Niangoran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2150/jstl.IEIJ160000597" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blondel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Colin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Alary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8050762" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ramos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ternisien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2683201" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534790v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delarue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2017.02.021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daddaoua Nabil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gottlieb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20202" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404304v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Kidd" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404278v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.pbr.2016.05.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913669v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246436v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Iturrate" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grizou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omedes Jason" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131491" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991094v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin A. Craig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S&#225;nchez Costa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roubeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Teat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Shepherd" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3DT52075G" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737726v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounil Bhosle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ledru" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20136839" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913646v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baranes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2013.09.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767614v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Akou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bartual-Murgui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Abdul-Kader" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt51687c" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767595v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Kraieva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hernandez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr01337e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02329308v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Toury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonaccorso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Giuseppe Gucciardi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812365" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908194v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Quintero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Laporte Hernandez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NR03030J" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bedoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nicolazzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Bonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sipeng Zheng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.135702" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909274v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201290103" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V9RW07BV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910042v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il&#8217;ya A Gural'Skiy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.jnp.6.063517" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637575v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Montesano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2011.07.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4C8MBFX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541788v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719722v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Candini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Urdampilleta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reserbat-Plantey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Bellini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn1018363" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416084v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Deturche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barchiesi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/21/215702" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-XBWZF6G3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416094v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neubrech" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lovrincic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pucci" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3003870" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912907v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Prochet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roger-Puyo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160578" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339542v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery-Forgues" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644014v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munzer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toussaint" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989108" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644010v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Mollard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3029798.3038373" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01567236v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Azagra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Golemo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier C Civera" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01360338v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399247v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yang Wu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo Anh Anh Vien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487765" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203350v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Baisero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170977v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Stulp" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Busch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246455v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Lutkebohle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353415" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154650v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Piot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Geist" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietquin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984068v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090934v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Lisa Vollmer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Rohlfing" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016428v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073947v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061211v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007689v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00963725v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061195v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061682v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Miard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouanet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871861v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Hester" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stone" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871852v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiver Almingol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871858v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kulick" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858210v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850703v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872484v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755253v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cakmak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755248v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755216v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636166v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cederborg" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2011.6037359" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636164v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mason" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1957656.1957814" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482531v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vial" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bijeon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Adam" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476528v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476512v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grimault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482630v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476574v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Grand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476562v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482608v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476555v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402479v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Murillo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090900v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404468v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0749-742320160000019017" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246812v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402493v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Murillo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00957930v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00357221v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>