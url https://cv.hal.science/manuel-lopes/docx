--- v1 (2026-04-04)
+++ v2 (2026-05-02)
@@ -368,278 +368,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Enhancement in N-Channel Organic Field-Effect Transistors Using Ferroelectric Material as a Gate Dielectric</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of a sterically hindered Pt(II) complex to avoid aggregation-induced quenching: Applications in deep red electroluminescent and electrical switching devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Ramos</w:t>
+                <w:t xml:space="preserve">Florian Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Ternisien</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sonia Mallet-Ladeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16 (5), pp.773-777. </w:t>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 227, pp.106-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNANO.2017.2683201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2017.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939353v1</w:t>
+                <w:t xml:space="preserve">hal-01534790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a sterically hindered Pt(II) complex to avoid aggregation-induced quenching: Applications in deep red electroluminescent and electrical switching devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance Enhancement in N-Channel Organic Field-Effect Transistors Using Ferroelectric Material as a Gate Dielectric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Delarue</w:t>
+                <w:t xml:space="preserve">Benjamin Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Mallet-Ladeira</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Ternisien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 227, pp.106-116. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (5), pp.773-777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2017.02.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNANO.2017.2683201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534790v1</w:t>
+                <w:t xml:space="preserve">hal-02939353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsically motivated oculomotor exploration guided by uncertainty reduction and conditioned reinforcement in non-human primates</w:t>
               </w:r>
@@ -935,269 +935,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Armed Bandits for Intelligent Tutoring Systems</w:t>
+                <w:t xml:space="preserve">Exploiting Task Constraints for Self-Calibrated Brain-Machine Interface Control Using Error-Related Potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Clément</w:t>
+                <w:t xml:space="preserve">Iñaki Iturrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Roy</w:t>
+                <w:t xml:space="preserve">Jonathan Grizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omedes Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Educational Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0131491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00913669v1</w:t>
+                <w:t xml:space="preserve">hal-01246436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Task Constraints for Self-Calibrated Brain-Machine Interface Control Using Error-Related Potentials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-Armed Bandits for Intelligent Tutoring Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omedes Jason</w:t>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.20--48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246436v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-temperature photo-induced switching and pressure-induced transition in a cooperative molecular spin-crossover material</w:t>
               </w:r>
@@ -3701,256 +3701,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Automatic Teaching Strategies for Heterogeneous Student Populations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relational Activity Processes for Modeling Concurrent Cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Munzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Mollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Yang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngo Anh Anh Vien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDM 16 - 9th International Conference on Educational Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.5505 - 5511, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360338v1</w:t>
+                <w:t xml:space="preserve">hal-01399247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relational Activity Processes for Modeling Concurrent Cooperation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Comparison of Automatic Teaching Strategies for Heterogeneous Student Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EDM 16 - 9th International Conference on Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Raleigh, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487765⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01399247v1</w:t>
+                <w:t xml:space="preserve">hal-01360338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robot Programming from Demonstration, Feedback and Transfer</w:t>
               </w:r>
@@ -4070,51 +4070,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitating Intention Prediction for Humans by Optimizing Robot Motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freek Stulp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Busch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4410,610 +4410,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration-Free BCI Based Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Studying the Co-Construction of Interaction Protocols in Collaborative Tasks with Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Lisa Vollmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luis Montesano</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Rohlfing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty-Eighth AAAI Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.1-8</w:t>
+              <w:t xml:space="preserve">The Fourth Joint IEEE International Conference on Development and Learning and on Epigenetic Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984068v1</w:t>
+                <w:t xml:space="preserve">hal-01090934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the Co-Construction of Interaction Protocols in Collaborative Tasks with Humans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Grizou</w:t>
+                <w:t xml:space="preserve">Online Optimization of Teaching Sequences with Multi-Armed Bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth Joint IEEE International Conference on Development and Learning and on Epigenetic Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Genoa, Italy</w:t>
+              <w:t xml:space="preserve">7th International Conference on Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090934v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Optimization of Teaching Sequences with Multi-Armed Bandits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+                <w:t xml:space="preserve">Machine Learning for Interactive Systems: Challenges and Future Trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Educational Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop Affect, Compagnon Artificiel, Interaction (WACAI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016428v1</w:t>
+                <w:t xml:space="preserve">hal-01073947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for Interactive Systems: Challenges and Future Trends</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pietquin</w:t>
+                <w:t xml:space="preserve">Online Optimization and Personalization of Teaching Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Affect, Compagnon Artificiel, Interaction (WACAI 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">DI : Digital Intelligence - 1st International conference on digital cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073947v1</w:t>
+                <w:t xml:space="preserve">hal-01061211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Optimization and Personalization of Teaching Sequences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robot Learning from Unlabelled Teaching Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Roy</w:t>
+                <w:t xml:space="preserve">Jonathan Grizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DI : Digital Intelligence - 1st International conference on digital cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">HRI 2014 Pioneers Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Bielefeld, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061211v1</w:t>
+                <w:t xml:space="preserve">hal-00963725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Learning from Unlabeled Instructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki Iturrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Montesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5071,165 +5045,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot Learning from Unlabelled Teaching Signals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Calibration-Free BCI Based Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Iturrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Montesano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HRI 2014 Pioneers Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Bielefeld, Germany</w:t>
+              <w:t xml:space="preserve">Twenty-Eighth AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00963725v1</w:t>
+                <w:t xml:space="preserve">hal-00984068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental Learning for Intelligent Tutoring Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5306,51 +5306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5703,64 +5703,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Task Estimation From Unlabelled Teaching Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki Iturrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Montesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5824,51 +5824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robot Learning Simultaneously a Task and How to Interpret Human Instructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5919,64 +5919,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zero-calibration BMIs for sequential tasks using error-related potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki Iturrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Montesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7664,64 +7664,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation et Personnalisation automatiques des parcours d’apprentissage dans les Systèmes Tutoriels Intelligents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8503,51 +8503,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532633v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Tian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongming Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;goran Urbain Florent Niangoran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2150/jstl.IEIJ160000597" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blondel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Colin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Alary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8050762" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ramos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ternisien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2683201" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534790v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delarue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2017.02.021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daddaoua Nabil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gottlieb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20202" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404304v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Kidd" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404278v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.pbr.2016.05.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913669v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246436v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Iturrate" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grizou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omedes Jason" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131491" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991094v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin A. Craig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S&#225;nchez Costa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roubeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Teat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Shepherd" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3DT52075G" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737726v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounil Bhosle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ledru" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20136839" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913646v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baranes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2013.09.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767614v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Akou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bartual-Murgui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Abdul-Kader" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt51687c" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767595v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Kraieva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hernandez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr01337e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02329308v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Toury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonaccorso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Giuseppe Gucciardi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812365" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908194v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Quintero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Laporte Hernandez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NR03030J" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bedoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nicolazzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Bonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sipeng Zheng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.135702" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909274v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201290103" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V9RW07BV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910042v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il&#8217;ya A Gural'Skiy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.jnp.6.063517" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637575v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Montesano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2011.07.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4C8MBFX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541788v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719722v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Candini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Urdampilleta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reserbat-Plantey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Bellini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn1018363" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416084v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Deturche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barchiesi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/21/215702" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-XBWZF6G3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416094v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neubrech" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lovrincic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pucci" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3003870" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912907v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Prochet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roger-Puyo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160578" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339542v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery-Forgues" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644014v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munzer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toussaint" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989108" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644010v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Mollard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3029798.3038373" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01567236v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Azagra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Golemo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier C Civera" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01360338v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399247v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yang Wu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo Anh Anh Vien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487765" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203350v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Baisero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170977v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Stulp" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Busch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246455v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Lutkebohle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353415" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154650v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Piot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Geist" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietquin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984068v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090934v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Lisa Vollmer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Rohlfing" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016428v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073947v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061211v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007689v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00963725v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061195v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061682v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Miard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouanet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871861v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Hester" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stone" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871852v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiver Almingol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871858v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kulick" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858210v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850703v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872484v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755253v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cakmak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755248v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755216v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636166v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cederborg" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2011.6037359" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636164v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mason" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1957656.1957814" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482531v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vial" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bijeon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Adam" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476528v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476512v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grimault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482630v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476574v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Grand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476562v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482608v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476555v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402479v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Murillo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090900v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404468v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0749-742320160000019017" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246812v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402493v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Murillo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00957930v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00357221v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532633v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Tian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongming Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;goran Urbain Florent Niangoran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2150/jstl.IEIJ160000597" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blondel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Colin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Alary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8050762" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delarue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2017.02.021" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939353v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ramos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ternisien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2683201" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daddaoua Nabil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gottlieb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20202" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404304v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Kidd" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404278v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.pbr.2016.05.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246436v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Iturrate" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grizou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omedes Jason" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131491" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913669v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991094v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin A. Craig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S&#225;nchez Costa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roubeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Teat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Shepherd" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3DT52075G" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737726v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounil Bhosle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ledru" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20136839" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913646v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baranes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2013.09.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767614v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Akou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bartual-Murgui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Abdul-Kader" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt51687c" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767595v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Kraieva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hernandez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr01337e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02329308v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Toury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonaccorso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Giuseppe Gucciardi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812365" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908194v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Quintero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Laporte Hernandez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NR03030J" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bedoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nicolazzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Bonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sipeng Zheng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.135702" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909274v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201290103" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V9RW07BV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910042v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il&#8217;ya A Gural'Skiy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.jnp.6.063517" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637575v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Montesano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2011.07.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4C8MBFX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541788v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719722v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Candini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Urdampilleta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reserbat-Plantey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Bellini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn1018363" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416084v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Deturche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barchiesi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/21/215702" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-XBWZF6G3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416094v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neubrech" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lovrincic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pucci" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3003870" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912907v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Prochet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roger-Puyo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160578" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339542v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery-Forgues" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644014v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munzer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toussaint" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989108" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644010v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Mollard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3029798.3038373" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01567236v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Azagra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Golemo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier C Civera" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399247v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yang Wu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo Anh Anh Vien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487765" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01360338v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203350v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Baisero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170977v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Stulp" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Busch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246455v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Lutkebohle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353415" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154650v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Piot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Geist" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietquin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090934v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Lisa Vollmer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Rohlfing" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016428v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073947v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061211v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00963725v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007689v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984068v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061195v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061682v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Miard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouanet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871861v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Hester" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stone" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871852v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiver Almingol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871858v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kulick" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858210v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850703v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872484v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755253v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cakmak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755248v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755216v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636166v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cederborg" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2011.6037359" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636164v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mason" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1957656.1957814" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482531v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vial" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bijeon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Adam" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476528v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476512v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grimault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482630v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476574v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Grand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476562v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482608v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476555v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402479v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Murillo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090900v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404468v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0749-742320160000019017" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246812v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402493v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Murillo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00957930v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00357221v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>