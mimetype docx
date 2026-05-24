--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -368,278 +368,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a sterically hindered Pt(II) complex to avoid aggregation-induced quenching: Applications in deep red electroluminescent and electrical switching devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance Enhancement in N-Channel Organic Field-Effect Transistors Using Ferroelectric Material as a Gate Dielectric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Delarue</w:t>
+                <w:t xml:space="preserve">Benjamin Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Mallet-Ladeira</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Ternisien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 227, pp.106-116. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (5), pp.773-777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2017.02.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNANO.2017.2683201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534790v1</w:t>
+                <w:t xml:space="preserve">hal-02939353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Enhancement in N-Channel Organic Field-Effect Transistors Using Ferroelectric Material as a Gate Dielectric</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of a sterically hindered Pt(II) complex to avoid aggregation-induced quenching: Applications in deep red electroluminescent and electrical switching devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Ramos</w:t>
+                <w:t xml:space="preserve">Florian Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Ternisien</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sonia Mallet-Ladeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16 (5), pp.773-777. </w:t>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 227, pp.106-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNANO.2017.2683201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2017.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939353v1</w:t>
+                <w:t xml:space="preserve">hal-01534790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsically motivated oculomotor exploration guided by uncertainty reduction and conditioned reinforcement in non-human primates</w:t>
               </w:r>
@@ -3701,256 +3701,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relational Activity Processes for Modeling Concurrent Cooperation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Comparison of Automatic Teaching Strategies for Heterogeneous Student Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EDM 16 - 9th International Conference on Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Raleigh, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399247v1</w:t>
+                <w:t xml:space="preserve">hal-01360338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Automatic Teaching Strategies for Heterogeneous Student Populations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relational Activity Processes for Modeling Concurrent Cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Munzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Mollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Yang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngo Anh Anh Vien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDM 16 - 9th International Conference on Educational Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.5505 - 5511, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360338v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robot Programming from Demonstration, Feedback and Transfer</w:t>
               </w:r>
@@ -4410,783 +4410,783 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the Co-Construction of Interaction Protocols in Collaborative Tasks with Humans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactive Learning from Unlabeled Instructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Iturrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Montesano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth Joint IEEE International Conference on Development and Learning and on Epigenetic Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Genoa, Italy</w:t>
+              <w:t xml:space="preserve">UAI-30th Conference on Uncertainty in Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090934v1</w:t>
+                <w:t xml:space="preserve">hal-01007689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Optimization of Teaching Sequences with Multi-Armed Bandits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Roy</w:t>
+                <w:t xml:space="preserve">Robot Learning from Unlabelled Teaching Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Educational Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">HRI 2014 Pioneers Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Bielefeld, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016428v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00963725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for Interactive Systems: Challenges and Future Trends</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pietquin</w:t>
+                <w:t xml:space="preserve">Calibration-Free BCI Based Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Iturrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Montesano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Affect, Compagnon Artificiel, Interaction (WACAI 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">Twenty-Eighth AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073947v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Optimization and Personalization of Teaching Sequences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Roy</w:t>
+                <w:t xml:space="preserve">Studying the Co-Construction of Interaction Protocols in Collaborative Tasks with Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Lisa Vollmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Rohlfing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DI : Digital Intelligence - 1st International conference on digital cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">The Fourth Joint IEEE International Conference on Development and Learning and on Epigenetic Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061211v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot Learning from Unlabelled Teaching Signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Grizou</w:t>
+                <w:t xml:space="preserve">Machine Learning for Interactive Systems: Challenges and Future Trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HRI 2014 Pioneers Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Bielefeld, Germany</w:t>
+              <w:t xml:space="preserve">Workshop Affect, Compagnon Artificiel, Interaction (WACAI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00963725v1</w:t>
+                <w:t xml:space="preserve">hal-01073947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Learning from Unlabeled Instructions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luis Montesano</w:t>
+                <w:t xml:space="preserve">Online Optimization and Personalization of Teaching Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UAI-30th Conference on Uncertainty in Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.1-8</w:t>
+              <w:t xml:space="preserve">DI : Digital Intelligence - 1st International conference on digital cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007689v1</w:t>
+                <w:t xml:space="preserve">hal-01061211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration-Free BCI Based Control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luis Montesano</w:t>
+                <w:t xml:space="preserve">Online Optimization of Teaching Sequences with Multi-Armed Bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty-Eighth AAAI Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.1-8</w:t>
+              <w:t xml:space="preserve">7th International Conference on Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984068v1</w:t>
+                <w:t xml:space="preserve">hal-01016428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental Learning for Intelligent Tutoring Systems</w:t>
               </w:r>
@@ -8503,51 +8503,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532633v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Tian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongming Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;goran Urbain Florent Niangoran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2150/jstl.IEIJ160000597" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blondel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Colin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Alary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8050762" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delarue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2017.02.021" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939353v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ramos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ternisien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2683201" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daddaoua Nabil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gottlieb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20202" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404304v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Kidd" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404278v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.pbr.2016.05.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246436v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Iturrate" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grizou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omedes Jason" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131491" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913669v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991094v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin A. Craig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S&#225;nchez Costa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roubeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Teat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Shepherd" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3DT52075G" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737726v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounil Bhosle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ledru" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20136839" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913646v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baranes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2013.09.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767614v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Akou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bartual-Murgui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Abdul-Kader" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt51687c" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767595v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Kraieva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hernandez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr01337e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02329308v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Toury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonaccorso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Giuseppe Gucciardi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812365" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908194v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Quintero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Laporte Hernandez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NR03030J" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bedoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nicolazzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Bonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sipeng Zheng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.135702" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909274v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201290103" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V9RW07BV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910042v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il&#8217;ya A Gural'Skiy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.jnp.6.063517" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637575v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Montesano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2011.07.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4C8MBFX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541788v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719722v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Candini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Urdampilleta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reserbat-Plantey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Bellini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn1018363" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416084v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Deturche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barchiesi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/21/215702" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-XBWZF6G3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416094v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neubrech" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lovrincic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pucci" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3003870" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912907v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Prochet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roger-Puyo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160578" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339542v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery-Forgues" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644014v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munzer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toussaint" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989108" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644010v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Mollard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3029798.3038373" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01567236v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Azagra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Golemo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier C Civera" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399247v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yang Wu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo Anh Anh Vien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487765" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01360338v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203350v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Baisero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170977v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Stulp" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Busch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246455v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Lutkebohle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353415" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154650v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Piot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Geist" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietquin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090934v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Lisa Vollmer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Rohlfing" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016428v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073947v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061211v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00963725v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007689v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984068v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061195v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061682v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Miard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouanet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871861v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Hester" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stone" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871852v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiver Almingol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871858v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kulick" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858210v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850703v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872484v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755253v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cakmak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755248v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755216v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636166v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cederborg" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2011.6037359" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636164v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mason" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1957656.1957814" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482531v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vial" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bijeon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Adam" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476528v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476512v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grimault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482630v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476574v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Grand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476562v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482608v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476555v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402479v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Murillo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090900v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404468v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0749-742320160000019017" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246812v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402493v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Murillo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00957930v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00357221v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532633v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Tian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongming Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;goran Urbain Florent Niangoran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2150/jstl.IEIJ160000597" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blondel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Colin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Alary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8050762" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ramos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ternisien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2683201" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534790v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delarue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2017.02.021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daddaoua Nabil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gottlieb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20202" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404304v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Kidd" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404278v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.pbr.2016.05.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246436v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Iturrate" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grizou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omedes Jason" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131491" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913669v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991094v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin A. Craig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S&#225;nchez Costa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roubeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Teat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Shepherd" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3DT52075G" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737726v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounil Bhosle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ledru" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20136839" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913646v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baranes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2013.09.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767614v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Akou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bartual-Murgui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Abdul-Kader" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt51687c" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767595v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Kraieva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hernandez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr01337e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02329308v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Toury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonaccorso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Giuseppe Gucciardi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812365" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908194v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Quintero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Laporte Hernandez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NR03030J" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bedoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nicolazzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Bonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sipeng Zheng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.135702" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909274v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201290103" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V9RW07BV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910042v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il&#8217;ya A Gural'Skiy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.jnp.6.063517" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637575v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Montesano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2011.07.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4C8MBFX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541788v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719722v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Candini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Urdampilleta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reserbat-Plantey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Bellini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn1018363" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416084v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Deturche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barchiesi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/21/215702" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-XBWZF6G3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416094v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neubrech" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lovrincic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pucci" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3003870" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912907v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Prochet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roger-Puyo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160578" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339542v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery-Forgues" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644014v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munzer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toussaint" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989108" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644010v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Mollard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3029798.3038373" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01567236v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Azagra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Golemo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier C Civera" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01360338v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399247v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yang Wu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo Anh Anh Vien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487765" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203350v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Baisero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170977v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Stulp" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Busch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246455v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Lutkebohle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353415" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154650v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Piot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Geist" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietquin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007689v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00963725v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984068v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090934v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Lisa Vollmer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Rohlfing" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073947v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061211v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016428v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061195v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061682v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Miard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouanet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871861v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Hester" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stone" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871852v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiver Almingol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00871858v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kulick" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858210v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850703v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872484v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755253v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cakmak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755248v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755216v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636166v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cederborg" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2011.6037359" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636164v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mason" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1957656.1957814" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482531v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vial" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bijeon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Adam" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476528v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476512v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grimault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482630v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476574v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Grand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476562v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482608v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476555v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402479v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Murillo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090900v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404468v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0749-742320160000019017" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246812v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402493v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Murillo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00957930v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00357221v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>