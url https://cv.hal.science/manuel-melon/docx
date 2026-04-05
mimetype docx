--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -596,944 +596,944 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit Modeling and Optimization of Acoustic Metalenses for Baffled Sources</w:t>
+                <w:t xml:space="preserve">Measurement of the diffuse field sound absorption using a sound field synthesis method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Cavalieri</w:t>
+                <w:t xml:space="preserve">Samuel Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryna Sanalatii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicent Romero-García</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.024012⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2023021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182946v1</w:t>
+                <w:t xml:space="preserve">hal-04124226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three full-field optical measurement techniques applied to vibration analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick O’donoughue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick O’donoughue</w:t>
+                <w:t xml:space="preserve">Erwan Meteyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gautier</w:t>
+                <w:t xml:space="preserve">Thomas Durand-Texte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Secail-Geraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, pp.3261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-023-30053-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the diffuse field sound absorption using a sound field synthesis method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explicit Modeling and Optimization of Acoustic Metalenses for Baffled Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Cavalieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicent Romero-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Dupont</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Robin</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Berry</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7, pp.26. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (2), pp.024012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/aacus/2023021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.024012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124226v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ACOUCOU platform: Online acoustic education developed by an interdisciplinary team</w:t>
+                <w:t xml:space="preserve">Experimental acoustic scene analysis using One-Eighth spherical fraction microphone array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karolina Jaruszewska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Melon</w:t>
+                <w:t xml:space="preserve">T. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dazel</w:t>
+                <w:t xml:space="preserve">P. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Vorländer</w:t>
+                <w:t xml:space="preserve">L. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Rychtáriková</w:t>
+                <w:t xml:space="preserve">Kais Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 152 (3), pp.1922-1931. </w:t>
+              <w:t xml:space="preserve">, 2022, 151 (1), pp.180-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0014170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0009230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788667v1</w:t>
+                <w:t xml:space="preserve">hal-03519831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the optimal active control of a trombone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+                <w:t xml:space="preserve">Characterization of acoustic materials at arbitrary incidence angle using sound field synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryna Sanalatii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 6, pp.18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/aacus/2022015⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 6, pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2022054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662763v1</w:t>
+                <w:t xml:space="preserve">hal-03911482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of acoustic materials at arbitrary incidence angle using sound field synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maryna Sanalatii</w:t>
+                <w:t xml:space="preserve">The ACOUCOU platform: Online acoustic education developed by an interdisciplinary team</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Jaruszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Berry</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Vorländer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Rychtáriková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/aacus/2022054⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 152 (3), pp.1922-1931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0014170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911482v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental acoustic scene analysis using One-Eighth spherical fraction microphone array</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the optimal active control of a trombone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lecomte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Melon</w:t>
+                <w:t xml:space="preserve">Colas Cavaillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Simon</w:t>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kais Hassan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 151 (1), pp.180-192. </w:t>
+              <w:t xml:space="preserve">Acta Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0009230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2022015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519831v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random laser speckle pattern projection for non-contact vibration measurements using a single high-speed camera</w:t>
               </w:r>
@@ -1649,64 +1649,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Vindrola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 150 (3), pp.1779-1793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1734,434 +1734,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-camera single-axis vision method applied to measure vibrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Durand-Texte</w:t>
+                <w:t xml:space="preserve">Pressure Matching With Forced Filters for Personal Sound Zones Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Vindrola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Durand</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.115012⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (11), pp.832-842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17743/jaes.2020.0058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407234v1</w:t>
+                <w:t xml:space="preserve">hal-03088457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spherical Fraction Beamforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.2996-3009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TASLP.2020.3034516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure Matching With Forced Filters for Personal Sound Zones Application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Vindrola</w:t>
+                <w:t xml:space="preserve">Single-camera single-axis vision method applied to measure vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Durand-Texte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Simonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Moulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 68 (11), pp.832-842. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 465, pp.115012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17743/jaes.2020.0058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.115012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088457v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of acoustic material at oblique incidence using a spherical microphone array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 147 (5), pp.3613-3625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2195,103 +2195,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration measurement using a pseudo-stereo system, target tracking and vision methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Durand-Texte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Simonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Moulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 118, pp.30-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2459,77 +2459,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des incertitudes d'une méthode de mesure de déformées vibratoires par vision 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Durand-Texte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Simonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3870,51 +3870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mariez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohbi Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4528,385 +4528,385 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (75)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (76)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie vibratoire de plein champ : vers l'utilisation de caméras de vision industrielle ou de téléphones cellulaires pour l'application des méthodes de grille</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Robin</w:t>
+                <w:t xml:space="preserve">Sound zones mobiles par approche adaptative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">, SFA, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364733v1</w:t>
+                <w:t xml:space="preserve">hal-05273820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound zones mobiles par approche adaptative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+                <w:t xml:space="preserve">Sound Zones : mesure des fonctions de transfert à l’aide d’un microphone ambisonique d’ordre élevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bourrud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Simon</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SFA, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273820v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound Zones : mesure des fonctions de transfert à l’aide d’un microphone ambisonique d’ordre élevé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Bourrud</w:t>
+                <w:t xml:space="preserve">Imagerie vibratoire de plein champ : vers l'utilisation de caméras de vision industrielle ou de téléphones cellulaires pour l'application des méthodes de grille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Mougey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363653v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive solution to the Broadband Acoustic Contrast Control with Pressure Matching algorithm</w:t>
               </w:r>
@@ -5026,51 +5026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddie Munson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5207,64 +5207,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of an active mute for controlling the directivity of a trombone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5324,103 +5324,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit Modeling and optimization of acoustic meta-lenses for baffled sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Cavalieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Torino Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5471,51 +5471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Jaruszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5691,103 +5691,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation analytique et conception de méta-lentilles acoustiques pour la déviation et la focalisation de faisceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Cavalieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicent Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5806,277 +5806,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de champ pour la mesure de l'absorption acoustique de matériaux</w:t>
+                <w:t xml:space="preserve">Comparaison de trois méthodes de mesures optiques plein champ pour la caractérisation des vibrations de flexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Dupont</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A Berry</w:t>
+                <w:t xml:space="preserve">Patrick O'Donoughue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Meteyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Durand-Texte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Secail-Geraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d’Acoustique 2022</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03700964v1</w:t>
+                <w:t xml:space="preserve">hal-03848276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de trois méthodes de mesures optiques plein champ pour la caractérisation des vibrations de flexion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse de champ pour la mesure de l'absorption acoustique de matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sanalatii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick O'Donoughue</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Secail-Geraud</w:t>
+                <w:t xml:space="preserve">A Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d’Acoustique 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848276v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open access online course in acoustics in the frame of AcouStics Knowledge alliance (ASKnow) project</w:t>
               </w:r>
@@ -6114,51 +6114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Heimes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Horvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Jaruszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
@@ -6187,77 +6187,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l'impédance de surface de matériaux acoustiques avec atténuation des réflexions parasites par formation de voies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6282,90 +6282,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wideband sound zone system for automotive applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Vindrola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6401,2662 +6401,2675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound Zones mobiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+                <w:t xml:space="preserve">Dimensionnement de haut-parleurs pour la synthèse d’un champ cible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryna Sanalatii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valentin Bourrud</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Française d'Acoustique - CFA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03651588v1</w:t>
+                <w:t xml:space="preserve">hal-03709648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement de haut-parleurs pour la synthèse d’un champ cible</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryna Sanalatii</w:t>
+                <w:t xml:space="preserve">Sound Zones mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Le Roux</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luna Timbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bourrud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Française d'Acoustique - CFA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709648v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One eighth of a sphere microphone array</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Torea Blanchard</w:t>
+                <w:t xml:space="preserve">Adaptive Identification of Multichannel Systems for Audio Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Longo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées SPECTRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFA, Jun 2022, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164316v2</w:t>
+                <w:t xml:space="preserve">hal-05552583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of sound absorption with a dual-plane array of microphone by an optimization approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.329-335, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACOUCOU ? online platform including interactive educational materials about acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karolina Jaruszewska</w:t>
+                <w:t xml:space="preserve">One eighth of a sphere microphone array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torea Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lukas Aspock</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3023-3024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0634⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.313-318, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231860v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164316v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMDEA show, a new way to present student's projects in collaboration with companies and universities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ACOUCOU ? online platform including interactive educational materials about acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Jaruszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Vorlander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Aspock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2581-2585, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0914⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3023-3024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231868v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal active control for a trombone: a parametric study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IMDEA show, a new way to present student's projects in collaboration with companies and universities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1557-1563, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0312⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2581-2585, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231992v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audience effect on the response of a loudspeaker system in the low frequency range, part 1: magnitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mouterde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Corteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">149th AES Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, ONLINE, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching electroacoustics in a master's degree at Le Mans University : a public-private partnership</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal active control for a trombone: a parametric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Cavailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th ICSV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1557-1563, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410575v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal Sound Zones: A Comparison between Frequency and Time Domain Formulations in a Transportation Context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Vindrola</w:t>
+                <w:t xml:space="preserve">Measurement of linear and nonlinear loudspeaker parameters using high speed cameras and 3D vision methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Etchepareborda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Durand-Texte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guy Plantier</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Moulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">147th AES Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, New York, United States</w:t>
+              <w:t xml:space="preserve">7th International Symposium on ElectroAcoustic technologies (ISEAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408176v1</w:t>
+                <w:t xml:space="preserve">hal-02408180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a directive source using the radiation mode method and a sound zone algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Derivation of an orthogonal set of functions for hemispherical microphone arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">26th ICSV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392009v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of linear and nonlinear loudspeaker parameters using high speed cameras and 3D vision methods</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teaching electroacoustics in a master's degree at Le Mans University : a public-private partnership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Moulet</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on ElectroAcoustic technologies (ISEAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Shenzhen, China</w:t>
+              <w:t xml:space="preserve">26th ICSV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408180v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of an orthogonal set of functions for hemispherical microphone arrays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Dupont</w:t>
+                <w:t xml:space="preserve">Personal Sound Zones: A Comparison between Frequency and Time Domain Formulations in a Transportation Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Vindrola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Berry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Melon</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th ICSV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">147th AES Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410586v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predistortion Technique for Generating Spectrally Clean Excitation Signals for Audio and Electro-Acoustic Nonlinear Measurements</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of a directive source using the radiation mode method and a sound zone algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryna Sanalatii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">146th Audio Engineering Society Convention</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Congress on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396591v1</w:t>
+                <w:t xml:space="preserve">hal-02392009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loudspeaker optimisation for active control of trombone radiation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ayrault</w:t>
+                <w:t xml:space="preserve">Predistortion Technique for Generating Spectrally Clean Excitation Signals for Audio and Electro-Acoustic Nonlinear Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress on Sound Vibration (ICSV) 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">146th Audio Engineering Society Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17743/aesconv.2019.978-1-942220-26-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410579v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoucou Platform to Acquire Professional Skills and Knowledge in the Field of Acoustic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Piotrowska</w:t>
+                <w:t xml:space="preserve">Loudspeaker optimisation for active control of trombone radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Cavaillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">26th International Congress on Sound Vibration (ICSV) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02501317v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle actif décentralisé de transparence acoustique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoucou Platform to Acquire Professional Skills and Knowledge in the Field of Acoustic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jaruszewska,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baranski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Piotrowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EXACT#2 Workshop : Journées Techniques - Expérimentations - Outils à Basses et Très Basses Fréquences, teobf 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Marseille, Bouches-du-Rhône, France</w:t>
+              <w:t xml:space="preserve">International Congress on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179449v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D vision method applied to measure the vibrations of non-flat items with a two-mirror adapter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Durand-Texte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Simonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Moulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Vibration Measurements by Laser and Noncontact Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Ancona, Italy. pp.012008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/1149/1/012008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision methods applied to measure the displacement of loudspeaker membranes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrôle actif décentralisé de transparence acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Durand</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Poirée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">144th AES Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Milan, Italy</w:t>
+              <w:t xml:space="preserve">EXACT#2 Workshop : Journées Techniques - Expérimentations - Outils à Basses et Très Basses Fréquences, teobf 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Marseille, Bouches-du-Rhône, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410596v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'une sourdine passive et active pour trompette simplifiée</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C Corno</w:t>
+                <w:t xml:space="preserve">Vision methods applied to measure the displacement of loudspeaker membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Durand-Texte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Simonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Moulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
+              <w:t xml:space="preserve">144th AES Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877799v1</w:t>
+                <w:t xml:space="preserve">hal-02410596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du rayonnement à partir de mesures de pression in situ</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régine Guillermin</w:t>
+                <w:t xml:space="preserve">Etude d'une sourdine passive et active pour trompette simplifiée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Corno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées Industrie - SFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique, May 2017, Senlis, France</w:t>
+              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636405v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the radiation mode method for in situ measurements of loudspeaker systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification du rayonnement à partir de mesures de pression in situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">142th Convention of the Audio Engineering Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Berlin, Germany. pp.9725</w:t>
+              <w:t xml:space="preserve">2èmes Journées Industrie - SFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique, May 2017, Senlis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636386v1</w:t>
+                <w:t xml:space="preserve">hal-01636405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of Direct Sounds from Early Reflections Using the Entropy Rate Bound Minimization Algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Guérin</w:t>
+                <w:t xml:space="preserve">Assessment of the radiation mode method for in situ measurements of loudspeaker systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryna Sanalatii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Vindrola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th International AES Conference : DREAMS (Dereverberation and Reverberation of Audio, Music, and Speech)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">142th Convention of the Audio Engineering Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Berlin, Germany. pp.9725</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410625v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the frequency and angular responses of loudspeaker systems using radiation modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Sanalatii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9115,1480 +9128,1493 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">141st Convention of the Audio Engineering Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séparation de sources appliquée à un contenu ambisonique : localisation et extraction des champs directs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Baque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA / VISHNO 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du profil vibratoire d’un haut-parleur monté sur une enceinte close à partir de mesures de pression acoustique en champ proche</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Herzog</w:t>
+                <w:t xml:space="preserve">Separation of Direct Sounds from Early Reflections Using the Entropy Rate Bound Minimization Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Baque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès Français d’Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.857-863</w:t>
+              <w:t xml:space="preserve">60th International AES Conference : DREAMS (Dereverberation and Reverberation of Audio, Music, and Speech)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313897v1</w:t>
+                <w:t xml:space="preserve">hal-02410625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le retournement temporel en milieu réverbérant pour localiser une source supersonique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hengy</w:t>
+                <w:t xml:space="preserve">Identification du profil vibratoire d’un haut-parleur monté sur une enceinte close à partir de mesures de pression acoustique en champ proche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryna Sanalatii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès de la Société Française d'Acoustique - CFA2016 / VISHNO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">13ème Congrès Français d’Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.857-863</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088401v1</w:t>
+                <w:t xml:space="preserve">hal-01313897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'un contrôle actif sur l' impédance de rayonnement d'un guide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Laurence</w:t>
+                <w:t xml:space="preserve">Le retournement temporel en milieu réverbérant pour localiser une source supersonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hengy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C F A / V I S H N O 2 0 1 6</w:t>
+              <w:t xml:space="preserve">13ème Congrès de la Société Française d'Acoustique - CFA2016 / VISHNO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305725v1</w:t>
+                <w:t xml:space="preserve">hal-02088401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un exemple de projet pédagogique en électroacoustique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Effet d'un contrôle actif sur l' impédance de rayonnement d'un guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C F A / VISHNO 2 0 1 6</w:t>
+              <w:t xml:space="preserve">C F A / V I S H N O 2 0 1 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305716v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de déformations vibratoires par vision 3D</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Moulet</w:t>
+                <w:t xml:space="preserve">Un exemple de projet pédagogique en électroacoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA VISHNO 2016</w:t>
+              <w:t xml:space="preserve">C F A / VISHNO 2 0 1 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02501332v1</w:t>
+                <w:t xml:space="preserve">hal-01305716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie acoustique instationnaire par retournement temporel en environnement complexe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Bavu</w:t>
+                <w:t xml:space="preserve">Mesure de déformations vibratoires par vision 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Durand-Texte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Simonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Moulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique - CFM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">CFA VISHNO 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088407v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a Mach cone using a speaker array</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mahenc</w:t>
+                <w:t xml:space="preserve">Imagerie acoustique instationnaire par retournement temporel en environnement complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lobréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hengy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique - CFM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088336v1</w:t>
+                <w:t xml:space="preserve">hal-02088407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic imaging in confined and noisy environments using double layer Time Reversal and Field Separation Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Lobréau</w:t>
+                <w:t xml:space="preserve">Synthesis of a Mach cone using a speaker array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hengy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088332v1</w:t>
+                <w:t xml:space="preserve">hal-02088336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attack transient exploration on sopranino recorder with time-domain Near-Field Acoustic Holography method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Tahon</w:t>
+                <w:t xml:space="preserve">Acoustic imaging in confined and noisy environments using double layer Time Reversal and Field Separation Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lobréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Musical Acoustics (ISMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308903v1</w:t>
+                <w:t xml:space="preserve">hal-02088332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroacoustique sur le web : un retour d'expérience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attack transient exploration on sopranino recorder with time-domain Near-Field Acoustic Holography method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFA, Apr 2014, Poitiers, France. pp.2197-2198</w:t>
+              <w:t xml:space="preserve">International Symposium on Musical Acoustics (ISMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083321v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonic Time Reversal Imaging optimization in reverberating, confined or noisy environments</w:t>
+                <w:t xml:space="preserve">Electroacoustique sur le web : un retour d'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Langrenne</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lissek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">12ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFA, Apr 2014, Poitiers, France. pp.2197-2198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811124v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An active cell to improve transmission loss of partition walls at lower frequencies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Herzog</w:t>
+                <w:t xml:space="preserve">Time-Reversal Imaging and Field-Separation-Method applied to the study of the Steelpan radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Auzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Noise Control, EURONOISE 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Prague, Czech Republic, Unknown Region</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179231v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source identification in small spaces using field separation method: application to a car trunk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10643,510 +10669,510 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of non-stationary sources using three imaging techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Moulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Reversal Imaging and Field-Separation-Method applied to the study of the Steelpan radiation</w:t>
+                <w:t xml:space="preserve">Sonic Time Reversal Imaging optimization in reverberating, confined or noisy environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Auzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manuel Melon</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lobréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811167v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of subwoofers with the field separation method: comparison of p- p and p-v formulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An active cell to improve transmission loss of partition walls at lower frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">9th European Conference on Noise Control, EURONOISE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Prague, Czech Republic, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810930v1</w:t>
+                <w:t xml:space="preserve">hal-03179231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An active cell to improve the transmission loss of partition walls at lower frequencies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of subwoofers with the field separation method: comparison of p- p and p-v formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Noise Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Prague, Czech Republic. pp.1030-1035</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00759536v1</w:t>
+                <w:t xml:space="preserve">hal-00810930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroacoustic lectures on the web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lissek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11204,1586 +11230,1668 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holographie acoustique de champ proche de sources instationnaires : méthodes fréquentielles et temporelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An active cell to improve the transmission loss of partition walls at lower frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées spécialisées SFA - AMTA - Applications des Méthodes Temporelles en Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Le Mans, France</w:t>
+              <w:t xml:space="preserve">9th European Conference on Noise Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Prague, Czech Republic. pp.1030-1035</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179591v1</w:t>
+                <w:t xml:space="preserve">hal-00759536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques d'imagerie à haute résolution de sources actives par retournement temporel dans le domaine audible</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holographie acoustique de champ proche de sources instationnaires : méthodes fréquentielles et temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Garcia</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées spécialisées SFA - AMTA - Applications des Méthodes Temporelles en Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549635v1</w:t>
+                <w:t xml:space="preserve">hal-03179591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude unidimensionnelle d'une cellule hybride pour absorption et isolation simultanées</w:t>
+                <w:t xml:space="preserve">Métrologie des subwoofers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence subwoofers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, organisée par la section française de l AES Audio Engineering Society Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539677v1</w:t>
+                <w:t xml:space="preserve">hal-03179529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métrologie des subwoofers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Techniques d'imagerie à haute résolution de sources actives par retournement temporel dans le domaine audible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence subwoofers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, organisée par la section française de l AES Audio Engineering Society Paris, France</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179529v1</w:t>
+                <w:t xml:space="preserve">hal-00549635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la transparence acoustique de cloison par contrôle actif du champ incident</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude unidimensionnelle d'une cellule hybride pour absorption et isolation simultanées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Sitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France. CD-ROM : 099 (5 p.)</w:t>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461661v1</w:t>
+                <w:t xml:space="preserve">hal-00539677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de deux méthodes d'imagerie acoustique en milieu bruité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Braïkia</w:t>
+                <w:t xml:space="preserve">Optimisation de la transparence acoustique de cloison par contrôle actif du champ incident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Bavu</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France. CD-ROM : 099 (5 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539654v1</w:t>
+                <w:t xml:space="preserve">hal-00461661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between measurement and boundary element modelization of subwoofers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de deux méthodes d'imagerie acoustique en milieu bruité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Braïkia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">127th Audio Engineering Society Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, New-York, United States</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179312v1</w:t>
+                <w:t xml:space="preserve">hal-00539654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of a loudspeaker transfer matrix for hybrid active/passive absorbers</w:t>
+                <w:t xml:space="preserve">Comparison between measurement and boundary element modelization of subwoofers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Herzog</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACTIVE 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Ottawa, Canada. CD:AC09-805 (11 p.)</w:t>
+              <w:t xml:space="preserve">127th Audio Engineering Society Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435759v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of subwoofer directivity in non-anechoic rooms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of a loudspeaker transfer matrix for hybrid active/passive absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Garcia</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Sitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Congress and Exposition on Noise Control Engineering, Inter-Noise 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">ACTIVE 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Ottawa, Canada. CD:AC09-805 (11 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179306v1</w:t>
+                <w:t xml:space="preserve">hal-00435759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A boundary element method for near-field acoustical holography in bounded noisy environment</w:t>
+                <w:t xml:space="preserve">Measurement of subwoofer directivity in non-anechoic rooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emile Chartrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics'08 Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">38th International Congress and Exposition on Noise Control Engineering, Inter-Noise 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179526v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of low-frequency sources in non-anechoic room using near-field acoustic holography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A boundary element method for near-field acoustical holography in bounded noisy environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garcia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustic's 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Acoustics'08 Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00345367v1</w:t>
+                <w:t xml:space="preserve">hal-03179526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the pressure field radiated by an engine using time domain holography</w:t>
+                <w:t xml:space="preserve">Measurement of low-frequency sources in non-anechoic room using near-field acoustic holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Benoit</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Noise Control, EURONOISE 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Tampere, Finland</w:t>
+              <w:t xml:space="preserve">Acoustic's 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179556v1</w:t>
+                <w:t xml:space="preserve">hal-00345367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of four subwoofer measurement techniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Herzog</w:t>
+                <w:t xml:space="preserve">Characterization of the pressure field radiated by an engine using time domain holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">120th AES Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France. preprint 6833 (10 p.)</w:t>
+              <w:t xml:space="preserve">6th European Conference on Noise Control, EURONOISE 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00094622v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A solution for the measurement of inaccessible parts of a machine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuel Melon</w:t>
+                <w:t xml:space="preserve">Comparison of four subwoofer measurement techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Langrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Congress on Sound and Vibration, ICSV12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">120th AES Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France. preprint 6833 (10 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179398v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularization methods for the determination of the transient acceleration of an aluminium plate from NAH measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A solution for the measurement of inaccessible parts of a machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Congress on Sound and Vibration, ICSV10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">12th International Congress on Sound and Vibration, ICSV12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179399v1</w:t>
+                <w:t xml:space="preserve">hal-03179398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regularization methods for the determination of the transient acceleration of an aluminium plate from NAH measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombeline De La Rochefoucauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Congress on Sound and Vibration, ICSV10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Stockholm, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Time domain acoustic holography: Influence of filtering on localisation of non stationary source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ombeline De La Rochefoucauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12798,51 +12906,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Congress on Acoustics, ICA 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12852,137 +12960,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Printing of an Electrodynamic Loudspeaker Driver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Hamonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Julienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JJCAAS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12992,871 +13100,871 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACOUSTIC SYSTEM FOR A MOTOR VEHICLE SEAT WITH A HEADREST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Le Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO/2025/168887. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loudspeaker grating with directional-sound function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Cavalieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2023198967A1. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de restitution sonore permettant de générer des zones d’écoute différenciées dans un espace clos tel qu’un habitable de véhicule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Vindrola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR20200014082 20201223. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound Capture With Improved Microphone Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : 20220256302. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de calcul des filtres numériques de source sonores pour générer des zones d’écoute différenciées dans un espace confiné tel qu’un habitable de véhicule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Vindrola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3111001. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appuie-tête pour siège comportant un dispositif de reproduction sonore, et véhicule automobile comportant un tel appuie-tête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Vindrola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3104085. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de captation sonore à réseau de microphones perfectionné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3096550. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appuie-tête pour siège comportant un dispositif de reproduction sonore, et véhicule automobile comportant un tel appuie-tête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Vindrola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3098338. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13866,51 +13974,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes hybrides actifs/passifs pour le contrôle simultané de l'absorption et de l'isolement acoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13919,65 +14027,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId301"/>
+      <w:footerReference w:type="default" r:id="rId302"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14124,51 +14232,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472152v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mougey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/facou.2024.1347149" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487732v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Sanalatii" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0025022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Longo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0024149" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796285v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gazzola" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zega" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corigliano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0024939" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182946v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cavalieri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Chamard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.024012" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006608v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O&#8217;donoughue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Meteyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand-Texte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Secail-Geraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30053-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124226v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788667v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Jaruszewska" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vorl&#228;nder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rycht&#225;rikov&#225;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0014170" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03662763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ayrault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911482v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022054" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519831v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blanchard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hassan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009230" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161327v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Etchepareborda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moulet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.107719" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344262v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vindrola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005875" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Simonetto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.115012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017735v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecomte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.3034516" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088457v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2020.0058" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615453v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001257" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407305v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.08.049" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2019.0001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410616v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.16.1-4.71-95" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088190v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mahenc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bavu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hamery" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hengy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.04.032" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088185v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lobr&#233;au" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4906164" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088176v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bra&#239;kia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrenne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garcia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4809647" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759522v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Sitel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Galland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.09.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWXGZV5B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503409v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461606v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3270392" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3183594" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206089v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977208v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2713670" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977202v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline de La Rochefoucauld" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1763600" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977192v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castagnede" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Aknine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Depollier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(97)00093-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977197v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mariez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohbi Sahraoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.423897" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326811v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niven Brown" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montembault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lauriks" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326774v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kelders" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.363817" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02518415v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafarge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.359781" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977189v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.413623" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977186v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364733v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273820v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363653v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bourrud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grandjean" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273807v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365673v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Munson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Novak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Beriot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352850v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Habib" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352892v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Cavailles" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0462" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352969v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353124v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jaruszewska" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sluyts" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04266242v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Gazzola" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Zega" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Corigliano" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847892v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700964v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dupont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sanalatii" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Melon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Robin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848276v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O'Donoughue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643666v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sluyts" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Heimes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Horvat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848172v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838946v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussarie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651588v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Timbal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709648v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164316v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torea Blanchard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0981" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231911v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0596" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231860v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vorlander" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Aspock" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0634" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231868v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0914" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231992v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0312" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977007v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouterde" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corteel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410575v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408176v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392009v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408180v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410586v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396591v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/aesconv.2019.978-1-942220-26-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410579v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gilbert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501317v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jaruszewska," TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baranski" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piotrowska" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179449v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Poir&#233;e" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mattei" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407348v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1149/1/012008" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410596v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877799v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Corno" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636405v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636386v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vasseur" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410625v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baque" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gu&#233;rin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337204v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413009v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313897v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088401v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305725v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurence" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305716v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501332v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088407v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088336v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088332v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308903v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083321v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lissek" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811124v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Auzou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179231v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810827v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811000v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811167v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Monteil" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810930v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759536v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811044v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mazzoni" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179591v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549635v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539677v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179529v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461661v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539654v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179312v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435759v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179306v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emile Chartrain" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179526v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345367v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179556v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Benoit" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094622v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langrenne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179398v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179399v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline De La Rochefoucauld" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179613v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983058v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hamonet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Julienne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383237v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Coquil" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277984v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718465v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243837v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nicol" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Peron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03608923v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03608917v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048596v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118233v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083434v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472152v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mougey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/facou.2024.1347149" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487732v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Sanalatii" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0025022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Longo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0024149" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796285v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gazzola" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zega" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corigliano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0024939" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124226v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006608v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O&#8217;donoughue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Meteyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand-Texte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Secail-Geraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30053-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182946v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cavalieri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Chamard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.024012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519831v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blanchard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hassan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009230" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911482v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022054" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788667v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Jaruszewska" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vorl&#228;nder" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rycht&#225;rikov&#225;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0014170" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03662763v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ayrault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161327v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Etchepareborda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moulet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.107719" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344262v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vindrola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005875" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088457v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2020.0058" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017735v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecomte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.3034516" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407234v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Simonetto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.115012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615453v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001257" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407305v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.08.049" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2019.0001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410616v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.16.1-4.71-95" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088190v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mahenc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bavu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hamery" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hengy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.04.032" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088185v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lobr&#233;au" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4906164" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088176v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bra&#239;kia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrenne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garcia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4809647" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759522v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Sitel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Galland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.09.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWXGZV5B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503409v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461606v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3270392" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3183594" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206089v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977208v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2713670" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977202v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline de La Rochefoucauld" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1763600" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977192v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castagnede" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Aknine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Depollier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(97)00093-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977197v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mariez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohbi Sahraoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.423897" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326811v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niven Brown" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montembault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lauriks" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326774v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kelders" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.363817" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02518415v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafarge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.359781" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977189v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.413623" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977186v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273820v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363653v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bourrud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grandjean" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364733v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273807v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365673v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Munson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Novak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Beriot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352850v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Habib" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352892v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Cavailles" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0462" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352969v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353124v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jaruszewska" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sluyts" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04266242v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Gazzola" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Zega" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Corigliano" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847892v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848276v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O'Donoughue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700964v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dupont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sanalatii" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Melon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Robin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643666v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sluyts" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Heimes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Horvat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848172v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838946v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussarie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709648v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651588v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Timbal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552583v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231911v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0596" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164316v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torea Blanchard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0981" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231860v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vorlander" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Aspock" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0634" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231868v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0914" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977007v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouterde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corteel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231992v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0312" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408180v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410586v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410575v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408176v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392009v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396591v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/aesconv.2019.978-1-942220-26-8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410579v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gilbert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501317v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jaruszewska," TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baranski" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piotrowska" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407348v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1149/1/012008" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179449v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Poir&#233;e" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mattei" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410596v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877799v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Corno" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636405v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636386v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vasseur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337204v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413009v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baque" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gu&#233;rin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410625v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313897v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088401v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305725v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurence" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305716v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501332v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088407v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088336v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088332v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308903v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083321v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lissek" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811167v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Auzou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Monteil" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810827v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811000v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811124v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179231v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810930v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811044v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mazzoni" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759536v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179591v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179529v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549635v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539677v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461661v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539654v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179312v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435759v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179306v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emile Chartrain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179526v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345367v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179556v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Benoit" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094622v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langrenne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179398v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179399v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline De La Rochefoucauld" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179613v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983058v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hamonet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Julienne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383237v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Coquil" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277984v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718465v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243837v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nicol" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Peron" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03608923v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03608917v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048596v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118233v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083434v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>