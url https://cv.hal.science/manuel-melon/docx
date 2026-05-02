--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -596,944 +596,944 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the diffuse field sound absorption using a sound field synthesis method</w:t>
+                <w:t xml:space="preserve">Explicit Modeling and Optimization of Acoustic Metalenses for Baffled Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Dupont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maryna Sanalatii</w:t>
+                <w:t xml:space="preserve">Théo Cavalieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicent Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/aacus/2023021⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (2), pp.024012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.024012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124226v1</w:t>
+                <w:t xml:space="preserve">hal-04182946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three full-field optical measurement techniques applied to vibration analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick O’donoughue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Meteyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Durand-Texte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Secail-Geraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, pp.3261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-023-30053-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit Modeling and Optimization of Acoustic Metalenses for Baffled Sources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vicent Romero-García</w:t>
+                <w:t xml:space="preserve">Measurement of the diffuse field sound absorption using a sound field synthesis method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryna Sanalatii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (2), pp.024012. </w:t>
+              <w:t xml:space="preserve">Acta Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.024012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2023021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182946v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental acoustic scene analysis using One-Eighth spherical fraction microphone array</w:t>
+                <w:t xml:space="preserve">The ACOUCOU platform: Online acoustic education developed by an interdisciplinary team</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Blanchard</w:t>
+                <w:t xml:space="preserve">Karolina Jaruszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lecomte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Melon</w:t>
+                <w:t xml:space="preserve">Olivier Dazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Simon</w:t>
+                <w:t xml:space="preserve">Michael Vorländer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kais Hassan</w:t>
+                <w:t xml:space="preserve">Monika Rychtáriková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 151 (1), pp.180-192. </w:t>
+              <w:t xml:space="preserve">, 2022, 152 (3), pp.1922-1931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0009230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0014170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519831v1</w:t>
+                <w:t xml:space="preserve">hal-03788667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of acoustic materials at arbitrary incidence angle using sound field synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maryna Sanalatii</w:t>
+                <w:t xml:space="preserve">Study of the optimal active control of a trombone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Cavaillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 6, pp.61. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/aacus/2022054⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 6, pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2022015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911482v1</w:t>
+                <w:t xml:space="preserve">hal-03662763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ACOUCOU platform: Online acoustic education developed by an interdisciplinary team</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karolina Jaruszewska</w:t>
+                <w:t xml:space="preserve">Characterization of acoustic materials at arbitrary incidence angle using sound field synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryna Sanalatii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Monika Rychtáriková</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0014170⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2022054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788667v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the optimal active control of a trombone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental acoustic scene analysis using One-Eighth spherical fraction microphone array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colas Cavaillès</w:t>
+                <w:t xml:space="preserve">P. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Gazengel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Melon</w:t>
+                <w:t xml:space="preserve">L. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ayrault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kais Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6, pp.18. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 151 (1), pp.180-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/aacus/2022015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0009230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662763v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random laser speckle pattern projection for non-contact vibration measurements using a single high-speed camera</w:t>
               </w:r>
@@ -1649,64 +1649,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Vindrola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 150 (3), pp.1779-1793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1766,64 +1766,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Vindrola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 68 (11), pp.832-842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1851,317 +1851,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherical Fraction Beamforming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-camera single-axis vision method applied to measure vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Durand-Texte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lecomte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Simon</w:t>
+                <w:t xml:space="preserve">Elisabeth Simonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Moulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASLP.2020.3034516⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 465, pp.115012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.115012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03017735v1</w:t>
+                <w:t xml:space="preserve">hal-02407234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-camera single-axis vision method applied to measure vibrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Durand-Texte</w:t>
+                <w:t xml:space="preserve">Spherical Fraction Beamforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Durand</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 465, pp.115012. </w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.2996-3009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.115012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASLP.2020.3034516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407234v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of acoustic material at oblique incidence using a spherical microphone array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 147 (5), pp.3613-3625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2195,103 +2195,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration measurement using a pseudo-stereo system, target tracking and vision methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Durand-Texte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Simonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Moulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 118, pp.30-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2459,77 +2459,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des incertitudes d'une méthode de mesure de déformées vibratoires par vision 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Durand-Texte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Simonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3870,51 +3870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mariez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohbi Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4657,256 +4657,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound Zones : mesure des fonctions de transfert à l’aide d’un microphone ambisonique d’ordre élevé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imagerie vibratoire de plein champ : vers l'utilisation de caméras de vision industrielle ou de téléphones cellulaires pour l'application des méthodes de grille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Mougey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Bourrud</w:t>
+                <w:t xml:space="preserve">Audrey Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363653v1</w:t>
+                <w:t xml:space="preserve">hal-05364733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie vibratoire de plein champ : vers l'utilisation de caméras de vision industrielle ou de téléphones cellulaires pour l'application des méthodes de grille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Mougey</w:t>
+                <w:t xml:space="preserve">Sound Zones : mesure des fonctions de transfert à l’aide d’un microphone ambisonique d’ordre élevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bourrud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Guy</w:t>
+                <w:t xml:space="preserve">Pierre Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Melon</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364733v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive solution to the Broadband Acoustic Contrast Control with Pressure Matching algorithm</w:t>
               </w:r>
@@ -5026,51 +5026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddie Munson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5207,64 +5207,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of an active mute for controlling the directivity of a trombone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5324,103 +5324,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit Modeling and optimization of acoustic meta-lenses for baffled sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Cavalieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Torino Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5471,51 +5471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Jaruszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5691,103 +5691,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation analytique et conception de méta-lentilles acoustiques pour la déviation et la focalisation de faisceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Cavalieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicent Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5825,90 +5825,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de trois méthodes de mesures optiques plein champ pour la caractérisation des vibrations de flexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick O'Donoughue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Meteyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Durand-Texte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Secail-Geraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
@@ -6114,51 +6114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Heimes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Horvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Jaruszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
@@ -6187,77 +6187,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l'impédance de surface de matériaux acoustiques avec atténuation des réflexions parasites par formation de voies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6282,90 +6282,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wideband sound zone system for automotive applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Vindrola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6554,51 +6554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luna Timbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bourrud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6725,321 +6725,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of sound absorption with a dual-plane array of microphone by an optimization approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Dupont</w:t>
+                <w:t xml:space="preserve">One eighth of a sphere microphone array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torea Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.329-335, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0596⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.313-318, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03231911v1</w:t>
+                <w:t xml:space="preserve">hal-03164316v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One eighth of a sphere microphone array</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Torea Blanchard</w:t>
+                <w:t xml:space="preserve">Measurement of sound absorption with a dual-plane array of microphone by an optimization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.313-318, </w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.329-335, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164316v2</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACOUCOU ? online platform including interactive educational materials about acoustics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Jaruszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Vorlander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7129,51 +7129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2581-2585, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7328,64 +7328,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Cavailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1557-1563, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7432,51 +7432,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of linear and nonlinear loudspeaker parameters using high speed cameras and 3D vision methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Etchepareborda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Durand-Texte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7534,450 +7534,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of an orthogonal set of functions for hemispherical microphone arrays</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teaching electroacoustics in a master's degree at Le Mans University : a public-private partnership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th ICSV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410586v1</w:t>
+                <w:t xml:space="preserve">hal-02410575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching electroacoustics in a master's degree at Le Mans University : a public-private partnership</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Personal Sound Zones: A Comparison between Frequency and Time Domain Formulations in a Transportation Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Vindrola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th ICSV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">147th AES Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410575v1</w:t>
+                <w:t xml:space="preserve">hal-02408176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal Sound Zones: A Comparison between Frequency and Time Domain Formulations in a Transportation Context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of a directive source using the radiation mode method and a sound zone algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryna Sanalatii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">147th AES Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, New York, United States</w:t>
+              <w:t xml:space="preserve">International Congress on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408176v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a directive source using the radiation mode method and a sound zone algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Derivation of an orthogonal set of functions for hemispherical microphone arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">26th ICSV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392009v1</w:t>
+                <w:t xml:space="preserve">hal-02410586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predistortion Technique for Generating Spectrally Clean Excitation Signals for Audio and Electro-Acoustic Nonlinear Measurements</w:t>
               </w:r>
@@ -8080,103 +8080,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loudspeaker optimisation for active control of trombone radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Cavaillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Congress on Sound Vibration (ICSV) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8253,51 +8253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piotrowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t>
@@ -8326,103 +8326,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D vision method applied to measure the vibrations of non-flat items with a two-mirror adapter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Durand-Texte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Simonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Moulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Vibration Measurements by Laser and Noncontact Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Ancona, Italy. pp.012008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8577,103 +8577,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision methods applied to measure the displacement of loudspeaker membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Durand-Texte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Simonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Moulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">144th AES Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8698,51 +8698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'une sourdine passive et active pour trompette simplifiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8750,51 +8750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Corno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9033,342 +9033,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the frequency and angular responses of loudspeaker systems using radiation modes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Herzog</w:t>
+                <w:t xml:space="preserve">Separation of Direct Sounds from Early Reflections Using the Entropy Rate Bound Minimization Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Baque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">141st Convention of the Audio Engineering Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">60th International AES Conference : DREAMS (Dereverberation and Reverberation of Audio, Music, and Speech)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337204v1</w:t>
+                <w:t xml:space="preserve">hal-02410625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séparation de sources appliquée à un contenu ambisonique : localisation et extraction des champs directs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Baque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA / VISHNO 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of Direct Sounds from Early Reflections Using the Entropy Rate Bound Minimization Algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Guérin</w:t>
+                <w:t xml:space="preserve">Measurement of the frequency and angular responses of loudspeaker systems using radiation modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryna Sanalatii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th International AES Conference : DREAMS (Dereverberation and Reverberation of Audio, Music, and Speech)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">141st Convention of the Audio Engineering Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410625v1</w:t>
+                <w:t xml:space="preserve">hal-01337204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification du profil vibratoire d’un haut-parleur monté sur une enceinte close à partir de mesures de pression acoustique en champ proche</w:t>
               </w:r>
@@ -9600,90 +9600,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'un contrôle actif sur l' impédance de rayonnement d'un guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C F A / V I S H N O 2 0 1 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9708,51 +9708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple de projet pédagogique en électroacoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9790,64 +9790,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de déformations vibratoires par vision 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Durand-Texte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Simonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10347,64 +10347,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroacoustique sur le web : un retour d'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10453,588 +10453,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Reversal Imaging and Field-Separation-Method applied to the study of the Steelpan radiation</w:t>
+                <w:t xml:space="preserve">Sonic Time Reversal Imaging optimization in reverberating, confined or noisy environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Auzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manuel Melon</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lobréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811167v1</w:t>
+                <w:t xml:space="preserve">hal-00811124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source identification in small spaces using field separation method: application to a car trunk</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Bavu</w:t>
+                <w:t xml:space="preserve">An active cell to improve transmission loss of partition walls at lower frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">9th European Conference on Noise Control, EURONOISE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Prague, Czech Republic, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810827v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of non-stationary sources using three imaging techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Moulet</w:t>
+                <w:t xml:space="preserve">Source identification in small spaces using field separation method: application to a car trunk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Braïkia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811000v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonic Time Reversal Imaging optimization in reverberating, confined or noisy environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of non-stationary sources using three imaging techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Moulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811124v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An active cell to improve transmission loss of partition walls at lower frequencies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Herzog</w:t>
+                <w:t xml:space="preserve">Time-Reversal Imaging and Field-Separation-Method applied to the study of the Steelpan radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Auzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Noise Control, EURONOISE 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Prague, Czech Republic, Unknown Region</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179231v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of subwoofers with the field separation method: comparison of p- p and p-v formulations</w:t>
               </w:r>
@@ -11394,325 +11394,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métrologie des subwoofers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Techniques d'imagerie à haute résolution de sources actives par retournement temporel dans le domaine audible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence subwoofers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, organisée par la section française de l AES Audio Engineering Society Paris, France</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179529v1</w:t>
+                <w:t xml:space="preserve">hal-00549635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques d'imagerie à haute résolution de sources actives par retournement temporel dans le domaine audible</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude unidimensionnelle d'une cellule hybride pour absorption et isolation simultanées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Garcia</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Sitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549635v1</w:t>
+                <w:t xml:space="preserve">hal-00539677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude unidimensionnelle d'une cellule hybride pour absorption et isolation simultanées</w:t>
+                <w:t xml:space="preserve">Métrologie des subwoofers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence subwoofers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, organisée par la section française de l AES Audio Engineering Society Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539677v1</w:t>
+                <w:t xml:space="preserve">hal-03179529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la transparence acoustique de cloison par contrôle actif du champ incident</w:t>
               </w:r>
@@ -13000,51 +13000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Hamonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Julienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13114,51 +13114,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACOUSTIC SYSTEM FOR A MOTOR VEHICLE SEAT WITH A HEADREST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13202,103 +13202,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loudspeaker grating with directional-sound function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Cavalieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2023198967A1. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13329,77 +13329,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de restitution sonore permettant de générer des zones d’écoute différenciées dans un espace clos tel qu’un habitable de véhicule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Vindrola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR20200014082 20201223. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13417,51 +13417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound Capture With Improved Microphone Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13548,77 +13548,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de calcul des filtres numériques de source sonores pour générer des zones d’écoute différenciées dans un espace confiné tel qu’un habitable de véhicule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Vindrola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3111001. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13649,77 +13649,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appuie-tête pour siège comportant un dispositif de reproduction sonore, et véhicule automobile comportant un tel appuie-tête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Vindrola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3104085. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13737,51 +13737,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de captation sonore à réseau de microphones perfectionné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13868,64 +13868,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appuie-tête pour siège comportant un dispositif de reproduction sonore, et véhicule automobile comportant un tel appuie-tête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Vindrola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14232,51 +14232,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472152v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mougey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/facou.2024.1347149" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487732v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Sanalatii" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0025022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Longo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0024149" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796285v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gazzola" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zega" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corigliano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0024939" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124226v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006608v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O&#8217;donoughue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Meteyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand-Texte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Secail-Geraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30053-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182946v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cavalieri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Chamard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.024012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519831v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blanchard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hassan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009230" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911482v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022054" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788667v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Jaruszewska" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vorl&#228;nder" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rycht&#225;rikov&#225;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0014170" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03662763v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ayrault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161327v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Etchepareborda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moulet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.107719" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344262v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vindrola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005875" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088457v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2020.0058" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017735v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecomte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.3034516" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407234v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Simonetto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.115012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615453v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001257" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407305v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.08.049" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2019.0001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410616v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.16.1-4.71-95" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088190v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mahenc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bavu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hamery" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hengy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.04.032" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088185v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lobr&#233;au" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4906164" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088176v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bra&#239;kia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrenne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garcia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4809647" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759522v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Sitel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Galland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.09.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWXGZV5B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503409v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461606v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3270392" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3183594" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206089v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977208v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2713670" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977202v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline de La Rochefoucauld" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1763600" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977192v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castagnede" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Aknine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Depollier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(97)00093-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977197v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mariez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohbi Sahraoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.423897" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326811v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niven Brown" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montembault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lauriks" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326774v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kelders" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.363817" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02518415v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafarge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.359781" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977189v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.413623" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977186v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273820v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363653v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bourrud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grandjean" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364733v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273807v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365673v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Munson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Novak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Beriot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352850v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Habib" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352892v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Cavailles" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0462" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352969v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353124v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jaruszewska" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sluyts" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04266242v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Gazzola" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Zega" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Corigliano" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847892v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848276v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O'Donoughue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700964v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dupont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sanalatii" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Melon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Robin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643666v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sluyts" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Heimes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Horvat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848172v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838946v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussarie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709648v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651588v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Timbal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552583v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231911v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0596" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164316v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torea Blanchard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0981" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231860v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vorlander" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Aspock" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0634" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231868v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0914" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977007v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouterde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corteel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231992v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0312" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408180v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410586v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410575v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408176v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392009v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396591v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/aesconv.2019.978-1-942220-26-8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410579v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gilbert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501317v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jaruszewska," TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baranski" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piotrowska" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407348v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1149/1/012008" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179449v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Poir&#233;e" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mattei" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410596v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877799v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Corno" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636405v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636386v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vasseur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337204v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413009v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baque" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gu&#233;rin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410625v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313897v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088401v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305725v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurence" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305716v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501332v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088407v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088336v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088332v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308903v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083321v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lissek" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811167v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Auzou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Monteil" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810827v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811000v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811124v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179231v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810930v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811044v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mazzoni" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759536v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179591v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179529v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549635v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539677v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461661v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539654v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179312v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435759v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179306v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emile Chartrain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179526v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345367v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179556v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Benoit" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094622v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langrenne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179398v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179399v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline De La Rochefoucauld" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179613v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983058v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hamonet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Julienne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383237v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Coquil" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277984v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718465v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243837v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nicol" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Peron" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03608923v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03608917v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048596v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118233v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083434v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472152v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mougey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/facou.2024.1347149" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487732v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Sanalatii" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0025022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Longo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0024149" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796285v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gazzola" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zega" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corigliano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0024939" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182946v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cavalieri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Chamard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.024012" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006608v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O&#8217;donoughue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Meteyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand-Texte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Secail-Geraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30053-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124226v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788667v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Jaruszewska" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vorl&#228;nder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rycht&#225;rikov&#225;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0014170" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03662763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ayrault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911482v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022054" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519831v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blanchard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hassan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009230" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161327v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Etchepareborda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moulet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.107719" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344262v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vindrola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005875" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088457v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2020.0058" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407234v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Simonetto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.115012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017735v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecomte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.3034516" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615453v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001257" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407305v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.08.049" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2019.0001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410616v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.16.1-4.71-95" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088190v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mahenc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bavu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hamery" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hengy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.04.032" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088185v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lobr&#233;au" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4906164" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088176v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bra&#239;kia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrenne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garcia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4809647" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759522v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Sitel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Galland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.09.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWXGZV5B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503409v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461606v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3270392" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3183594" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206089v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977208v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2713670" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977202v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline de La Rochefoucauld" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1763600" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977192v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castagnede" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Aknine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Depollier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(97)00093-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977197v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mariez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohbi Sahraoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.423897" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326811v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niven Brown" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montembault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lauriks" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326774v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kelders" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.363817" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02518415v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafarge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.359781" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977189v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.413623" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977186v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273820v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364733v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363653v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bourrud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grandjean" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273807v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365673v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Munson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Novak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Beriot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352850v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Habib" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352892v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Cavailles" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0462" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352969v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353124v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jaruszewska" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sluyts" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04266242v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Gazzola" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Zega" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Corigliano" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847892v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848276v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O'Donoughue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700964v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dupont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sanalatii" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Melon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Robin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643666v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sluyts" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Heimes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Horvat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848172v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838946v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussarie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709648v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651588v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Timbal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552583v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164316v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torea Blanchard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0981" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231911v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0596" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231860v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vorlander" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Aspock" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0634" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231868v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0914" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977007v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouterde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corteel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231992v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0312" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408180v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410575v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408176v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392009v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410586v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396591v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/aesconv.2019.978-1-942220-26-8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410579v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gilbert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501317v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jaruszewska," TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baranski" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piotrowska" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407348v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1149/1/012008" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179449v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Poir&#233;e" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mattei" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410596v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877799v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Corno" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636405v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636386v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vasseur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410625v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baque" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gu&#233;rin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413009v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337204v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313897v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088401v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305725v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurence" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305716v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501332v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088407v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088336v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088332v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308903v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083321v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lissek" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811124v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Auzou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179231v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810827v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811000v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811167v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Monteil" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810930v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811044v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mazzoni" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759536v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179591v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549635v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539677v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179529v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461661v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539654v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179312v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435759v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179306v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emile Chartrain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179526v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345367v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179556v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Benoit" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094622v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langrenne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179398v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179399v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline De La Rochefoucauld" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179613v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983058v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hamonet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Julienne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383237v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Coquil" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277984v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718465v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243837v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nicol" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Peron" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03608923v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03608917v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048596v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118233v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083434v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>