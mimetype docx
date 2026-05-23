--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -81,4470 +81,4746 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time reconstruction of a moving acoustic loading on a membrane by coupling the force analysis technique and full-field non-contact vibration measurements</w:t>
+                <w:t xml:space="preserve">Analytical model for the wave propagation velocity in a fluid-coupled membrane (L)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Mougey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Félix Foucart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pézerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/facou.2024.1347149⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 159, pp.3114 - 3118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0043236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04472152v1</w:t>
+                <w:t xml:space="preserve">hal-05620228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the radiation of sound sources with the radiation mode method: Towards realistic problems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Performance Mechanically-Open and Acoustically-Closed MEMS Loudspeakers for In-Ear Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Guillermin</w:t>
+                <w:t xml:space="preserve">Chiara Gazzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Le Roux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Filippo Pietro Perli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Cerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Adorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Lotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0025022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35, pp.250 - 260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/jmems.2026.3651898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487732v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online adaptive identification of multichannel systems for audio applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A reduced-order-model-based equivalent circuit for piezoelectric micro-electro-mechanical-system loudspeakers modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gazzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Corigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Pagès</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manuel Melon</w:t>
+                <w:t xml:space="preserve">Pierrick Lotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 155 (1), pp.229-240. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0024149⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 155 (2), pp.1503-1514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0024939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382391v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reduced-order-model-based equivalent circuit for piezoelectric micro-electro-mechanical-system loudspeakers modeling</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring the radiation of sound sources with the radiation mode method: Towards realistic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Melon</w:t>
+                <w:t xml:space="preserve">Maryna Sanalatii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 155 (2), pp.1503-1514. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0024939⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 155 (3), pp.1641-1654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0025022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796285v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit Modeling and Optimization of Acoustic Metalenses for Baffled Sources</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Online adaptive identification of multichannel systems for audio applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.024012⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 155 (1), pp.229-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0024149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182946v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of three full-field optical measurement techniques applied to vibration analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Space-time reconstruction of a moving acoustic loading on a membrane by coupling the force analysis technique and full-field non-contact vibration measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Mougey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-30053-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/facou.2024.1347149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006608v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the diffuse field sound absorption using a sound field synthesis method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of three full-field optical measurement techniques applied to vibration analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick O’donoughue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Meteyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Dupont</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Robin</w:t>
+                <w:t xml:space="preserve">Thomas Durand-Texte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Berry</w:t>
+                <w:t xml:space="preserve">Mathieu Secail-Geraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7, pp.26. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.3261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/aacus/2023021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-30053-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124226v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ACOUCOU platform: Online acoustic education developed by an interdisciplinary team</w:t>
+                <w:t xml:space="preserve">Measurement of the diffuse field sound absorption using a sound field synthesis method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karolina Jaruszewska</w:t>
+                <w:t xml:space="preserve">Samuel Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryna Sanalatii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Melon</w:t>
+                <w:t xml:space="preserve">Olivier Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dazel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Monika Rychtáriková</w:t>
+                <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0014170⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2023021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788667v1</w:t>
+                <w:t xml:space="preserve">hal-04124226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the optimal active control of a trombone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explicit Modeling and Optimization of Acoustic Metalenses for Baffled Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Cavalieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicent Romero-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colas Cavaillès</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Gazengel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ayrault</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/aacus/2022015⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (2), pp.024012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.024012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662763v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of acoustic materials at arbitrary incidence angle using sound field synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Sanalatii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Melon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6, pp.61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/aacus/2022054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental acoustic scene analysis using One-Eighth spherical fraction microphone array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Blanchard</w:t>
+                <w:t xml:space="preserve">P. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lecomte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Melon</w:t>
+                <w:t xml:space="preserve">L. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 151 (1), pp.180-192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/10.0009230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random laser speckle pattern projection for non-contact vibration measurements using a single high-speed camera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the optimal active control of a trombone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Cavaillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Etchepareborda</w:t>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Moulet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Melon</w:t>
+                <w:t xml:space="preserve">Christophe Ayrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 158, pp.107719. </w:t>
+              <w:t xml:space="preserve">Acta Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.107719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2022015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161327v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the filtered-x least-mean-squares algorithm to adapt personal sound zones in a car cabin</w:t>
+                <w:t xml:space="preserve">The ACOUCOU platform: Online acoustic education developed by an interdisciplinary team</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Vindrola</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Karolina Jaruszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Vorländer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Rychtáriková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 150 (3), pp.1779-1793. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0005875⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 152 (3), pp.1922-1931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0014170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03344262v1</w:t>
+                <w:t xml:space="preserve">hal-03788667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure Matching With Forced Filters for Personal Sound Zones Application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Random laser speckle pattern projection for non-contact vibration measurements using a single high-speed camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Etchepareborda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Moulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17743/jaes.2020.0058⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 158, pp.107719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.107719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088457v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-camera single-axis vision method applied to measure vibrations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Use of the filtered-x least-mean-squares algorithm to adapt personal sound zones in a car cabin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Vindrola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Durand</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.115012⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150 (3), pp.1779-1793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0005875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407234v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spherical Fraction Beamforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.2996-3009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TASLP.2020.3034516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of acoustic material at oblique incidence using a spherical microphone array</w:t>
+                <w:t xml:space="preserve">Single-camera single-axis vision method applied to measure vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Dupont</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Thomas Durand-Texte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Berry</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Simonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Moulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0001257⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 465, pp.115012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.115012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615453v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration measurement using a pseudo-stereo system, target tracking and vision methods</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pressure Matching With Forced Filters for Personal Sound Zones Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Vindrola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Durand</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.08.049⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (11), pp.832-842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17743/jaes.2020.0058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407305v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of loudspeaker frequency response and directivity using the radiation mode method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Characterization of acoustic material at oblique incidence using a spherical microphone array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Audio Eng. Soc</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17743/jaes.2019.0001⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147 (5), pp.3613-3625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0001257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391934v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des incertitudes d'une méthode de mesure de déformées vibratoires par vision 3D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Vibration measurement using a pseudo-stereo system, target tracking and vision methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Durand-Texte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Simonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Moulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Moulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/I2M.16.1-4.71-95⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 118, pp.30-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.08.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410616v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axis retrieval of a supersonic source in a reverberant space using time reversal</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Estimation of loudspeaker frequency response and directivity using the radiation mode method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryna Sanalatii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2017.04.032⟩</w:t>
+              <w:t xml:space="preserve">J. Audio Eng. Soc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (3), pp.101-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17743/jaes.2019.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088190v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemispherical double-layer time reversal imaging in reverberant and noisy environments at audible frequencies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Estimation des incertitudes d'une méthode de mesure de déformées vibratoires par vision 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Durand-Texte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Simonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Moulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4906164⟩</w:t>
+              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (1-4), pp.71-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/I2M.16.1-4.71-95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088185v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a separation method for source identification in small spaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Axis retrieval of a supersonic source in a reverberant space using time reversal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hengy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4809647⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 402, pp.185-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2017.04.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088176v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One dimensional study of a module for active/passive control of both absorption and transmission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hemispherical double-layer time reversal imaging in reverberant and noisy environments at audible frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lobréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (2), pp.785-796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4906164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2011.09.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00759522v1</w:t>
+                <w:t xml:space="preserve">hal-02088185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude unidimensionnelle d'une cellule hybride pour absorption et isolation simultanées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a separation method for source identification in small spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Braïkia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Annick Galland</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4809647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00503409v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a method for the measurement of subwoofers in usual rooms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">One dimensional study of a module for active/passive control of both absorption and transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Garcia</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Sitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.3270392⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73 (3), pp.234-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2011.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461606v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of confined acoustic sources using near-field acoustic holography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Etude unidimensionnelle d'une cellule hybride pour absorption et isolation simultanées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Garcia</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Sitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 60, pp.46-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977212v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00503409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of four subwoofer measurement techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a method for the measurement of subwoofers in usual rooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 127 (1), pp.256-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3270392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00206089v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary element method for the acoustic characterization of a machine in bounded noisy environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Measurement of confined acoustic sources using near-field acoustic holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 121 (5), pp.2750-2757. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.2713670⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 126 (3), pp.1250-1256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3183594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977208v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time domain holography: Forward projection of simulated and measured sound pressure fields</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparison of four subwoofer measurement techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Garcia</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (12), pp.1077-1091</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977202v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00206089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic characterization of the anisotropic behavior of air-saturated porous materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Boundary element method for the acoustic characterization of a machine in bounded noisy environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Depollier</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0041-624X(97)00093-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 121 (5), pp.2750-2757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2713670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977192v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustical and mechanical characterization of anisotropic open-cell foams</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sohbi Sahraoui</w:t>
+                <w:t xml:space="preserve">Time domain holography: Forward projection of simulated and measured sound pressure fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 104 (5), pp.2622-2627. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 116 (1), pp.142-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.1763600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.423897⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02977197v1</w:t>
+                <w:t xml:space="preserve">hal-02977202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the viscous characteristic length of air-saturated porous materials from the ultrasonic dispersion curve</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ultrasonic characterization of the anisotropic behavior of air-saturated porous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Castagnede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achour Aknine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Depollier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 36 (1-5), pp.323-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0041-624X(97)00093-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326811v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the viscous and thermal characteristic lengths of plastic foams by ultrasonic measurements in helium and air</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acoustical and mechanical characterization of anisotropic open-cell foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mariez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sohbi Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 104 (5), pp.2622-2627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.423897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.363817⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01326774v1</w:t>
+                <w:t xml:space="preserve">hal-02977197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of tortuosity of anisotropic acoustic materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the viscous characteristic length of air-saturated porous materials from the ultrasonic dispersion curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niven Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castagnede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Lauriks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 322 (2), pp.122-127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02518415v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between tortuosity and transmission coefficient of porous media at high frequency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Determination of the viscous and thermal characteristic lengths of plastic foams by ultrasonic measurements in helium and air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Kelders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Lauriks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niven Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.413623⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 80 (4), pp.2009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.363817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977189v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Measurement of tortuosity of anisotropic acoustic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Castagnede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niven Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 78 (8), pp.4929-4932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.359781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correlation between tortuosity and transmission coefficient of porous media at high frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Castagnede</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 98 (2), pp.1228-1230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.413623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the dispersion of ultrasonic waves in porous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niven Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castagnede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lauriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4554,8403 +4830,8403 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound zones mobiles par approche adaptative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+                <w:t xml:space="preserve">Sound Zones : mesure des fonctions de transfert à l’aide d’un microphone ambisonique d’ordre élevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bourrud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Melon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Simon</w:t>
+                <w:t xml:space="preserve">Olivier Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SFA, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273820v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie vibratoire de plein champ : vers l'utilisation de caméras de vision industrielle ou de téléphones cellulaires pour l'application des méthodes de grille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Mougey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound Zones : mesure des fonctions de transfert à l’aide d’un microphone ambisonique d’ordre élevé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sound zones mobiles par approche adaptative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">, SFA, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363653v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive solution to the Broadband Acoustic Contrast Control with Pressure Matching algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 AES European Convention (158th Convention)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Audio Engineering Society, May 2025, Varsovie, Poland. https://aes2.org/publications/elibrary-page/?id=22843</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalités simulées : Paysages sonores immersifs basés sur la simulation acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddie Munson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Beriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of loudspeaker non-linearities on the of personal sound zones</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Study of an active mute for controlling the directivity of a trombone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Cavailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Torino, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61782/fa.2023.0462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352850v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352892v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of an active mute for controlling the directivity of a trombone</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effect of loudspeaker non-linearities on the of personal sound zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colas Cavailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forum Acusticum 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Torino Italy, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352892v2</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit Modeling and optimization of acoustic meta-lenses for baffled sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Cavalieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Torino Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approach to developing online educational materials based on Acoustics Knowledge Alliance (ASKNOW) project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Jaruszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Sluyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acsticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Torino Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LUMPED-PARAMETERS EQUIVALENT CIRCUIT FOR PIEZOELECTRIC MEMS SPEAKERS MODELING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Gazzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Zega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Corigliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Convention of the European Acoustics Association (Forum Acusticum 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation analytique et conception de méta-lentilles acoustiques pour la déviation et la focalisation de faisceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Cavalieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicent Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de trois méthodes de mesures optiques plein champ pour la caractérisation des vibrations de flexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick O'Donoughue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Meteyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Durand-Texte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Secail-Geraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de champ pour la mesure de l'absorption acoustique de matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sanalatii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d’Acoustique 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open access online course in acoustics in the frame of AcouStics Knowledge alliance (ASKnow) project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sluyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Heimes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Horvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Jaruszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'impédance de surface de matériaux acoustiques avec atténuation des réflexions parasites par formation de voies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Wideband sound zone system for automotive applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Vindrola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">153rd Convention of the Audio Engineering Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848172v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband sound zone system for automotive applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sound Zones mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luna Timbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bourrud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">153rd Convention of the Audio Engineering Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, New York, United States</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838946v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionnement de haut-parleurs pour la synthèse d’un champ cible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Sanalatii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Française d'Acoustique - CFA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound Zones mobiles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de l'impédance de surface de matériaux acoustiques avec atténuation des réflexions parasites par formation de voies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valentin Bourrud</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03651588v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Identification of Multichannel Systems for Audio Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées SPECTRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFA, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One eighth of a sphere microphone array</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Measurement of sound absorption with a dual-plane array of microphone by an optimization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.313-318, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0981⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.329-335, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164316v2</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of sound absorption with a dual-plane array of microphone by an optimization approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">One eighth of a sphere microphone array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torea Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.329-335, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0596⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.313-318, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231911v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164316v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACOUCOU ? online platform including interactive educational materials about acoustics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Jaruszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Vorlander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Aspock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3023-3024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMDEA show, a new way to present student's projects in collaboration with companies and universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2581-2585, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audience effect on the response of a loudspeaker system in the low frequency range, part 1: magnitude</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimal active control for a trombone: a parametric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Cavailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">149th AES Convention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1557-1563, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977007v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal active control for a trombone: a parametric study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Audience effect on the response of a loudspeaker system in the low frequency range, part 1: magnitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mouterde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Corteel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">149th AES Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, ONLINE, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231992v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of linear and nonlinear loudspeaker parameters using high speed cameras and 3D vision methods</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Derivation of an orthogonal set of functions for hemispherical microphone arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Moulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on ElectroAcoustic technologies (ISEAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Shenzhen, China</w:t>
+              <w:t xml:space="preserve">26th ICSV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408180v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching electroacoustics in a master's degree at Le Mans University : a public-private partnership</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Design of a directive source using the radiation mode method and a sound zone algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryna Sanalatii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th ICSV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">International Congress on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410575v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal Sound Zones: A Comparison between Frequency and Time Domain Formulations in a Transportation Context</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Teaching electroacoustics in a master's degree at Le Mans University : a public-private partnership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">147th AES Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, New York, United States</w:t>
+              <w:t xml:space="preserve">26th ICSV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408176v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a directive source using the radiation mode method and a sound zone algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Personal Sound Zones: A Comparison between Frequency and Time Domain Formulations in a Transportation Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Vindrola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">147th AES Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392009v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of an orthogonal set of functions for hemispherical microphone arrays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of linear and nonlinear loudspeaker parameters using high speed cameras and 3D vision methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Etchepareborda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Dupont</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Thomas Durand-Texte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Moulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th ICSV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">7th International Symposium on ElectroAcoustic technologies (ISEAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410586v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predistortion Technique for Generating Spectrally Clean Excitation Signals for Audio and Electro-Acoustic Nonlinear Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">146th Audio Engineering Society Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Dublin, Ireland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17743/aesconv.2019.978-1-942220-26-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loudspeaker optimisation for active control of trombone radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Cavaillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Congress on Sound Vibration (ICSV) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoucou Platform to Acquire Professional Skills and Knowledge in the Field of Acoustic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jaruszewska,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piotrowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02501317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D vision method applied to measure the vibrations of non-flat items with a two-mirror adapter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Durand</w:t>
+                <w:t xml:space="preserve">Contrôle actif décentralisé de transparence acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Poirée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Vibration Measurements by Laser and Noncontact Techniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EXACT#2 Workshop : Journées Techniques - Expérimentations - Outils à Basses et Très Basses Fréquences, teobf 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Marseille, Bouches-du-Rhône, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407348v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle actif décentralisé de transparence acoustique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Herzog</w:t>
+                <w:t xml:space="preserve">3D vision method applied to measure the vibrations of non-flat items with a two-mirror adapter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Durand-Texte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Simonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Moulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EXACT#2 Workshop : Journées Techniques - Expérimentations - Outils à Basses et Très Basses Fréquences, teobf 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Vibration Measurements by Laser and Noncontact Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Ancona, Italy. pp.012008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1149/1/012008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179449v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision methods applied to measure the displacement of loudspeaker membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Durand-Texte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Simonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Moulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">144th AES Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'une sourdine passive et active pour trompette simplifiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Corno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification du rayonnement à partir de mesures de pression in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées Industrie - SFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique, May 2017, Senlis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the radiation mode method for in situ measurements of loudspeaker systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Sanalatii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Vindrola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">142th Convention of the Audio Engineering Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Berlin, Germany. pp.9725</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation of Direct Sounds from Early Reflections Using the Entropy Rate Bound Minimization Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Baque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th International AES Conference : DREAMS (Dereverberation and Reverberation of Audio, Music, and Speech)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séparation de sources appliquée à un contenu ambisonique : localisation et extraction des champs directs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Baque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA / VISHNO 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the frequency and angular responses of loudspeaker systems using radiation modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Sanalatii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">141st Convention of the Audio Engineering Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification du profil vibratoire d’un haut-parleur monté sur une enceinte close à partir de mesures de pression acoustique en champ proche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Sanalatii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès Français d’Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.857-863</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le retournement temporel en milieu réverbérant pour localiser une source supersonique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effet d'un contrôle actif sur l' impédance de rayonnement d'un guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès de la Société Française d'Acoustique - CFA2016 / VISHNO</w:t>
+              <w:t xml:space="preserve">C F A / V I S H N O 2 0 1 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088401v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'un contrôle actif sur l' impédance de rayonnement d'un guide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le retournement temporel en milieu réverbérant pour localiser une source supersonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hengy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C F A / V I S H N O 2 0 1 6</w:t>
+              <w:t xml:space="preserve">13ème Congrès de la Société Française d'Acoustique - CFA2016 / VISHNO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305725v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple de projet pédagogique en électroacoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C F A / VISHNO 2 0 1 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de déformations vibratoires par vision 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Durand-Texte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Simonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Moulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA VISHNO 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02501332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie acoustique instationnaire par retournement temporel en environnement complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lobréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès Français de Mécanique - CFM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of a Mach cone using a speaker array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hamery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hengy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic imaging in confined and noisy environments using double layer Time Reversal and Field Separation Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lobréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attack transient exploration on sopranino recorder with time-domain Near-Field Acoustic Holography method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Musical Acoustics (ISMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroacoustique sur le web : un retour d'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lissek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFA, Apr 2014, Poitiers, France. pp.2197-2198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonic Time Reversal Imaging optimization in reverberating, confined or noisy environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Source identification in small spaces using field separation method: application to a car trunk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Braïkia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811124v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An active cell to improve transmission loss of partition walls at lower frequencies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Characterization of non-stationary sources using three imaging techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Moulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Noise Control, EURONOISE 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Prague, Czech Republic, Unknown Region</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179231v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source identification in small spaces using field separation method: application to a car trunk</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Time-Reversal Imaging and Field-Separation-Method applied to the study of the Steelpan radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Auzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810827v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of non-stationary sources using three imaging techniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sonic Time Reversal Imaging optimization in reverberating, confined or noisy environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Auzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lobréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811000v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Reversal Imaging and Field-Separation-Method applied to the study of the Steelpan radiation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An active cell to improve transmission loss of partition walls at lower frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">9th European Conference on Noise Control, EURONOISE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Prague, Czech Republic, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811167v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of subwoofers with the field separation method: comparison of p- p and p-v formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroacoustic lectures on the web</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An active cell to improve the transmission loss of partition walls at lower frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Mazzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">9th European Conference on Noise Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Prague, Czech Republic. pp.1030-1035</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811044v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An active cell to improve the transmission loss of partition walls at lower frequencies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Electroacoustic lectures on the web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Lotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lissek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Melon</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mazzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Noise Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Prague, Czech Republic. pp.1030-1035</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759536v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holographie acoustique de champ proche de sources instationnaires : méthodes fréquentielles et temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées spécialisées SFA - AMTA - Applications des Méthodes Temporelles en Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques d'imagerie à haute résolution de sources actives par retournement temporel dans le domaine audible</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Métrologie des subwoofers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence subwoofers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, organisée par la section française de l AES Audio Engineering Society Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549635v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude unidimensionnelle d'une cellule hybride pour absorption et isolation simultanées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Techniques d'imagerie à haute résolution de sources actives par retournement temporel dans le domaine audible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Annick Galland</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539677v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métrologie des subwoofers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Etude unidimensionnelle d'une cellule hybride pour absorption et isolation simultanées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Sitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence subwoofers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, organisée par la section française de l AES Audio Engineering Society Paris, France</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179529v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la transparence acoustique de cloison par contrôle actif du champ incident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France. CD-ROM : 099 (5 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de deux méthodes d'imagerie acoustique en milieu bruité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Braïkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between measurement and boundary element modelization of subwoofers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">127th Audio Engineering Society Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of a loudspeaker transfer matrix for hybrid active/passive absorbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Sitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACTIVE 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Ottawa, Canada. CD:AC09-805 (11 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of subwoofer directivity in non-anechoic rooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emile Chartrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th International Congress and Exposition on Noise Control Engineering, Inter-Noise 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A boundary element method for near-field acoustical holography in bounded noisy environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics'08 Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of low-frequency sources in non-anechoic room using near-field acoustic holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustic's 08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the pressure field radiated by an engine using time domain holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference on Noise Control, EURONOISE 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of four subwoofer measurement techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Langrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">120th AES Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France. preprint 6833 (10 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00094622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A solution for the measurement of inaccessible parts of a machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Congress on Sound and Vibration, ICSV12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularization methods for the determination of the transient acceleration of an aluminium plate from NAH measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ombeline De La Rochefoucauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Congress on Sound and Vibration, ICSV10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time domain acoustic holography: Influence of filtering on localisation of non stationary source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ombeline De La Rochefoucauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Congress on Acoustics, ICA 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12960,137 +13236,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Printing of an Electrodynamic Loudspeaker Driver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Hamonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Julienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JJCAAS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13100,871 +13376,871 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACOUSTIC SYSTEM FOR A MOTOR VEHICLE SEAT WITH A HEADREST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Le Coquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2025/168887. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loudspeaker grating with directional-sound function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Cavalieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2023198967A1. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de restitution sonore permettant de générer des zones d’écoute différenciées dans un espace clos tel qu’un habitable de véhicule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Vindrola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR20200014082 20201223. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound Capture With Improved Microphone Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 20220256302. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de calcul des filtres numériques de source sonores pour générer des zones d’écoute différenciées dans un espace confiné tel qu’un habitable de véhicule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Vindrola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3111001. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appuie-tête pour siège comportant un dispositif de reproduction sonore, et véhicule automobile comportant un tel appuie-tête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Vindrola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3104085. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de captation sonore à réseau de microphones perfectionné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3096550. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appuie-tête pour siège comportant un dispositif de reproduction sonore, et véhicule automobile comportant un tel appuie-tête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Vindrola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3098338. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13974,118 +14250,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes hybrides actifs/passifs pour le contrôle simultané de l'absorption et de l'isolement acoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId302"/>
+      <w:footerReference w:type="default" r:id="rId312"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14232,51 +14508,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472152v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mougey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/facou.2024.1347149" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487732v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Sanalatii" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0025022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Longo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0024149" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796285v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gazzola" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zega" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corigliano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0024939" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182946v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cavalieri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Chamard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.024012" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006608v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O&#8217;donoughue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Meteyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand-Texte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Secail-Geraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30053-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124226v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788667v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Jaruszewska" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vorl&#228;nder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rycht&#225;rikov&#225;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0014170" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03662763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ayrault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911482v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022054" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519831v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blanchard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hassan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009230" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161327v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Etchepareborda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moulet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.107719" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344262v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vindrola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005875" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088457v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2020.0058" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407234v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Simonetto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.115012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017735v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecomte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.3034516" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615453v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001257" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407305v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.08.049" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2019.0001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410616v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.16.1-4.71-95" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088190v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mahenc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bavu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hamery" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hengy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.04.032" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088185v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lobr&#233;au" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4906164" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088176v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bra&#239;kia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrenne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garcia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4809647" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759522v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Sitel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Galland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.09.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWXGZV5B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503409v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461606v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3270392" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3183594" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206089v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977208v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2713670" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977202v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline de La Rochefoucauld" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1763600" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977192v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castagnede" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Aknine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Depollier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(97)00093-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977197v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mariez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohbi Sahraoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.423897" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326811v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niven Brown" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montembault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lauriks" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326774v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kelders" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.363817" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02518415v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafarge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.359781" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977189v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.413623" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977186v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273820v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364733v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363653v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bourrud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grandjean" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273807v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365673v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Munson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Novak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Beriot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352850v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Habib" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352892v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Cavailles" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0462" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352969v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353124v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jaruszewska" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sluyts" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04266242v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Gazzola" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Zega" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Corigliano" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847892v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848276v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O'Donoughue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700964v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dupont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sanalatii" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Melon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Robin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643666v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sluyts" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Heimes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Horvat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848172v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838946v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussarie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709648v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651588v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Timbal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552583v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164316v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torea Blanchard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0981" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231911v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0596" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231860v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vorlander" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Aspock" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0634" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231868v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0914" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977007v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouterde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corteel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231992v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0312" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408180v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410575v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408176v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392009v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410586v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396591v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/aesconv.2019.978-1-942220-26-8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410579v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gilbert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501317v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jaruszewska," TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baranski" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piotrowska" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407348v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1149/1/012008" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179449v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Poir&#233;e" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mattei" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410596v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877799v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Corno" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636405v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636386v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vasseur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410625v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baque" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gu&#233;rin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413009v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337204v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313897v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088401v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305725v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurence" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305716v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501332v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088407v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088336v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088332v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308903v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083321v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lissek" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811124v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Auzou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179231v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810827v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811000v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811167v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Monteil" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810930v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811044v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mazzoni" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759536v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179591v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549635v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539677v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179529v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461661v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539654v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179312v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435759v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179306v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emile Chartrain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179526v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345367v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179556v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Benoit" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094622v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langrenne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179398v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179399v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline De La Rochefoucauld" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179613v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983058v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hamonet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Julienne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383237v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Coquil" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277984v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718465v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243837v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nicol" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Peron" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03608923v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03608917v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048596v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118233v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083434v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620228v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mougey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Foucart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P&#233;zerat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0043236" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619692v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Gazzola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Pietro Perli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cerini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Adorno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jmems.2026.3651898" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796285v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gazzola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zega" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corigliano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0024939" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487732v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Sanalatii" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0025022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Longo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0024149" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472152v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/facou.2024.1347149" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006608v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O&#8217;donoughue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Meteyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand-Texte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Secail-Geraud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30053-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182946v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cavalieri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Chamard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.024012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911482v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022054" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519831v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blanchard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hassan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009230" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03662763v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ayrault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788667v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Jaruszewska" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vorl&#228;nder" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rycht&#225;rikov&#225;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0014170" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161327v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Etchepareborda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moulet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.107719" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344262v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vindrola" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005875" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017735v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecomte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.3034516" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407234v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Simonetto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.115012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088457v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2020.0058" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615453v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001257" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407305v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.08.049" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94ZMP0RW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391934v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2019.0001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410616v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.16.1-4.71-95" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088190v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mahenc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bavu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hamery" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hengy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.04.032" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088185v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lobr&#233;au" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4906164" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088176v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bra&#239;kia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrenne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garcia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4809647" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759522v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Sitel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Galland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.09.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWXGZV5B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503409v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461606v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3270392" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977212v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3183594" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206089v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977208v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2713670" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977202v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline de La Rochefoucauld" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1763600" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977192v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castagnede" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Aknine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Depollier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(97)00093-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977197v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mariez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohbi Sahraoui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.423897" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326811v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niven Brown" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montembault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lauriks" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326774v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kelders" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.363817" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02518415v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafarge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.359781" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977189v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.413623" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977186v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363653v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bourrud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grandjean" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364733v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273820v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273807v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365673v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Munson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Novak" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Beriot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352892v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Cavailles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0462" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352850v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Habib" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352969v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353124v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jaruszewska" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sluyts" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04266242v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Zega" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Corigliano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847892v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848276v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O'Donoughue" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700964v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dupont" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sanalatii" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Melon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Robin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643666v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sluyts" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Heimes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Horvat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838946v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussarie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651588v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Timbal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709648v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848172v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552583v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231911v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0596" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164316v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torea Blanchard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0981" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231860v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vorlander" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Aspock" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0634" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231868v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0914" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231992v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0312" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977007v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouterde" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corteel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410586v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392009v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410575v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408176v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408180v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396591v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/aesconv.2019.978-1-942220-26-8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410579v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gilbert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501317v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jaruszewska," TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baranski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piotrowska" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179449v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Poir&#233;e" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mattei" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407348v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1149/1/012008" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410596v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877799v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Corno" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636405v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636386v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vasseur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410625v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baque" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gu&#233;rin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413009v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337204v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313897v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305725v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurence" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088401v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305716v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501332v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088407v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088336v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088332v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308903v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083321v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lissek" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810827v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811000v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811167v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Auzou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Monteil" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811124v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179231v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810930v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759536v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811044v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mazzoni" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179591v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179529v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549635v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539677v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461661v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539654v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179312v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435759v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179306v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emile Chartrain" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179526v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345367v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179556v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Benoit" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094622v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langrenne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179398v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179399v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline De La Rochefoucauld" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179613v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983058v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hamonet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Julienne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383237v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Coquil" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277984v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718465v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243837v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nicol" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Peron" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03608923v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03608917v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048596v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118233v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083434v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>