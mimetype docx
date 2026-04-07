--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1229,247 +1229,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genealogy of mining territories in the Atacama Desert. The nitrate/water extraction in Tarapacá District ~20°S, Northern Chile (1853-1925)</w:t>
+                <w:t xml:space="preserve">Enlightenment of subterranean resources in the Atacama Desert. The 19th century mining/water extraction in Taltal region, Northern Chile (~25° S).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Méndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milton Godoy Orellana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-Environmental trajectories of mining territories (TRAMIN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Chambéry, France</w:t>
+              <w:t xml:space="preserve">AAG Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association of Geographers, Apr 2018, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944964v1</w:t>
+                <w:t xml:space="preserve">hal-01944946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalism, state construction and water modernization in the Atacama Desert, north of Chile (XIX century).</w:t>
+                <w:t xml:space="preserve">Genealogy of mining territories in the Atacama Desert. The nitrate/water extraction in Tarapacá District ~20°S, Northern Chile (1853-1925)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Méndez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latin American Studies Association 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Socio-Environmental trajectories of mining territories (TRAMIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944955v1</w:t>
+                <w:t xml:space="preserve">hal-01944964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enlightenment of subterranean resources in the Atacama Desert. The 19th century mining/water extraction in Taltal region, Northern Chile (~25° S).</w:t>
+                <w:t xml:space="preserve">Capitalism, state construction and water modernization in the Atacama Desert, north of Chile (XIX century).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Méndez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milton Godoy Orellana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAG Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Association of Geographers, Apr 2018, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">Latin American Studies Association 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944946v1</w:t>
+                <w:t xml:space="preserve">hal-01944955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explotación del salitre y modernización de los territorios hídricos del Desierto de Atacama (1853-1924): Análisis geo-histórico del conflicto por el agua en el valle de Quisma, norte de Chile.</w:t>
               </w:r>
@@ -1986,51 +1986,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502646v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M&#233;ndez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Galaz-Mandakovic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhg.2025.11.013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932299v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mendez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.05.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122747v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galaz-Mandakovic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prieto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.10.013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02570380v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Prieto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Godoy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polgeo.2020.102194" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519287v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Romero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.7512" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02282576v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.16320" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507217v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Godoy Orellana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.3624" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507207v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5354/0719-1472.2018.49495" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222901v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507416v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507433v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507378v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944955v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944946v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944929v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944926v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502657v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Cotterlaz-Rannard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56200-6_17" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502646v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M&#233;ndez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Galaz-Mandakovic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhg.2025.11.013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932299v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mendez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.05.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122747v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galaz-Mandakovic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prieto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.10.013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02570380v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Prieto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Godoy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polgeo.2020.102194" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519287v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Romero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.7512" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02282576v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.16320" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507217v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Godoy Orellana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.3624" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507207v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5354/0719-1472.2018.49495" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222901v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507416v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507433v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507378v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944946v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944964v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944929v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944926v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502657v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Cotterlaz-Rannard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56200-6_17" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>