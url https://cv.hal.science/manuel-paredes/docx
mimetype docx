--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -314,239 +314,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental modelling of mechanical springs made of lattice material</w:t>
+                <w:t xml:space="preserve">Analysis of the First Natural Frequency of Cylindrical Compression Springs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Serretiello</w:t>
+                <w:t xml:space="preserve">Lou-Anna Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eduard Marenic</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Orcière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Wire forming technology international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Spring 2025, pp.62-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05341772v1</w:t>
+                <w:t xml:space="preserve">hal-05034199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the First Natural Frequency of Cylindrical Compression Springs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lou-Anna Rougé</w:t>
+                <w:t xml:space="preserve">Numerical and experimental modelling of mechanical springs made of lattice material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Serretiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Orcière</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Marenic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wire forming technology international</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (33), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2025026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034199v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05341772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D CORNEAL MORPHO-GEOMETRIC PARAMETERS IN HEALTHY PATIENTS MEASURED WITH AN OPTICAL COHERENCE TOMOGRAPHER AND A SCHEIMPFLUG TOMOGRAPHER: A COMPARATIVE STUDY</w:t>
               </w:r>
@@ -1115,226 +1115,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new exhaustive semi-analytical method to calculate stress distribution on the surface of a curved beam with circular cross section, with an application to helical compression springs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cadet</w:t>
+                <w:t xml:space="preserve">Understanding flexural and tensile moduli of small drawn wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vaïssette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mabru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Orcière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Wire forming technology international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (1), pp.74-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308488v1</w:t>
+                <w:t xml:space="preserve">hal-04680355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding flexural and tensile moduli of small drawn wires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mabru</w:t>
+                <w:t xml:space="preserve">A new exhaustive semi-analytical method to calculate stress distribution on the surface of a curved beam with circular cross section, with an application to helical compression springs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Orcière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wire forming technology international</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 103, pp.105191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2023.105191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680355v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive manufacturing technologies for sustainable-intelligent structures: a new concept of multidimensional printing</w:t>
               </w:r>
@@ -1639,51 +1639,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic constraints for design optimization of cubic and bistable NES</w:t>
+                <w:t xml:space="preserve">Estimation of energy pumping time in bistable NES and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Seguy</w:t>
@@ -1692,316 +1692,316 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 144 (2), pp.021003. </w:t>
+              <w:t xml:space="preserve">, 2022, 144 (5), pp.051004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4051548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4054253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273247v1</w:t>
+                <w:t xml:space="preserve">hal-03791930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of energy pumping time in bistable NES and experimental validation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Seguy</w:t>
+                <w:t xml:space="preserve">Impact of the drilling process on the surface integrity and residual fatigue strength of 2024-T351 aluminum parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landry Arnaud Kamgaing Souop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4054253⟩</w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 108, pp.459 - 464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.03.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791930v1</w:t>
+                <w:t xml:space="preserve">hal-03887017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the drilling process on the surface integrity and residual fatigue strength of 2024-T351 aluminum parts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Daidié</w:t>
+                <w:t xml:space="preserve">Basic constraints for design optimization of cubic and bistable NES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 108, pp.459 - 464. </w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (2), pp.021003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.03.072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4051548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887017v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced formulae for determining solid height of axially guided compression springs with closed and unground ends</w:t>
               </w:r>
@@ -2193,265 +2193,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on the impact of the hole surface integrity on the fatigue life of a 2024‐T351 aluminum alloy drilled part</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Landon</w:t>
+                <w:t xml:space="preserve">Improved analytical model for cylindrical compression springs not ground considering end behavior of end coils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Orcière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ffe.13441⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2021048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155225v1</w:t>
+                <w:t xml:space="preserve">hal-03491714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved analytical model for cylindrical compression springs not ground considering end behavior of end coils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cadet</w:t>
+                <w:t xml:space="preserve">Investigations on the impact of the hole surface integrity on the fatigue life of a 2024‐T351 aluminum alloy drilled part</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22, pp.50. </w:t>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (6), pp.1455-1468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2021048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ffe.13441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491714v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative Methods for the Biomechanical Evaluation of Corneal Response. A Case Study in the Measurement Phase</w:t>
               </w:r>
@@ -2905,77 +2905,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the reaming process in aluminium 2024-T351 – Analysis of the evolution of the material stress state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3016,235 +3016,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable pitch spring for nonlinear energy sink: Application to passive vibration control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced formulae for determining the axial behavior of cylindrical extension springs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Seguy</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Orcière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0954406218761485⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (6), pp.625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2019067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940397v1</w:t>
+                <w:t xml:space="preserve">hal-02405165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced formulae for determining the axial behavior of cylindrical extension springs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variable pitch spring for nonlinear energy sink: Application to passive vibration control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donghai Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Orcière</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (6), pp.625. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 233 (2), pp.611-622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2019067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0954406218761485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405165v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuned Nonlinear Energy Sink With Conical Spring: Design Theory and Sensitivity Analysis</w:t>
               </w:r>
@@ -3464,77 +3464,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the Cold Expansion Process for Titanium Holes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chirol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (6), pp.1500626 1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3581,77 +3581,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold expansion process on hard alloy holes-experimental and numerical evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chirol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (3), pp.303 1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4122,51 +4122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal catalogue selection and custom design of belleville spring arrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (1), pp.51-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4194,324 +4194,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology to build an assistance tool dedicated to preliminary design: application to compression springs</w:t>
+                <w:t xml:space="preserve">Optimal design of conical Springs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12008-009-0079-3⟩</w:t>
+              <w:t xml:space="preserve">Engineering with Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (2), pp.147--154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00366-008-0112-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194279v1</w:t>
+                <w:t xml:space="preserve">hal-02194280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended equations of load distribution in the axial direction in a spline coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sartor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16 (1), pp.200--211. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2008.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal design of conical Springs</w:t>
+                <w:t xml:space="preserve">Methodology to build an assistance tool dedicated to preliminary design: application to compression springs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering with Computers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (4), pp.265--272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12008-009-0079-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00366-008-0112-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02194280v1</w:t>
+                <w:t xml:space="preserve">hal-02194279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of torsional teeth stiffness and second moment of area calculations for an analytical model of spline coupling behaviour</w:t>
               </w:r>
@@ -4614,51 +4614,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Behavior Law for a Constant Pitch Conical Compression Spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sartor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4847,51 +4847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sartor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering with Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21 (2), pp.140-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5253,1202 +5253,1163 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved stiffness model for helical compression springs with variable pitch</w:t>
+                <w:t xml:space="preserve">Geometry Optimization to Improve Helical Springs Reliability: An Approach based on Material Variabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCM International Conference - Research and Innovation in Graphic Engineering: Tools for Achieving Sustainable Development Goals and Addressing Emerging Global Challenges</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International Conference on Machine Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculty of Engineering of the University of Porto, FEUP, Sep 2025, Porto, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907667v1</w:t>
+                <w:t xml:space="preserve">hal-05559612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of mechanical properties of stainless steel small diameter cold drawn wires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mabru</w:t>
+                <w:t xml:space="preserve">Improved stiffness model for helical compression springs with variable pitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2024 Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21741/9781644903131-78⟩</w:t>
+              <w:t xml:space="preserve">JCM International Conference - Research and Innovation in Graphic Engineering: Tools for Achieving Sustainable Development Goals and Addressing Emerging Global Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Valencia, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-72829-7_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680220v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Design Parameters of a Cylindrical Helical Compression Spring Using an Optimization Algorithm and a Non-linear Behavior Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cadet</w:t>
+                <w:t xml:space="preserve">Analysis of mechanical properties of stainless steel small diameter cold drawn wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vaissette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mabru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Design 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15397734.2024.2307376⟩</w:t>
+              <w:t xml:space="preserve">ESAFORM 2024 Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.706-714, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21741/9781644903131-78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308524v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle analytique amélioré pour les ressorts de compression cylindriques meulés en prenant en compte le défaut de parallélisme de leurs surfaces d'appui</w:t>
+                <w:t xml:space="preserve">Enhanced Design Parameters of a Cylindrical Helical Compression Spring Using an Optimization Algorithm and a Non-linear Behavior Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Orciere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Machine Design 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15397734.2024.2307376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398177v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A residual stress characterization method of a small diameter wire by matter removal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Vaïssette</w:t>
+                <w:t xml:space="preserve">Modèle analytique amélioré pour les ressorts de compression cylindriques meulés en prenant en compte le défaut de parallélisme de leurs surfaces d'appui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mabru</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Orciere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRS 11 - The 11th International Conference of Residual Stresses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SF2M; IJL, Mar 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998023v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between the hole surface integrity and fatigue life for drilled 2024-T351 aluminum alloy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Daidié</w:t>
+                <w:t xml:space="preserve">A residual stress characterization method of a small diameter wire by matter removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vaïssette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mabru</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Ischia (NA), Italy</w:t>
+              <w:t xml:space="preserve">ICRS 11 - The 11th International Conference of Residual Stresses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SF2M; IJL, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887060v1</w:t>
+                <w:t xml:space="preserve">hal-03998023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Optimization of Bistable NES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Seguy</w:t>
+                <w:t xml:space="preserve">Correlations between the hole surface integrity and fatigue life for drilled 2024-T351 aluminum alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landry Arnaud Kamgaing Souop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Colloque National S.mart AIP-PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Valenciennes(virtuel), France</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Ischia (NA), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273272v1</w:t>
+                <w:t xml:space="preserve">hal-03887060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une méthode de caractérisation des contraintes résiduelles dans les fils tréfilés de faible diamètre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vaïssette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mabru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Orciere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], Mar 2021, LAVAL VIRTUAL WORLD, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint Analysis and Optimization of NES System Based on Variable Pitch Spring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Design Optimization of Bistable NES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wu Zhenhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, aix en provence, France</w:t>
+              <w:t xml:space="preserve">17ème Colloque National S.mart AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Valenciennes(virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092530v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the hole surface integrity on the fatigue strength of an aluminium drilled part</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Landon</w:t>
+                <w:t xml:space="preserve">Constraint Analysis and Optimization of NES System Based on Variable Pitch Spring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wu Zhenhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2020, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">, Jun 2020, aix en provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03008318v1</w:t>
+                <w:t xml:space="preserve">hal-03092530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the drilling process on the fatigue life of an aluminium 2024-T351 part</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Influence of the hole surface integrity on the fatigue strength of an aluminium drilled part</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Advanced Joining Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Ponta Delgada, Azores, Portugal</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03008303v1</w:t>
+                <w:t xml:space="preserve">hal-03008318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La enseñanza de Gráficos en la Ingeniería en Francia</w:t>
               </w:r>
@@ -6497,714 +6458,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design criterion and finite element analysis of pure cubic system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Seguy</w:t>
+                <w:t xml:space="preserve">Impact of the drilling process on the fatigue life of an aluminium 2024-T351 part</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Donghai Qiu</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh Conference on Nonlinear Vibrations, Localization and Energy Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">1st International Conference on Advanced Joining Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Ponta Delgada, Azores, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179281v1</w:t>
+                <w:t xml:space="preserve">hal-03008303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du procédé de perçage dans de l'aluminium 2024-T351 sur les sollicitations thermomécaniques subies par la pièce percée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Landon</w:t>
+                <w:t xml:space="preserve">Design criterion and finite element analysis of pure cubic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wu Zhenhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Audrey Benaben</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donghai Qiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MUGV &amp; Manufacturing'21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Seventh Conference on Nonlinear Vibrations, Localization and Energy Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127597v1</w:t>
+                <w:t xml:space="preserve">hal-02179281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical evaluation of residual stress induced by reaming of aluminium 2024-T351</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Impact du procédé de perçage dans de l'aluminium 2024-T351 sur les sollicitations thermomécaniques subies par la pièce percée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Cartagena, Spain</w:t>
+              <w:t xml:space="preserve">MUGV &amp; Manufacturing'21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127580v1</w:t>
+                <w:t xml:space="preserve">hal-02127597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of residual stress distribution near the hole edge in aeronautical structures after drilling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Numerical evaluation of residual stress induced by reaming of aluminium 2024-T351</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Cartagena, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143402v1</w:t>
+                <w:t xml:space="preserve">hal-02127580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INVESTIGATION OF THE INITIAL SYSTEM ANGLE OF A TORSION SPRING USING CAD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paredes Manuel</w:t>
+                <w:t xml:space="preserve">Study of residual stress distribution near the hole edge in aeronautical structures after drilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chirol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingegraf 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUROMAT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03744461v1</w:t>
+                <w:t xml:space="preserve">hal-02143402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on the initial system angle of a torsion springs using CAD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Paredes</w:t>
+                <w:t xml:space="preserve">INVESTIGATION OF THE INITIAL SYSTEM ANGLE OF A TORSION SPRING USING CAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paredes Manuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingegraf 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Gijon, Spain</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2017, Gijon, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.1904.05196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070670v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of cubic stiffness for the absorber of Nonlinear Energy Sink (NES)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation on the initial system angle of a torsion springs using CAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXth Symposium VIbrations, SHocks and NOise VISHNO, 11-15 avril 2016, Le Mans, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.2295-2300</w:t>
+              <w:t xml:space="preserve">Ingegraf 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Gijon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048288v1</w:t>
+                <w:t xml:space="preserve">hal-02070670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel design of cubic stiffness for a Nonlinear Energy Sink (NES) based on conical spring</w:t>
               </w:r>
@@ -7279,742 +7266,837 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUALITY EVALUATION OF BOLTED JOINTS USING TIGHTENING MONITORING AND SIMULATIONS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Dols</w:t>
+                <w:t xml:space="preserve">Design of cubic stiffness for the absorber of Nonlinear Energy Sink (NES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donghai Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">canadian Aeonotics &amp; Space Institute, AERO 2015 Conference, 19-21 mai 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Laval, Canada</w:t>
+              <w:t xml:space="preserve">XXth Symposium VIbrations, SHocks and NOise VISHNO, 11-15 avril 2016, Le Mans, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.2295-2300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052665v1</w:t>
+                <w:t xml:space="preserve">hal-02048288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVALUATION DE LA QUALITE DES ASSEMBLAGES VIA LE MONITORING DU SERRAGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les assemblages mécaniques: évolutions récentes et perspectives, Colloque SUPMECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Saint-Ouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization Of The Cold Expansion Process For Titanium Holes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Daidié</w:t>
+                <w:t xml:space="preserve">QUALITY EVALUATION OF BOLTED JOINTS USING TIGHTENING MONITORING AND SIMULATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Chirol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Materials and Processing Technologies, 2015, Madrid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">canadian Aeonotics &amp; Space Institute, AERO 2015 Conference, 19-21 mai 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Laval, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052573v1</w:t>
+                <w:t xml:space="preserve">hal-02052665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d’expérience sur l’enseignement de l’ecoconception à l’INSA de Toulouse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization Of The Cold Expansion Process For Titanium Holes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Daidié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chirol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AIP-PRIMECA, Produits, Procédés, Systèmes, intelligents et durables 28/03-01/04 2015, La Plagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, La Plagne, France</w:t>
+              <w:t xml:space="preserve">Advances in Materials and Processing Technologies, 2015, Madrid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052668v1</w:t>
+                <w:t xml:space="preserve">hal-02052573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality evaluation of bolted assemblies through tightening</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retour d’expérience sur l’enseignement de l’ecoconception à l’INSA de Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Morgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Conference on Mechanical, Design Engineering &amp; Advanced Manufacturing, 18-20 juin 2014, Toulouse, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque AIP-PRIMECA, Produits, Procédés, Systèmes, intelligents et durables 28/03-01/04 2015, La Plagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054332v1</w:t>
+                <w:t xml:space="preserve">hal-02052668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical studies of axial load transfert in an interference fit fastener assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quality evaluation of bolted assemblies through tightening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Sartor</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Morgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII International conference on Graphic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Toulouse, France. pp.6</w:t>
+              <w:t xml:space="preserve">Joint Conference on Mechanical, Design Engineering &amp; Advanced Manufacturing, 18-20 juin 2014, Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183452v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement de ressorts coniques escamotables a pas variables</w:t>
+                <w:t xml:space="preserve">Analytical studies of axial load transfert in an interference fit fastener assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nefissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sartor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Colloque AIP-PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Mont Dore, France</w:t>
+              <w:t xml:space="preserve">XXII International conference on Graphic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Toulouse, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187236v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etude du comportement de ressorts coniques escamotables a pas variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème Colloque AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Mont Dore, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'enseignement de l’Ingénierie Simultanée par un « jeu collaboratif multimédia en réseau »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8024,262 +8106,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances on Mechanics, Design Engineering and Manufacturing III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paz Morer Camo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, 2021, Lecture Notes in Mechanical Engineering, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-70566-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research in Interactive Design (Vol. 4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Daidié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26121-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8289,259 +8371,259 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Empirical Approach for Mechanical Behavior Characterization of a Small Diameter Cold-Drawn Steel Wire with a Three-Point Bending Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vaïssette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mabru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances on Mechanics, Design Engineering and Manufacturing IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1090-1102, 2023, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-15928-2_95⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Tools for Simplified Life Cycle Assessment in Mechanical Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Pongérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien San Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Design Engineering II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.71-80, 2022, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-92426-3_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Assistance Tool for Spline Coupling Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Barrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8560,632 +8642,632 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sartor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Integrated Design and Manufacturing in Mechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.329-342, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/1-4020-3482-2_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of the cold expansion process in mechanical stacked assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chirol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances on Mechanics, Design Engineering and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.501-508, 2016, 978-3-319-45780-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45781-9_50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the cold expansion process on fatigue performance of hard alloys holes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chirol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Interactive Design: Mechanics, Design Engineering and Advanced Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Springer, pp.166-172, 2014, Research in Interactive Design, 978-3-319-26121-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-26121-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding the Optimal Stock Spring from Optimal Spring Design Characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sartor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Design and Manufacturing in Mechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.465-472, 2002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-015-9966-5_55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation Techniques for Industrial Spring Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sartor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Wahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimization in Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer London, pp.315-326, 2002, 978-1-85233-534-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4471-0675-3_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advantages in Using a Stock Spring Selection Tool that Manages the Uncertainty of the Designer Requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sartor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Design and Manufacture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer London, pp.69-80, 2000, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4471-0519-0_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9195,51 +9277,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical springs: from historical origins to modern applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9248,139 +9330,139 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la fabrication pour viser la sobriété énergétique industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Carla Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Seguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, N°149, p 35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9390,114 +9472,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'outils d'assistance à la conception optimale des liaisons élastiques par ressorts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. INSA de Toulouse, 2000. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00255988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId229"/>
+      <w:footerReference w:type="default" r:id="rId230"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9644,51 +9726,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05298363v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Font" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cadet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Paredes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2025.110159" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953731v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Orci&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341772v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Serretiello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Marenic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2025026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034199v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Anna Roug&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907784v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Diaz Moreno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonzalez Cabrero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sebasti&#225;n Vel&#225;zquez Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Gomez Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52152/D11293" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05489458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonz&#225;lez-Cabrero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo G&#243;mez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cavas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics10100683" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680343v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105385" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680346v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pi&#241;ero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ali&#243;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics9020073" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680191v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2024.111914" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308488v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105191" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Va&#239;ssette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mabru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194685v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cavas Martinez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gherardini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6036/10778" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194710v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Orciere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6036/10677" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870924v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhang Wu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Seguy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117425" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03273247v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051548" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791930v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054253" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03887017v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lacombe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Arnaud Kamgaing Souop" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.072" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194692v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791916v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-022-07609-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03155225v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chirol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13441" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491714v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2021048" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744429v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112210819" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744430v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Semaan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Castex" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Ruiz Arramendy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112211013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02948907v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Braydi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gogu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020075" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01940605v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghai Qiu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.11.021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050058v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lacombe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Benaben" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6036/8900" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01940397v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406218761485" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405165v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stephan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019067" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01819561v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4038304" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940483v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-018-4067-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913423v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Achard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201500626" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950764v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015075" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951226v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4032094" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952587v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canivenc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sartor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01960055v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01960064v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Nefissi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-012-0146-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185286v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAV-2012-0724" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120195v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-009-0086-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194279v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-009-0079-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194276v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2008.03.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P65ZWHR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194280v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rodriguez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-008-0112-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F26E259EC3F9AF650B578873C00A1C65DF77D18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744432v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barrot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544062JMES828" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01878088v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2338580" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01878071v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barrot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0954406JMES285" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-2XKS3F1G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120259v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-005-0318-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-73B7NCCH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744438v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Masclet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0954405021519906" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744440v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masclet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(01)00289-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744442v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Fauroux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00007189" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SV122XGM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907667v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72829-7_7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680220v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaissette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-78" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308524v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15397734.2024.2307376" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398177v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Orciere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998023v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03887060v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03273272v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Zhenhang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296130v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092530v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008318v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008303v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405085v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02179281v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127597v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127580v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143402v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744461v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paredes Manuel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1904.05196" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02070670v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048288v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047820v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052665v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dols" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052583v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052573v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052668v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054332v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morgue" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183452v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nefissi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187236v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226989v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guingand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744448v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paz Morer Camo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Rizzi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120294v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fischer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26121-8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891202v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15928-2_95" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744456v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pong&#233;rard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien San Augustin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92426-3_9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744451v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3482-2_26" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2Z5P9XVR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047916v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_50" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054333v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744452v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masclet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9966-5_55" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744453v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Wahl" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-0675-3_26" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744455v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-0519-0_6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771005v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05021054v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carla Araujo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00255988v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05298363v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Font" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cadet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Paredes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2025.110159" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953731v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Orci&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034199v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Anna Roug&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341772v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Serretiello" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Marenic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2025026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907784v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Diaz Moreno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonzalez Cabrero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sebasti&#225;n Vel&#225;zquez Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Gomez Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52152/D11293" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05489458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonz&#225;lez-Cabrero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo G&#243;mez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cavas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics10100683" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680343v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105385" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680346v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pi&#241;ero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ali&#243;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics9020073" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680191v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2024.111914" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680355v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Va&#239;ssette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mabru" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308488v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105191" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194685v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cavas Martinez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gherardini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6036/10778" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194710v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Orciere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6036/10677" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870924v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhang Wu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Seguy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117425" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791930v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054253" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03887017v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lacombe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Arnaud Kamgaing Souop" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.072" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03273247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051548" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194692v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791916v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-022-07609-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491714v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2021048" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03155225v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chirol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13441" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744429v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112210819" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744430v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Semaan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Castex" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Ruiz Arramendy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112211013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02948907v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Braydi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gogu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020075" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01940605v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghai Qiu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.11.021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050058v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lacombe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Benaben" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6036/8900" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405165v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stephan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019067" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01940397v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406218761485" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01819561v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4038304" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940483v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-018-4067-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913423v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Achard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201500626" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950764v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015075" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951226v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4032094" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952587v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canivenc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sartor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01960055v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01960064v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Nefissi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-012-0146-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185286v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAV-2012-0724" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120195v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-009-0086-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194280v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rodriguez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-008-0112-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F26E259EC3F9AF650B578873C00A1C65DF77D18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194276v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2008.03.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P65ZWHR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194279v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-009-0079-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744432v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barrot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544062JMES828" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01878088v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2338580" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01878071v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barrot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0954406JMES285" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-2XKS3F1G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120259v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-005-0318-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-73B7NCCH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744438v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Masclet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0954405021519906" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744440v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masclet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(01)00289-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744442v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Fauroux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00007189" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SV122XGM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559612v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907667v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72829-7_7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680220v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaissette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-78" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308524v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15397734.2024.2307376" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398177v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Orciere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998023v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03887060v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296130v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03273272v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Zhenhang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092530v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008318v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405085v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008303v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02179281v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127597v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127580v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143402v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744461v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paredes Manuel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1904.05196" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02070670v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047820v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048288v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052583v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dols" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052665v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052573v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052668v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054332v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morgue" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183452v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nefissi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187236v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226989v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guingand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744448v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paz Morer Camo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Rizzi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120294v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fischer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26121-8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891202v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15928-2_95" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744456v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pong&#233;rard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien San Augustin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92426-3_9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744451v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3482-2_26" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2Z5P9XVR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047916v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_50" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054333v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744452v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masclet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9966-5_55" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744453v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Wahl" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-0675-3_26" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744455v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-0519-0_6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771005v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05021054v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carla Araujo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00255988v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>