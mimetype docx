--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1115,226 +1115,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding flexural and tensile moduli of small drawn wires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mabru</w:t>
+                <w:t xml:space="preserve">A new exhaustive semi-analytical method to calculate stress distribution on the surface of a curved beam with circular cross section, with an application to helical compression springs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Orcière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wire forming technology international</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 103, pp.105191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2023.105191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680355v1</w:t>
+                <w:t xml:space="preserve">hal-04308488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new exhaustive semi-analytical method to calculate stress distribution on the surface of a curved beam with circular cross section, with an application to helical compression springs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cadet</w:t>
+                <w:t xml:space="preserve">Understanding flexural and tensile moduli of small drawn wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vaïssette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mabru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Orcière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Wire forming technology international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (1), pp.74-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308488v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive manufacturing technologies for sustainable-intelligent structures: a new concept of multidimensional printing</w:t>
               </w:r>
@@ -5479,51 +5479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of mechanical properties of stainless steel small diameter cold drawn wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vaissette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mabru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5756,77 +5756,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A residual stress characterization method of a small diameter wire by matter removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vaïssette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mabru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRS 11 - The 11th International Conference of Residual Stresses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SF2M; IJL, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5970,260 +5970,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une méthode de caractérisation des contraintes résiduelles dans les fils tréfilés de faible diamètre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Vaïssette</w:t>
+                <w:t xml:space="preserve">Design Optimization of Bistable NES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wu Zhenhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Orciere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], Mar 2021, LAVAL VIRTUAL WORLD, France</w:t>
+              <w:t xml:space="preserve">17ème Colloque National S.mart AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Valenciennes(virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03296130v1</w:t>
+                <w:t xml:space="preserve">hal-03273272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Optimization of Bistable NES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Seguy</w:t>
+                <w:t xml:space="preserve">Proposition d'une méthode de caractérisation des contraintes résiduelles dans les fils tréfilés de faible diamètre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vaïssette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mabru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Orciere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Colloque National S.mart AIP-PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Valenciennes(virtuel), France</w:t>
+              <w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], Mar 2021, LAVAL VIRTUAL WORLD, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273272v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint Analysis and Optimization of NES System Based on Variable Pitch Spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wu Zhenhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6585,51 +6585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design criterion and finite element analysis of pure cubic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wu Zhenhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7171,381 +7171,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel design of cubic stiffness for a Nonlinear Energy Sink (NES) based on conical spring</w:t>
+                <w:t xml:space="preserve">Design of cubic stiffness for the absorber of Nonlinear Energy Sink (NES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donghai Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering &amp; Advanced Manufacturing,14-26 septembre 2016, Catane, Italie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Catane, Italy. pp.565-573</w:t>
+              <w:t xml:space="preserve">XXth Symposium VIbrations, SHocks and NOise VISHNO, 11-15 avril 2016, Le Mans, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.2295-2300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047820v1</w:t>
+                <w:t xml:space="preserve">hal-02048288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of cubic stiffness for the absorber of Nonlinear Energy Sink (NES)</w:t>
+                <w:t xml:space="preserve">A novel design of cubic stiffness for a Nonlinear Energy Sink (NES) based on conical spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donghai Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXth Symposium VIbrations, SHocks and NOise VISHNO, 11-15 avril 2016, Le Mans, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.2295-2300</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering &amp; Advanced Manufacturing,14-26 septembre 2016, Catane, Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Catane, Italy. pp.565-573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048288v1</w:t>
+                <w:t xml:space="preserve">hal-02047820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVALUATION DE LA QUALITE DES ASSEMBLAGES VIA LE MONITORING DU SERRAGE</w:t>
+                <w:t xml:space="preserve">QUALITY EVALUATION OF BOLTED JOINTS USING TIGHTENING MONITORING AND SIMULATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les assemblages mécaniques: évolutions récentes et perspectives, Colloque SUPMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Saint-Ouen, France</w:t>
+              <w:t xml:space="preserve">canadian Aeonotics &amp; Space Institute, AERO 2015 Conference, 19-21 mai 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Laval, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052583v1</w:t>
+                <w:t xml:space="preserve">hal-02052665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUALITY EVALUATION OF BOLTED JOINTS USING TIGHTENING MONITORING AND SIMULATIONS</w:t>
+                <w:t xml:space="preserve">EVALUATION DE LA QUALITE DES ASSEMBLAGES VIA LE MONITORING DU SERRAGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">canadian Aeonotics &amp; Space Institute, AERO 2015 Conference, 19-21 mai 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Laval, Canada</w:t>
+              <w:t xml:space="preserve">Les assemblages mécaniques: évolutions récentes et perspectives, Colloque SUPMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Saint-Ouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052665v1</w:t>
+                <w:t xml:space="preserve">hal-02052583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization Of The Cold Expansion Process For Titanium Holes</w:t>
               </w:r>
@@ -8385,77 +8385,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Empirical Approach for Mechanical Behavior Characterization of a Small Diameter Cold-Drawn Steel Wire with a Three-Point Bending Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vaïssette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mabru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances on Mechanics, Design Engineering and Manufacturing IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1090-1102, 2023, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9726,51 +9726,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05298363v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Font" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cadet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Paredes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2025.110159" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953731v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Orci&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034199v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Anna Roug&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341772v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Serretiello" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Marenic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2025026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907784v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Diaz Moreno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonzalez Cabrero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sebasti&#225;n Vel&#225;zquez Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Gomez Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52152/D11293" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05489458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonz&#225;lez-Cabrero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo G&#243;mez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cavas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics10100683" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680343v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105385" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680346v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pi&#241;ero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ali&#243;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics9020073" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680191v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2024.111914" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680355v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Va&#239;ssette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mabru" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308488v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105191" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194685v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cavas Martinez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gherardini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6036/10778" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194710v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Orciere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6036/10677" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870924v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhang Wu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Seguy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117425" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791930v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054253" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03887017v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lacombe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Arnaud Kamgaing Souop" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.072" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03273247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051548" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194692v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791916v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-022-07609-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491714v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2021048" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03155225v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chirol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13441" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744429v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112210819" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744430v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Semaan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Castex" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Ruiz Arramendy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112211013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02948907v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Braydi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gogu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020075" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01940605v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghai Qiu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.11.021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050058v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lacombe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Benaben" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6036/8900" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405165v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stephan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019067" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01940397v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406218761485" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01819561v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4038304" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940483v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-018-4067-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913423v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Achard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201500626" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950764v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015075" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951226v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4032094" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952587v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canivenc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sartor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01960055v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01960064v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Nefissi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-012-0146-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185286v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAV-2012-0724" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120195v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-009-0086-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194280v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rodriguez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-008-0112-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F26E259EC3F9AF650B578873C00A1C65DF77D18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194276v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2008.03.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P65ZWHR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194279v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-009-0079-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744432v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barrot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544062JMES828" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01878088v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2338580" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01878071v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barrot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0954406JMES285" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-2XKS3F1G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120259v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-005-0318-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-73B7NCCH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744438v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Masclet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0954405021519906" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744440v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masclet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(01)00289-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744442v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Fauroux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00007189" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SV122XGM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559612v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907667v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72829-7_7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680220v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaissette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-78" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308524v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15397734.2024.2307376" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398177v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Orciere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998023v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03887060v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296130v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03273272v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Zhenhang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092530v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008318v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405085v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008303v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02179281v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127597v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127580v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143402v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744461v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paredes Manuel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1904.05196" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02070670v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047820v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048288v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052583v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dols" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052665v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052573v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052668v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054332v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morgue" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183452v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nefissi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187236v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226989v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guingand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744448v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paz Morer Camo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Rizzi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120294v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fischer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26121-8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891202v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15928-2_95" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744456v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pong&#233;rard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien San Augustin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92426-3_9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744451v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3482-2_26" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2Z5P9XVR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047916v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_50" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054333v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744452v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masclet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9966-5_55" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744453v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Wahl" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-0675-3_26" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744455v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-0519-0_6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771005v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05021054v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carla Araujo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00255988v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05298363v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Font" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cadet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Paredes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2025.110159" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953731v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Orci&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034199v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Anna Roug&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341772v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Serretiello" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Marenic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2025026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907784v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Diaz Moreno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonzalez Cabrero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sebasti&#225;n Vel&#225;zquez Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Gomez Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52152/D11293" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05489458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonz&#225;lez-Cabrero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo G&#243;mez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cavas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics10100683" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680343v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105385" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680346v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pi&#241;ero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ali&#243;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics9020073" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680191v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2024.111914" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308488v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105191" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Va&#239;ssette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mabru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194685v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cavas Martinez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gherardini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6036/10778" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194710v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Orciere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6036/10677" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870924v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhang Wu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Seguy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117425" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791930v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054253" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03887017v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lacombe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Arnaud Kamgaing Souop" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.072" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03273247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051548" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194692v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791916v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-022-07609-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491714v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2021048" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03155225v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chirol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13441" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744429v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112210819" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744430v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Semaan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Castex" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Ruiz Arramendy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112211013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02948907v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Braydi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gogu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020075" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01940605v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghai Qiu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.11.021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050058v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lacombe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Benaben" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6036/8900" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405165v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stephan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019067" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01940397v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406218761485" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01819561v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4038304" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940483v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-018-4067-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913423v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Achard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201500626" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950764v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015075" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951226v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4032094" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952587v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canivenc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sartor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01960055v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01960064v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Nefissi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-012-0146-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185286v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAV-2012-0724" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120195v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-009-0086-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194280v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rodriguez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-008-0112-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F26E259EC3F9AF650B578873C00A1C65DF77D18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194276v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2008.03.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P65ZWHR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194279v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-009-0079-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744432v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barrot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544062JMES828" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01878088v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2338580" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01878071v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barrot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0954406JMES285" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-2XKS3F1G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120259v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-005-0318-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-73B7NCCH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744438v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Masclet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0954405021519906" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744440v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masclet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(01)00289-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744442v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Fauroux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00007189" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SV122XGM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559612v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907667v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72829-7_7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680220v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaissette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-78" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308524v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15397734.2024.2307376" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398177v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Orciere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998023v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03887060v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03273272v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Zhenhang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296130v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092530v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008318v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405085v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008303v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02179281v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127597v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127580v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143402v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744461v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paredes Manuel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1904.05196" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02070670v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048288v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047820v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052665v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dols" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052583v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052573v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052668v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054332v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morgue" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183452v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nefissi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187236v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226989v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guingand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744448v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paz Morer Camo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Rizzi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120294v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fischer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26121-8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891202v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15928-2_95" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744456v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pong&#233;rard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien San Augustin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92426-3_9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744451v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3482-2_26" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2Z5P9XVR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047916v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_50" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054333v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744452v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masclet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9966-5_55" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744453v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Wahl" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-0675-3_26" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744455v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-0519-0_6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771005v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05021054v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carla Araujo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00255988v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>