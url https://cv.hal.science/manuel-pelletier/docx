--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Nature of the Anion in Hydrated Layered Double Hydroxides for H2 Production under Ionizing Radiation</w:t>
+                <w:t xml:space="preserve">How do Nucleotides Adsorb Onto Clays?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Laine</w:t>
+                <w:t xml:space="preserve">Ulysse Pedreira-Segade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Yuan Liao</w:t>
+                <w:t xml:space="preserve">Jihua Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Varenne</w:t>
+                <w:t xml:space="preserve">Angélina Razafitianamaharavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Picot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Michot</w:t>
+                <w:t xml:space="preserve">Virginie Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.8b01240⟩</w:t>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (4), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/life8040059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01872244v1</w:t>
+                <w:t xml:space="preserve">hal-02315672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do Nucleotides Adsorb Onto Clays?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning the Nature of the Anion in Hydrated Layered Double Hydroxides for H2 Production under Ionizing Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulysse Pedreira-Segade</w:t>
+                <w:t xml:space="preserve">Yuan Yuan Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihua Hao</w:t>
+                <w:t xml:space="preserve">Fanny Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélina Razafitianamaharavo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+                <w:t xml:space="preserve">Pierre Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Marry</w:t>
+                <w:t xml:space="preserve">Laurent Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (4), pp.59. </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (9), pp.5246-5257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/life8040059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.8b01240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315672v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01872244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption and photocatalysis activity of TiO2/bentonite composites</w:t>
               </w:r>
@@ -1178,51 +1178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of nucleotides onto ferromagnesian phyllosilicates: Significance for the origin of life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Pedreira-Segade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Feuillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1582,303 +1582,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between l-aspartate and the brucite [Mg(OH)2]–water interface</w:t>
+                <w:t xml:space="preserve">Action of a clay suspension on an Fe(0) surface under anoxic conditions: Characterization of neoformed minerals at the Fe(0)/solution and Fe(0)/atmosphere interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlene F. Estrada</w:t>
+                <w:t xml:space="preserve">Pierre Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri A. Sverjensky</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renaud Gley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61, pp.62-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2015.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.02.002⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159539v1</w:t>
+                <w:t xml:space="preserve">hal-01248724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action of a clay suspension on an Fe(0) surface under anoxic conditions: Characterization of neoformed minerals at the Fe(0)/solution and Fe(0)/atmosphere interfaces</w:t>
+                <w:t xml:space="preserve">Interaction between l-aspartate and the brucite [Mg(OH)2]–water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Le Pape</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Rivard</w:t>
+                <w:t xml:space="preserve">Charlene F. Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri A. Sverjensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélina Razafitianamaharavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert M. Hazen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2015.05.008⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 155, pp.172-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248724v1</w:t>
+                <w:t xml:space="preserve">hal-01159539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STUDY OF LOW-PRESSURE ARGON ADSORPTION ON SYNTHETIC NONTRONITE: IMPLICATIONS FOR SMECTITE CRYSTAL GROWTH</w:t>
               </w:r>
@@ -1992,984 +1992,984 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smectite fluorination and its impact on interlayer water content and structure: A way to fine tune the hydrophilicity of clay surfaces?</w:t>
+                <w:t xml:space="preserve">Morphology of carbonates particles precipitated from saline waste solution: Influence of magnesium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Dazas</w:t>
+                <w:t xml:space="preserve">L O Filippov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Lanson</w:t>
+                <w:t xml:space="preserve">M Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josef Breu</w:t>
+                <w:t xml:space="preserve">I V Filippova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Robert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 181, pp.233-247. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 416 (012011), </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.07.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/416/1/012011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858471v1</w:t>
+                <w:t xml:space="preserve">hal-01115035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity and Valorization of Products Issued from Carbonation of Saline Waste Solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smectite fluorination and its impact on interlayer water content and structure: A way to fine tune the hydrophilicity of clay surfaces?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Dazas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Grandjean</w:t>
+                <w:t xml:space="preserve">Bruno Lanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Filippov</w:t>
+                <w:t xml:space="preserve">Josef Breu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Filippova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Pelletier</w:t>
+                <w:t xml:space="preserve">Jean-Louis Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 181, pp.233-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.07.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-012-9187-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02505716v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the anisotropic features of particle orientation in synthetic swelling clay porous media</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Nauleau</w:t>
+                <w:t xml:space="preserve">Berthierine-like mineral formation and stability during the interaction of kaolinite with metallic iron at 90 C under anoxic and oxic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2013.0610501⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98 (1), pp.163-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2013.4073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00967395v1</w:t>
+                <w:t xml:space="preserve">hal-01119603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berthierine-like mineral formation and stability during the interaction of kaolinite with metallic iron at 90 C under anoxic and oxic conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+                <w:t xml:space="preserve">Reactivity and Valorization of Products Issued from Carbonation of Saline Waste Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Filippov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Filippova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2013.4073⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (4), pp.831-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-012-9187-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119603v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological properties of vermiculite particles in size-selected fractions obtained by sonication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the anisotropic features of particle orientation in synthetic swelling clay porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc X. Reinholdt</w:t>
+                <w:t xml:space="preserve">I. Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Hubert</w:t>
+                <w:t xml:space="preserve">D. Pret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Faurel</w:t>
+                <w:t xml:space="preserve">E. Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+                <w:t xml:space="preserve">B. Nauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 77-78, pp.18-32. </w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (5), pp.397-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2013.03.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2013.0610501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01119555v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of multi-scale and multi-edge X-ray spectroscopy for investigating the products obtained from the interaction between kaolinite and metallic iron in anoxic conditions at 90 °C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Rivard</w:t>
+                <w:t xml:space="preserve">Morphological properties of vermiculite particles in size-selected fractions obtained by sonication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc X. Reinholdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Vantelon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+                <w:t xml:space="preserve">Michaël Faurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chithra Karunakaran</w:t>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40 (2), pp.115-132. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 77-78, pp.18-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00269-012-0552-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2013.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119588v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology of carbonates particles precipitated from saline waste solution: Influence of magnesium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combination of multi-scale and multi-edge X-ray spectroscopy for investigating the products obtained from the interaction between kaolinite and metallic iron in anoxic conditions at 90 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L O Filippov</w:t>
+                <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Grandjean</w:t>
+                <w:t xml:space="preserve">Delphine Vantelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I V Filippova</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chithra Karunakaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (2), pp.115-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00269-012-0552-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/416/1/012011⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115035v1</w:t>
+                <w:t xml:space="preserve">hal-01119588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textural and hydration properties of a synthetic montmorillonite compared with a natural Na-exchanged clay analogue.</w:t>
               </w:r>
@@ -3512,51 +3512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Brant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Thill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3971,449 +3971,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration and swelling of synthetic Na-saponites: Inß uence of layer charge.</w:t>
+                <w:t xml:space="preserve">Hydration of a synthetic clay with tetrahedral charges : a multidisciplinary experimental and numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent J. Michot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+                <w:t xml:space="preserve">E. Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fragneto-Cusani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ramsay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2005.1600⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 109 (49), pp.23745-23759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp050957u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023484v1</w:t>
+                <w:t xml:space="preserve">hal-00165296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydratation of a synthetic clay with tetrahedral charges : a multidisciplinary experimental and numerical study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Hydration and swelling of synthetic Na-saponites: Inß uence of layer charge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent J. Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp050957u⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 90, pp.166-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2005.1600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00091020v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration of a synthetic clay with tetrahedral charges : a multidisciplinary experimental and numerical study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Hydratation of a synthetic clay with tetrahedral charges : a multidisciplinary experimental and numerical study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fragneto-Cusani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ramsay</w:t>
+                <w:t xml:space="preserve">J.D.F. Ramsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 109, pp.49, 23745-23759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp050957u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165296v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic allophane-like particles: textural properties</w:t>
               </w:r>
@@ -4571,51 +4571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stradner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4685,337 +4685,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of layer charge on the hydroxyl streching of trioctahedral clay minerals: A vibrational study of synthetic Na and K-saponites.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of smectite and illite by FTIR spectroscopy of interlayer NH4 + cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Humbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Barres</w:t>
+                <w:t xml:space="preserve">J. Pironon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste d'Espinose de La Caillerie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. de Donato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 88 (11-12), pp.18011808. </w:t>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 38 (2), pp.201-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/am-2003-11-1221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1180/0009855033820089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00162066v1</w:t>
+                <w:t xml:space="preserve">hal-01876648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and surface heterogeneities in synthetic goethites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of layer charge on the hydroxyl streching of trioctahedral clay minerals: A vibrational study of synthetic Na and K-saponites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent J. Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Prelot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+                <w:t xml:space="preserve">Bernard Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Gérard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste d'Espinose de La Caillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0021-9797(03)00058-4⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 88 (11-12), pp.18011808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2003-11-1221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00345338v1</w:t>
+                <w:t xml:space="preserve">hal-00162066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural–chemical disorder of manganese dioxides: II. Influence on textural properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Prélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5023,378 +4994,407 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 264 (2), pp. 343-353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0021-9797(03)00394-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00421026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron distribution in the octahedral sheet of dioctahedral smectites. An Fe K-edge X-ray absorption spectroscopy study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphology and surface heterogeneities in synthetic goethites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Prelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vantelon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Thomas</w:t>
+                <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00269-002-0286-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 261 (2), pp.244-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9797(03)00058-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899558v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of smectite and illite by FTIR spectroscopy of interlayer NH4 + cations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron distribution in the octahedral sheet of dioctahedral smectites. An Fe K-edge X-ray absorption spectroscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vantelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pironon</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 30 (1), pp.44 - 53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00269-002-0286-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1180/0009855033820089⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01876648v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5656,614 +5656,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the soil mineralogy on the contamination and the microbial communities during lab-scale bioremediation of petroleum-contaminated soil</w:t>
+                <w:t xml:space="preserve">Novel Insights on the Transport of HPAM Solutions in Low Permeability Porous Media: Impacts of Brine and Reservoir Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Lebreton</w:t>
+                <w:t xml:space="preserve">I. Guetni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Biache</w:t>
+                <w:t xml:space="preserve">C. Marliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+                <w:t xml:space="preserve">D. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaconsoil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IOR 2019 – 20th European Symposium on Improved Oil Recovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Pau, France. 17pp - TU B 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201900119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03177579v1</w:t>
+                <w:t xml:space="preserve">hal-02389268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of HPAM Solutions in low Permeability Porous Media: Impacts of Salinity and Clay Content</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+                <w:t xml:space="preserve">Impact of the soil mineralogy on the contamination and the microbial communities during lab-scale bioremediation of petroleum-contaminated soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPE Europec featured at 81st EAGE Conference and Exhibition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquaconsoil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Anvers, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389296v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the mineralogy on petroleum‐contaminated soil combining mineral and organic geochemistry and microbiology approaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+                <w:t xml:space="preserve">Transport of HPAM Solutions in low Permeability Porous Media: Impacts of Salinity and Clay Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Guetni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marlière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euroclay</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPE Europec featured at 81st EAGE Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, London, United Kingdom. 16 pp - SPE-195434-MS, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2118/195434-MS⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177541v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Insights on the Transport of HPAM Solutions in Low Permeability Porous Media: Impacts of Brine and Reservoir Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the mineralogy on petroleum‐contaminated soil combining mineral and organic geochemistry and microbiology approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Guetni</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Pelletier</w:t>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOR 2019 – 20th European Symposium on Improved Oil Recovery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euroclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201900119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02389268v1</w:t>
+                <w:t xml:space="preserve">hal-03177541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des phases minérales des sols sur l’évolution d’une contamination pétrolière en contexte d’atténuation naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6456,51 +6456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime A Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A Le Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6833,90 +6833,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of hydrocarbon contamination and microbial communities during lab-scale bioremediation of petroleum contaminated soil: Impact of the soil mineralogy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th ISPAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Örebro, Sweden</w:t>
@@ -6945,90 +6945,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des phases minérales des sols sur l’évolution d’une contamination pétrolière en contexte d’atténuation naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7240,51 +7240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISC 235 : Characterization of the Opalinus clay after experimentation IC. Technical note TN 2016-63</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7778,51 +7778,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03226396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dadar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelletier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zeighami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garcia-Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.116696" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Guetni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marli&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2019.106690" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169866v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bragan&#231;a Carvalho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pricila Maria Batista Chagas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Rezende Marques" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.103492" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01872244v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Laine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan Liao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Varenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b01240" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02315672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Pedreira-Segade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihua Hao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life8040059" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kassir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roques-Carmes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.21578" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01644700v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Talha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Bachir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ziri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bellahouel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bengueddach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-017-2103-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01409015v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cuisinier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.01.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484807v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Feuillie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michot Laurent J" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.12.025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WGB41SL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01472828v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Alloul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-016-9800-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254753v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2015.0630404" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159539v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene F. Estrada" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri A. Sverjensky" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Hazen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.02.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.05.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC1X73X8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076575v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decarreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andrieux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Villieras" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2014.0620203" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858471v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dazas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Breu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.07.032" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF791WP0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505716v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grandjean" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Filippov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Filippova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-012-9187-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967395v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hubert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tertre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nauleau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2013.0610501" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4073" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119555v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc X. Reinholdt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Faurel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.03.013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5SZFW5K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chithra Karunakaran" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-012-0552-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TH873GXJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115035v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L O Filippov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grandjean" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I V Filippova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pelletier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/416/1/012011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00433524v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2009.11.038" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415336v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9022807" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876644v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farimah Masrouri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.07.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZLBTMZL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630623v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pialy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nkoumbou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villieras" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barres" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519546v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labille" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thill" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15363830600665250" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192088v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudichet-Maurin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thominette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021673v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schlepp" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy-Huault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jarde" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2005.02.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSH210ZH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096654v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delmelle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-004-0370-x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9DSH5R7R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023484v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rinnert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2005.1600" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091020v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Humbert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fragneto-Cusani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D.F. Ramsat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp050957u" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LW1KRP2J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165296v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rinnert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramsay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899541v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bogenez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.11.036" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6LTGTJ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337324v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stradner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schurtenberger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2003.11.053" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1PQL562-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162066v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste d'Espinose de La Caillerie" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2003-11-1221" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345338v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G&#233;rard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00058-4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29F8JZLH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421026v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pr&#233;lot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00394-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVTNHNMN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899558v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-002-0286-y" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C2LMNFZQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876648v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pironon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Donato" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855033820089" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754881v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Duval" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laderri&#232;re" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Jans" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925694v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ortiz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Vijayaraj" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03177579v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lebreton" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389296v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/195434-MS" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03177541v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389268v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guetni" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marliere" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900119" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216521v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michels" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01754085v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaboreau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338957v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime A Lain&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Liao" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442529v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baillif" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lecomte" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282491v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216666v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216685v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209930v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sp&#246;rri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Waldvogel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219722v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749924v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999INPL063N" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03226396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dadar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelletier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zeighami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garcia-Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.116696" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Guetni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marli&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2019.106690" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169866v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bragan&#231;a Carvalho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pricila Maria Batista Chagas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Rezende Marques" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.103492" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02315672v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Pedreira-Segade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihua Hao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life8040059" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01872244v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Laine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan Liao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Varenne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b01240" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kassir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roques-Carmes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.21578" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01644700v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Talha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Bachir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ziri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bellahouel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bengueddach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-017-2103-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01409015v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cuisinier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.01.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484807v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Feuillie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michot Laurent J" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.12.025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WGB41SL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01472828v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Alloul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-016-9800-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254753v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2015.0630404" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248724v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.05.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC1X73X8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene F. Estrada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri A. Sverjensky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Hazen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.02.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076575v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decarreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andrieux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Villieras" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2014.0620203" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L O Filippov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grandjean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I V Filippova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pelletier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/416/1/012011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858471v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dazas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Breu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.07.032" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF791WP0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119603v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4073" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505716v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grandjean" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Filippov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Filippova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-012-9187-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967395v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hubert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tertre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nauleau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2013.0610501" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119555v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc X. Reinholdt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Faurel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.03.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5SZFW5K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119588v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chithra Karunakaran" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-012-0552-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TH873GXJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00433524v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2009.11.038" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415336v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9022807" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876644v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farimah Masrouri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.07.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZLBTMZL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630623v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pialy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nkoumbou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villieras" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barres" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519546v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labille" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thill" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15363830600665250" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192088v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudichet-Maurin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thominette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021673v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schlepp" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy-Huault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jarde" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2005.02.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSH210ZH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096654v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delmelle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-004-0370-x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9DSH5R7R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165296v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rinnert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Humbert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fragneto-Cusani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramsay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp050957u" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LW1KRP2J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023484v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rinnert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2005.1600" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091020v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D.F. Ramsat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899541v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bogenez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.11.036" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6LTGTJ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337324v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stradner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schurtenberger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2003.11.053" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1PQL562-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876648v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pironon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Donato" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855033820089" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162066v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste d'Espinose de La Caillerie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2003-11-1221" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421026v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pr&#233;lot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00394-1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVTNHNMN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345338v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G&#233;rard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00058-4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29F8JZLH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899558v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-002-0286-y" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C2LMNFZQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754881v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Duval" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laderri&#232;re" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Jans" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925694v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ortiz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Vijayaraj" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389268v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guetni" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marliere" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900119" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03177579v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lebreton" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389296v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/195434-MS" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03177541v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216521v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michels" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01754085v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaboreau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338957v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime A Lain&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Liao" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442529v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baillif" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lecomte" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282491v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216666v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216685v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209930v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sp&#246;rri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Waldvogel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219722v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749924v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999INPL063N" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>