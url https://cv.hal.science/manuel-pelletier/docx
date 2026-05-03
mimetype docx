--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroanatomical changes in white and grey matter after sleeve gastrectomy</w:t>
+                <w:t xml:space="preserve">Transport of EOR polymer solutions in low permeability porous media: impact of clay type and injection water composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Michaud</w:t>
+                <w:t xml:space="preserve">Imane Guetni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dadar</w:t>
+                <w:t xml:space="preserve">Claire Marlière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pelletier</w:t>
+                <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zeighami</w:t>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Garcia-Garcia</w:t>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 213, pp.116696. </w:t>
+              <w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 186, pp.106690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.116696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.petrol.2019.106690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03226396v1</w:t>
+                <w:t xml:space="preserve">hal-02388456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of EOR polymer solutions in low permeability porous media: impact of clay type and injection water composition</w:t>
+                <w:t xml:space="preserve">Neuroanatomical changes in white and grey matter after sleeve gastrectomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Guetni</w:t>
+                <w:t xml:space="preserve">A. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Marlière</w:t>
+                <w:t xml:space="preserve">M. Dadar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rousseau</w:t>
+                <w:t xml:space="preserve">M. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+                <w:t xml:space="preserve">Y. Zeighami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+                <w:t xml:space="preserve">I. Garcia-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 186, pp.106690. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 213, pp.116696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.petrol.2019.106690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.116696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388456v1</w:t>
+                <w:t xml:space="preserve">inserm-03226396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of the synthetic hormone methyltestosterone from aqueous solution using a β-cyclodextrin/silica composite</w:t>
               </w:r>
@@ -426,51 +426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Rezende Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (6), pp.103492. </w:t>
@@ -547,51 +547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihua Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -802,64 +802,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Kassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1038,303 +1038,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swelling pressure development and inter-aggregate porosity evolution upon hydration of a compacted swelling clay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption of nucleotides onto ferromagnesian phyllosilicates: Significance for the origin of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Pedreira-Segade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Massat</w:t>
+                <w:t xml:space="preserve">Cecile Feuillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cuisinier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+                <w:t xml:space="preserve">Michot Laurent J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Claret</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 124-125, pp.197 - 210. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 176, pp.81-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409015v1</w:t>
+                <w:t xml:space="preserve">hal-01484807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of nucleotides onto ferromagnesian phyllosilicates: Significance for the origin of life</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Swelling pressure development and inter-aggregate porosity evolution upon hydration of a compacted swelling clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Massat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Claret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.12.025⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 124-125, pp.197 - 210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01484807v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better description of organosilane grafting onto silica particles using volumetric techniques based on molecular probing</w:t>
               </w:r>
@@ -1372,51 +1372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Toufaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Kassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (7), pp.923 - 937. </w:t>
@@ -1467,51 +1467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of Callovo-Oxfordian Claystone and its Clay Fraction With Metallic Iron: Role of Non-Clay Minerals in the Interaction Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1614,64 +1614,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1760,51 +1760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlene F. Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri A. Sverjensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1916,51 +1916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Villieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62 (1-2), pp.102-111. </w:t>
@@ -1992,984 +1992,984 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology of carbonates particles precipitated from saline waste solution: Influence of magnesium</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Berthierine-like mineral formation and stability during the interaction of kaolinite with metallic iron at 90 C under anoxic and oxic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/416/1/012011⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98 (1), pp.163-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2013.4073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115035v1</w:t>
+                <w:t xml:space="preserve">hal-01119603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smectite fluorination and its impact on interlayer water content and structure: A way to fine tune the hydrophilicity of clay surfaces?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+                <w:t xml:space="preserve">Reactivity and Valorization of Products Issued from Carbonation of Saline Waste Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Filippov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Filippova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.07.032⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (4), pp.831-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-012-9187-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00858471v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berthierine-like mineral formation and stability during the interaction of kaolinite with metallic iron at 90 C under anoxic and oxic conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+                <w:t xml:space="preserve">Investigating the anisotropic features of particle orientation in synthetic swelling clay porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 98 (1), pp.163-180. </w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (5), pp.397-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/am.2013.4073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2013.0610501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119603v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity and Valorization of Products Issued from Carbonation of Saline Waste Solution</w:t>
+                <w:t xml:space="preserve">Smectite fluorination and its impact on interlayer water content and structure: A way to fine tune the hydrophilicity of clay surfaces?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Grandjean</w:t>
+                <w:t xml:space="preserve">Baptiste Dazas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Filippov</w:t>
+                <w:t xml:space="preserve">Bruno Lanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Filippova</w:t>
+                <w:t xml:space="preserve">Josef Breu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Barres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Pelletier</w:t>
+                <w:t xml:space="preserve">Jean-Louis Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (4), pp.831-841. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 181, pp.233-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-012-9187-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505716v1</w:t>
+                <w:t xml:space="preserve">hal-00858471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the anisotropic features of particle orientation in synthetic swelling clay porous media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological properties of vermiculite particles in size-selected fractions obtained by sonication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bihannic</w:t>
+                <w:t xml:space="preserve">Marc X. Reinholdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pret</w:t>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Tertre</w:t>
+                <w:t xml:space="preserve">Michaël Faurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Nauleau</w:t>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 61 (5), pp.397-415. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 77-78, pp.18-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2013.0610501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2013.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967395v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological properties of vermiculite particles in size-selected fractions obtained by sonication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc X. Reinholdt</w:t>
+                <w:t xml:space="preserve">Combination of multi-scale and multi-edge X-ray spectroscopy for investigating the products obtained from the interaction between kaolinite and metallic iron in anoxic conditions at 90 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Hubert</w:t>
+                <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Faurel</w:t>
+                <w:t xml:space="preserve">Delphine Vantelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+                <w:t xml:space="preserve">Chithra Karunakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 77-78, pp.18-32. </w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (2), pp.115-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2013.03.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00269-012-0552-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119555v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of multi-scale and multi-edge X-ray spectroscopy for investigating the products obtained from the interaction between kaolinite and metallic iron in anoxic conditions at 90 °C</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphology of carbonates particles precipitated from saline waste solution: Influence of magnesium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
+                <w:t xml:space="preserve">L O Filippov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Vantelon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+                <w:t xml:space="preserve">M Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chithra Karunakaran</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I V Filippova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00269-012-0552-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 416 (012011), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/416/1/012011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119588v1</w:t>
+                <w:t xml:space="preserve">hal-01115035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textural and hydration properties of a synthetic montmorillonite compared with a natural Na-exchanged clay analogue.</w:t>
               </w:r>
@@ -2994,51 +2994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 48, pp.18-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3206,77 +3206,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure of a compacted soil submitted to an alkaline PLUME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3512,51 +3512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Brant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Thill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3633,51 +3633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaudichet-Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thominette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Villieras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3855,565 +3855,565 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface area, porosity and water adsorption properties of fine volcanic ash particles</w:t>
+                <w:t xml:space="preserve">Hydration of a synthetic clay with tetrahedral charges : a multidisciplinary experimental and numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Delmelle</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fragneto-Cusani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ramsay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-004-0370-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 109 (49), pp.23745-23759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp050957u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00096654v1</w:t>
+                <w:t xml:space="preserve">hal-00165296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration of a synthetic clay with tetrahedral charges : a multidisciplinary experimental and numerical study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydration and swelling of synthetic Na-saponites: Inß uence of layer charge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ramsay</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent J. Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp050957u⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 90, pp.166-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2005.1600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00165296v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration and swelling of synthetic Na-saponites: Inß uence of layer charge.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydratation of a synthetic clay with tetrahedral charges : a multidisciplinary experimental and numerical study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fragneto-Cusani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent J. Michot</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.D.F. Ramsat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2005.1600⟩</w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 109, pp.49, 23745-23759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp050957u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023484v1</w:t>
+                <w:t xml:space="preserve">hal-00091020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydratation of a synthetic clay with tetrahedral charges : a multidisciplinary experimental and numerical study.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface area, porosity and water adsorption properties of fine volcanic ash particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delmelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp050957u⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 67, pp.160-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-004-0370-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091020v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic allophane-like particles: textural properties</w:t>
               </w:r>
@@ -4425,51 +4425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bogenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4558,51 +4558,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the pores in hydrous ferric oxide aggregates obtained by freezing and and thawing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4685,716 +4685,716 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of smectite and illite by FTIR spectroscopy of interlayer NH4 + cations</w:t>
+                <w:t xml:space="preserve">Iron distribution in the octahedral sheet of dioctahedral smectites. An Fe K-edge X-ray absorption spectroscopy study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pironon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">D. Vantelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1180/0009855033820089⟩</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 30 (1), pp.44 - 53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00269-002-0286-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876648v1</w:t>
+                <w:t xml:space="preserve">hal-01899558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of layer charge on the hydroxyl streching of trioctahedral clay minerals: A vibrational study of synthetic Na and K-saponites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent J. Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste d'Espinose de La Caillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 88 (11-12), pp.18011808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2138/am-2003-11-1221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00162066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural–chemical disorder of manganese dioxides: II. Influence on textural properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Prélot</w:t>
+                <w:t xml:space="preserve">Morphology and surface heterogeneities in synthetic goethites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Prelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Thomas</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 264 (2), pp. 343-353. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0021-9797(03)00394-1⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 261 (2), pp.244-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9797(03)00058-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421026v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and surface heterogeneities in synthetic goethites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Prelot</w:t>
+                <w:t xml:space="preserve">Structural–chemical disorder of manganese dioxides: II. Influence on textural properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Prélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 261 (2), pp.244-254. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0021-9797(03)00058-4⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 264 (2), pp. 343-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9797(03)00394-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00345338v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron distribution in the octahedral sheet of dioctahedral smectites. An Fe K-edge X-ray absorption spectroscopy study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Characterization of smectite and illite by FTIR spectroscopy of interlayer NH4 + cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pironon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Donato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Mosser-Ruck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00269-002-0286-y⟩</w:t>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 38 (2), pp.201-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/0009855033820089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01899558v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5656,614 +5656,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Insights on the Transport of HPAM Solutions in Low Permeability Porous Media: Impacts of Brine and Reservoir Properties</w:t>
+                <w:t xml:space="preserve">Impact of the soil mineralogy on the contamination and the microbial communities during lab-scale bioremediation of petroleum-contaminated soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Guetni</w:t>
+                <w:t xml:space="preserve">Axel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marliere</w:t>
+                <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rousseau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Pelletier</w:t>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOR 2019 – 20th European Symposium on Improved Oil Recovery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquaconsoil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Anvers, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389268v1</w:t>
+                <w:t xml:space="preserve">hal-03177579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the soil mineralogy on the contamination and the microbial communities during lab-scale bioremediation of petroleum-contaminated soil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Impact of the mineralogy on petroleum‐contaminated soil combining mineral and organic geochemistry and microbiology approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaconsoil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Anvers, Belgium</w:t>
+              <w:t xml:space="preserve">Euroclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177579v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of HPAM Solutions in low Permeability Porous Media: Impacts of Salinity and Clay Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Guetni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marlière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPE Europec featured at 81st EAGE Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, London, United Kingdom. 16 pp - SPE-195434-MS, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2118/195434-MS⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the mineralogy on petroleum‐contaminated soil combining mineral and organic geochemistry and microbiology approaches</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel Insights on the Transport of HPAM Solutions in Low Permeability Porous Media: Impacts of Brine and Reservoir Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+                <w:t xml:space="preserve">I. Guetni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euroclay</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IOR 2019 – 20th European Symposium on Improved Oil Recovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Pau, France. 17pp - TU B 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201900119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177541v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des phases minérales des sols sur l’évolution d’une contamination pétrolière en contexte d’atténuation naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6305,103 +6305,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of the microstructure of a compacted expansive clay upon wetting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Soil Mechanics and Geotechnical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Séoul, South Korea. pp.1015-1018</w:t>
@@ -6706,51 +6706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaudichet-Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thominette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Villieras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6833,90 +6833,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of hydrocarbon contamination and microbial communities during lab-scale bioremediation of petroleum contaminated soil: Impact of the soil mineralogy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th ISPAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Örebro, Sweden</w:t>
@@ -6945,90 +6945,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des phases minérales des sols sur l’évolution d’une contamination pétrolière en contexte d’atténuation naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7070,51 +7070,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilisation de suspensions colloïdales argileuses par un polyacrylamide anionique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Spörri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7122,51 +7122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Waldvogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Colloque du Groupe Français des Argiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Aix-Marseille-Provence, France. </w:t>
@@ -7227,90 +7227,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISC 235 : Characterization of the Opalinus clay after experimentation IC. Technical note TN 2016-63</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7538,51 +7538,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la spectroscopie infrarouge à l'étude de l'organisation de l'eau aux interfaces : le cas des phyllosilicates 2:1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 1999. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1999INPL063N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7778,51 +7778,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03226396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dadar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelletier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zeighami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garcia-Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.116696" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Guetni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marli&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2019.106690" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169866v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bragan&#231;a Carvalho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pricila Maria Batista Chagas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Rezende Marques" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.103492" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02315672v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Pedreira-Segade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihua Hao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life8040059" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01872244v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Laine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan Liao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Varenne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b01240" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kassir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roques-Carmes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.21578" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01644700v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Talha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Bachir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ziri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bellahouel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bengueddach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-017-2103-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01409015v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cuisinier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.01.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484807v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Feuillie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michot Laurent J" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.12.025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WGB41SL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01472828v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Alloul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-016-9800-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254753v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2015.0630404" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248724v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.05.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC1X73X8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene F. Estrada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri A. Sverjensky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Hazen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.02.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076575v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decarreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andrieux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Villieras" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2014.0620203" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L O Filippov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grandjean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I V Filippova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pelletier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/416/1/012011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858471v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dazas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Breu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.07.032" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF791WP0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119603v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4073" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505716v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grandjean" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Filippov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Filippova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-012-9187-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967395v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hubert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tertre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nauleau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2013.0610501" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119555v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc X. Reinholdt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Faurel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.03.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5SZFW5K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119588v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chithra Karunakaran" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-012-0552-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TH873GXJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00433524v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2009.11.038" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415336v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9022807" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876644v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farimah Masrouri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.07.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZLBTMZL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630623v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pialy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nkoumbou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villieras" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barres" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519546v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labille" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thill" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15363830600665250" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192088v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudichet-Maurin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thominette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021673v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schlepp" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy-Huault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jarde" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2005.02.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSH210ZH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096654v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delmelle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-004-0370-x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9DSH5R7R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165296v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rinnert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Humbert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fragneto-Cusani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramsay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp050957u" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LW1KRP2J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023484v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rinnert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2005.1600" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091020v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D.F. Ramsat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899541v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bogenez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.11.036" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6LTGTJ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337324v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stradner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schurtenberger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2003.11.053" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1PQL562-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876648v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pironon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Donato" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855033820089" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162066v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste d'Espinose de La Caillerie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2003-11-1221" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421026v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pr&#233;lot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00394-1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVTNHNMN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345338v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G&#233;rard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00058-4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29F8JZLH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899558v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-002-0286-y" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C2LMNFZQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754881v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Duval" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laderri&#232;re" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Jans" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925694v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ortiz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Vijayaraj" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389268v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guetni" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marliere" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900119" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03177579v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lebreton" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389296v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/195434-MS" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03177541v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216521v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michels" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01754085v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaboreau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338957v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime A Lain&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Liao" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442529v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baillif" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lecomte" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282491v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216666v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216685v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209930v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sp&#246;rri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Waldvogel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219722v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749924v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999INPL063N" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388456v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Guetni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marli&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2019.106690" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03226396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dadar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelletier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zeighami" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garcia-Garcia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.116696" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169866v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bragan&#231;a Carvalho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pricila Maria Batista Chagas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Rezende Marques" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.103492" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02315672v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Pedreira-Segade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihua Hao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life8040059" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01872244v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Laine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan Liao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Varenne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b01240" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kassir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roques-Carmes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.21578" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01644700v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Talha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Bachir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ziri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bellahouel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bengueddach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-017-2103-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484807v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Feuillie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michot Laurent J" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.12.025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WGB41SL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01409015v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cuisinier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.01.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01472828v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Alloul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-016-9800-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254753v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2015.0630404" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248724v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.05.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC1X73X8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene F. Estrada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri A. Sverjensky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Hazen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.02.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076575v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decarreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andrieux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Villieras" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2014.0620203" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119603v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4073" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grandjean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Filippov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Filippova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-012-9187-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967395v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hubert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tertre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nauleau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2013.0610501" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858471v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dazas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Breu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.07.032" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF791WP0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119555v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc X. Reinholdt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Faurel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.03.013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5SZFW5K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chithra Karunakaran" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-012-0552-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TH873GXJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115035v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L O Filippov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grandjean" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I V Filippova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pelletier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/416/1/012011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00433524v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2009.11.038" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415336v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9022807" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876644v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farimah Masrouri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.07.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZLBTMZL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630623v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pialy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nkoumbou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villieras" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barres" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519546v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labille" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thill" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15363830600665250" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192088v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudichet-Maurin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thominette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021673v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schlepp" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy-Huault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jarde" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2005.02.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSH210ZH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165296v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rinnert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Humbert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fragneto-Cusani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramsay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp050957u" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LW1KRP2J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023484v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rinnert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2005.1600" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091020v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D.F. Ramsat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096654v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delmelle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-004-0370-x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9DSH5R7R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899541v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bogenez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.11.036" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6LTGTJ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337324v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stradner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schurtenberger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2003.11.053" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1PQL562-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899558v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-002-0286-y" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C2LMNFZQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162066v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste d'Espinose de La Caillerie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2003-11-1221" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345338v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G&#233;rard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00058-4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29F8JZLH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421026v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pr&#233;lot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00394-1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVTNHNMN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876648v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pironon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Donato" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855033820089" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754881v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Duval" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laderri&#232;re" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Jans" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925694v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ortiz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Vijayaraj" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03177579v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lebreton" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03177541v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389296v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/195434-MS" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389268v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guetni" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marliere" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900119" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216521v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michels" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01754085v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaboreau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338957v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime A Lain&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Liao" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442529v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baillif" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lecomte" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282491v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216666v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216685v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209930v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sp&#246;rri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Waldvogel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219722v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749924v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999INPL063N" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>