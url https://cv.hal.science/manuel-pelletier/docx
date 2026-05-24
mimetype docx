--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of EOR polymer solutions in low permeability porous media: impact of clay type and injection water composition</w:t>
+                <w:t xml:space="preserve">Neuroanatomical changes in white and grey matter after sleeve gastrectomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Guetni</w:t>
+                <w:t xml:space="preserve">A. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Marlière</w:t>
+                <w:t xml:space="preserve">M. Dadar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rousseau</w:t>
+                <w:t xml:space="preserve">M. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+                <w:t xml:space="preserve">Y. Zeighami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+                <w:t xml:space="preserve">I. Garcia-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 186, pp.106690. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 213, pp.116696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.petrol.2019.106690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.116696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388456v1</w:t>
+                <w:t xml:space="preserve">inserm-03226396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroanatomical changes in white and grey matter after sleeve gastrectomy</w:t>
+                <w:t xml:space="preserve">Transport of EOR polymer solutions in low permeability porous media: impact of clay type and injection water composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Michaud</w:t>
+                <w:t xml:space="preserve">Imane Guetni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dadar</w:t>
+                <w:t xml:space="preserve">Claire Marlière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pelletier</w:t>
+                <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zeighami</w:t>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Garcia-Garcia</w:t>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 213, pp.116696. </w:t>
+              <w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 186, pp.106690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.116696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.petrol.2019.106690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03226396v1</w:t>
+                <w:t xml:space="preserve">hal-02388456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of the synthetic hormone methyltestosterone from aqueous solution using a β-cyclodextrin/silica composite</w:t>
               </w:r>
@@ -426,51 +426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Rezende Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (6), pp.103492. </w:t>
@@ -547,51 +547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihua Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -802,64 +802,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Kassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1038,303 +1038,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of nucleotides onto ferromagnesian phyllosilicates: Significance for the origin of life</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Swelling pressure development and inter-aggregate porosity evolution upon hydration of a compacted swelling clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Feuillie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Luc Massat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Claret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 176, pp.81-95. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 124-125, pp.197 - 210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.12.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484807v1</w:t>
+                <w:t xml:space="preserve">hal-01409015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swelling pressure development and inter-aggregate porosity evolution upon hydration of a compacted swelling clay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption of nucleotides onto ferromagnesian phyllosilicates: Significance for the origin of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Pedreira-Segade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Feuillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Massat</w:t>
+                <w:t xml:space="preserve">Michot Laurent J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cuisinier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 176, pp.81-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.12.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.01.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01409015v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better description of organosilane grafting onto silica particles using volumetric techniques based on molecular probing</w:t>
               </w:r>
@@ -1372,51 +1372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Toufaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Kassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (7), pp.923 - 937. </w:t>
@@ -1467,51 +1467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of Callovo-Oxfordian Claystone and its Clay Fraction With Metallic Iron: Role of Non-Clay Minerals in the Interaction Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1614,64 +1614,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1760,51 +1760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlene F. Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri A. Sverjensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1916,51 +1916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Villieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62 (1-2), pp.102-111. </w:t>
@@ -1992,575 +1992,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berthierine-like mineral formation and stability during the interaction of kaolinite with metallic iron at 90 C under anoxic and oxic conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Smectite fluorination and its impact on interlayer water content and structure: A way to fine tune the hydrophilicity of clay surfaces?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Dazas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Breu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2013.4073⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 181, pp.233-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119603v1</w:t>
+                <w:t xml:space="preserve">hal-00858471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity and Valorization of Products Issued from Carbonation of Saline Waste Solution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Pelletier</w:t>
+                <w:t xml:space="preserve">Berthierine-like mineral formation and stability during the interaction of kaolinite with metallic iron at 90 C under anoxic and oxic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98 (1), pp.163-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2013.4073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-012-9187-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02505716v1</w:t>
+                <w:t xml:space="preserve">hal-01119603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the anisotropic features of particle orientation in synthetic swelling clay porous media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactivity and Valorization of Products Issued from Carbonation of Saline Waste Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bihannic</w:t>
+                <w:t xml:space="preserve">M. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pret</w:t>
+                <w:t xml:space="preserve">L. Filippov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Tertre</w:t>
+                <w:t xml:space="preserve">I. Filippova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Nauleau</w:t>
+                <w:t xml:space="preserve">Odile Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 61 (5), pp.397-415. </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (4), pp.831-841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2013.0610501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-012-9187-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967395v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smectite fluorination and its impact on interlayer water content and structure: A way to fine tune the hydrophilicity of clay surfaces?</w:t>
+                <w:t xml:space="preserve">Investigating the anisotropic features of particle orientation in synthetic swelling clay porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Dazas</w:t>
+                <w:t xml:space="preserve">F. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Lanson</w:t>
+                <w:t xml:space="preserve">I. Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josef Breu</w:t>
+                <w:t xml:space="preserve">D. Pret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+                <w:t xml:space="preserve">E. Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.07.032⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (5), pp.397-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2013.0610501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858471v1</w:t>
+                <w:t xml:space="preserve">hal-00967395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological properties of vermiculite particles in size-selected fractions obtained by sonication</w:t>
               </w:r>
@@ -2731,51 +2731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vantelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chithra Karunakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2994,51 +2994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 48, pp.18-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3206,77 +3206,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure of a compacted soil submitted to an alkaline PLUME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3633,51 +3633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaudichet-Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thominette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Villieras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3855,565 +3855,565 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration of a synthetic clay with tetrahedral charges : a multidisciplinary experimental and numerical study</w:t>
+                <w:t xml:space="preserve">Surface area, porosity and water adsorption properties of fine volcanic ash particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Rinnert</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Delmelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp050957u⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 67, pp.160-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-004-0370-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00165296v1</w:t>
+                <w:t xml:space="preserve">hal-00096654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration and swelling of synthetic Na-saponites: Inß uence of layer charge.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydration of a synthetic clay with tetrahedral charges : a multidisciplinary experimental and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fragneto-Cusani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent J. Michot</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Ramsay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 109 (49), pp.23745-23759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp050957u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/am.2005.1600⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00023484v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydratation of a synthetic clay with tetrahedral charges : a multidisciplinary experimental and numerical study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Hydration and swelling of synthetic Na-saponites: Inß uence of layer charge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent J. Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp050957u⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 90, pp.166-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2005.1600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00091020v1</w:t>
+                <w:t xml:space="preserve">hal-00023484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface area, porosity and water adsorption properties of fine volcanic ash particles</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydratation of a synthetic clay with tetrahedral charges : a multidisciplinary experimental and numerical study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fragneto-Cusani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D.F. Ramsat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 109, pp.49, 23745-23759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp050957u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-004-0370-x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00096654v1</w:t>
+                <w:t xml:space="preserve">hal-00091020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic allophane-like particles: textural properties</w:t>
               </w:r>
@@ -4425,51 +4425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bogenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4558,51 +4558,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the pores in hydrous ferric oxide aggregates obtained by freezing and and thawing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4685,642 +4685,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron distribution in the octahedral sheet of dioctahedral smectites. An Fe K-edge X-ray absorption spectroscopy study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of layer charge on the hydroxyl streching of trioctahedral clay minerals: A vibrational study of synthetic Na and K-saponites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent J. Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vantelon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
+                <w:t xml:space="preserve">Bernard Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Michot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Thomas</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste d'Espinose de La Caillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00269-002-0286-y⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 88 (11-12), pp.18011808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2003-11-1221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899558v1</w:t>
+                <w:t xml:space="preserve">hal-00162066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of layer charge on the hydroxyl streching of trioctahedral clay minerals: A vibrational study of synthetic Na and K-saponites.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Morphology and surface heterogeneities in synthetic goethites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Prelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent J. Michot</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Humbert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste d'Espinose de La Caillerie</w:t>
+                <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 261 (2), pp.244-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9797(03)00058-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/am-2003-11-1221⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00162066v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and surface heterogeneities in synthetic goethites</w:t>
+                <w:t xml:space="preserve">Structural–chemical disorder of manganese dioxides: II. Influence on textural properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Prelot</w:t>
+                <w:t xml:space="preserve">Bénédicte Prélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Gérard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
+                <w:t xml:space="preserve">Fabien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 261 (2), pp.244-254. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 264 (2), pp. 343-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9797(03)00394-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0021-9797(03)00058-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00345338v1</w:t>
+                <w:t xml:space="preserve">hal-00421026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural–chemical disorder of manganese dioxides: II. Influence on textural properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron distribution in the octahedral sheet of dioctahedral smectites. An Fe K-edge X-ray absorption spectroscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vantelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Prélot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+                <w:t xml:space="preserve">L. Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Thomas</w:t>
+                <w:t xml:space="preserve">F. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 264 (2), pp. 343-353. </w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 30 (1), pp.44 - 53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0021-9797(03)00394-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00269-002-0286-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421026v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of smectite and illite by FTIR spectroscopy of interlayer NH4 + cations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pironon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5912,103 +5912,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of HPAM Solutions in low Permeability Porous Media: Impacts of Salinity and Clay Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Guetni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marlière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPE Europec featured at 81st EAGE Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, London, United Kingdom. 16 pp - SPE-195434-MS, </w:t>
@@ -6085,64 +6085,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOR 2019 – 20th European Symposium on Improved Oil Recovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Pau, France. 17pp - TU B 10, </w:t>
@@ -6299,277 +6299,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of the microstructure of a compacted expansive clay upon wetting</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de l'hydratation et du comportement sous irradiation d'hydroxydes doubles lamellaires (HDL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francis Claret</w:t>
+                <w:t xml:space="preserve">Maxime A Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A Le Caër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Blaise Brubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Soil Mechanics and Geotechnical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Séoul, South Korea. pp.1015-1018</w:t>
+              <w:t xml:space="preserve">15ème colloque annuel du Groupe Français des Argiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01754085v1</w:t>
+                <w:t xml:space="preserve">cea-02338957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'hydratation et du comportement sous irradiation d'hydroxydes doubles lamellaires (HDL)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yuanyuan Liao</w:t>
+                <w:t xml:space="preserve">Modification of the microstructure of a compacted expansive clay upon wetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Massat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Blaise Brubach</w:t>
+                <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque annuel du Groupe Français des Argiles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on Soil Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Séoul, South Korea. pp.1015-1018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338957v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01754085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des propriétés d'hydratation d'une montmorillonite sodique de synthèse et de la montmorillonite naturelle SWy-2 échangée Na+</w:t>
               </w:r>
@@ -6706,51 +6706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaudichet-Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thominette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Villieras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7070,51 +7070,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilisation de suspensions colloïdales argileuses par un polyacrylamide anionique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Spörri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7122,51 +7122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Waldvogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Colloque du Groupe Français des Argiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Aix-Marseille-Provence, France. </w:t>
@@ -7227,90 +7227,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISC 235 : Characterization of the Opalinus clay after experimentation IC. Technical note TN 2016-63</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7538,51 +7538,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la spectroscopie infrarouge à l'étude de l'organisation de l'eau aux interfaces : le cas des phyllosilicates 2:1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 1999. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1999INPL063N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7778,51 +7778,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388456v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Guetni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marli&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2019.106690" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03226396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dadar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelletier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zeighami" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garcia-Garcia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.116696" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169866v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bragan&#231;a Carvalho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pricila Maria Batista Chagas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Rezende Marques" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.103492" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02315672v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Pedreira-Segade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihua Hao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life8040059" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01872244v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Laine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan Liao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Varenne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b01240" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kassir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roques-Carmes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.21578" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01644700v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Talha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Bachir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ziri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bellahouel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bengueddach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-017-2103-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484807v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Feuillie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michot Laurent J" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.12.025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WGB41SL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01409015v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cuisinier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.01.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01472828v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Alloul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-016-9800-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254753v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2015.0630404" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248724v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.05.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC1X73X8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene F. Estrada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri A. Sverjensky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Hazen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.02.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076575v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decarreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andrieux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Villieras" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2014.0620203" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119603v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4073" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grandjean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Filippov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Filippova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-012-9187-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967395v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hubert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tertre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nauleau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2013.0610501" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858471v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dazas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Breu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.07.032" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF791WP0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119555v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc X. Reinholdt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Faurel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.03.013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5SZFW5K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chithra Karunakaran" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-012-0552-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TH873GXJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115035v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L O Filippov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grandjean" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I V Filippova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pelletier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/416/1/012011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00433524v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2009.11.038" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415336v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9022807" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876644v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farimah Masrouri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.07.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZLBTMZL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630623v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pialy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nkoumbou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villieras" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barres" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519546v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labille" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thill" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15363830600665250" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192088v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudichet-Maurin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thominette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021673v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schlepp" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy-Huault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jarde" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2005.02.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSH210ZH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165296v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rinnert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Humbert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fragneto-Cusani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramsay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp050957u" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LW1KRP2J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023484v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rinnert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2005.1600" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091020v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D.F. Ramsat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096654v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delmelle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-004-0370-x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9DSH5R7R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899541v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bogenez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.11.036" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6LTGTJ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337324v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stradner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schurtenberger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2003.11.053" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1PQL562-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899558v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-002-0286-y" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C2LMNFZQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162066v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste d'Espinose de La Caillerie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2003-11-1221" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345338v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G&#233;rard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00058-4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29F8JZLH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421026v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pr&#233;lot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00394-1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVTNHNMN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876648v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pironon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Donato" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855033820089" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754881v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Duval" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laderri&#232;re" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Jans" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925694v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ortiz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Vijayaraj" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03177579v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lebreton" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03177541v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389296v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/195434-MS" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389268v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guetni" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marliere" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900119" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216521v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michels" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01754085v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaboreau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338957v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime A Lain&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Liao" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442529v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baillif" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lecomte" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282491v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216666v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216685v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209930v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sp&#246;rri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Waldvogel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219722v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749924v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999INPL063N" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03226396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dadar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelletier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zeighami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garcia-Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.116696" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02388456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Guetni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marli&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2019.106690" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169866v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bragan&#231;a Carvalho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pricila Maria Batista Chagas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Rezende Marques" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.103492" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02315672v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Pedreira-Segade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihua Hao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life8040059" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01872244v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Laine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan Liao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Varenne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b01240" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kassir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roques-Carmes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.21578" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01644700v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Talha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Bachir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ziri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bellahouel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bengueddach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-017-2103-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01409015v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cuisinier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.01.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484807v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Feuillie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michot Laurent J" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.12.025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WGB41SL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01472828v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Alloul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-016-9800-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254753v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2015.0630404" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248724v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.05.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC1X73X8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene F. Estrada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri A. Sverjensky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Hazen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.02.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076575v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decarreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andrieux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Villieras" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2014.0620203" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858471v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dazas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Breu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.07.032" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF791WP0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119603v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4073" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505716v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grandjean" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Filippov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Filippova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-012-9187-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967395v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hubert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tertre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nauleau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2013.0610501" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119555v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc X. Reinholdt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Faurel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.03.013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5SZFW5K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chithra Karunakaran" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-012-0552-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TH873GXJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115035v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L O Filippov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grandjean" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I V Filippova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pelletier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/416/1/012011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00433524v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2009.11.038" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415336v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9022807" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876644v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farimah Masrouri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mosser-Ruck" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.07.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZLBTMZL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630623v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pialy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nkoumbou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villieras" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barres" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519546v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labille" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thill" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15363830600665250" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192088v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudichet-Maurin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thominette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021673v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schlepp" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy-Huault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jarde" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2005.02.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSH210ZH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096654v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delmelle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-004-0370-x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9DSH5R7R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165296v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rinnert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Humbert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fragneto-Cusani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramsay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp050957u" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LW1KRP2J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023484v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rinnert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2005.1600" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091020v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D.F. Ramsat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899541v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bogenez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.11.036" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6LTGTJ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337324v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stradner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schurtenberger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2003.11.053" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1PQL562-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162066v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste d'Espinose de La Caillerie" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2003-11-1221" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345338v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G&#233;rard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00058-4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29F8JZLH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421026v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pr&#233;lot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00394-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVTNHNMN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899558v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-002-0286-y" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C2LMNFZQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01876648v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pironon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Donato" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855033820089" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754881v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Duval" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laderri&#232;re" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Jans" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925694v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ortiz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Vijayaraj" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03177579v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lebreton" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03177541v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389296v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/195434-MS" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389268v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guetni" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marliere" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900119" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216521v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michels" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338957v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime A Lain&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Liao" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01754085v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaboreau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442529v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baillif" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lecomte" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282491v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216666v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216685v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209930v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sp&#246;rri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Waldvogel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219722v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749924v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999INPL063N" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>