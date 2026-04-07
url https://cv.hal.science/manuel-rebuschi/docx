--- v0 (2026-03-04)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Manuel Rebuschi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur en philosophie (HDR) Université de Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">manuel-rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1855-9403</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">086840762</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rédacteur en chef de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (liens: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">revue.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">numdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cairn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)Enseignant dans la filière </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences Cognitives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'université de Lorraine.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un statut moral pour les robots. Relationnisme moral et antiréalisme intentionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30-1, pp.139-155. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15o0p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après le tournant ontologique, le fictionnalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, pp.181-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un (pseudo)dualisme du virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Objets, œuvres, et mondes virtuels : problèmes esthétiques, 52, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de l’analyse des troubles de la pensée dans le discours avec la personne schizophrène : proposition méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87 (2), pp.347-369. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2022.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction n’est pas fiction ? Le cas de la rencontre homme-robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Renauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44, pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mots et des jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdj.1557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hintikka, la perception et ses objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Penser avec Hintikka, 39, pp.155-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux, fictions et mondes possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Des jeux et des mondes, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interaction conversationnelle à l'épreuve du handicap schizophrénique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la philosophie et le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schizophrénie, logicité et compréhension en première personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 78 (1), pp.127-141. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2012.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869681v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moi comme un objet intentionnel. Une sémantique de «je» sans engagement ontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue: Canadian Philosophical Review / Revue canadienne de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (02), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0012217312000765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de soi et modalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (2), pp.173-194. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cogito sans engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGITUR Arguments philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between De Dicto and De Re: De Objecto Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tero Tulenheimo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (245), pp.828-838. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9213.2011.701.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche des raisonnements émergents de l’interlocution : la logique interlocutoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sorsana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Interactions et Corpus Oraux, 147-148, pp.131-154. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.1632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités épistémiques et modalités aléthiques chez Hintikka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 250, pp.395-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalence Criteria for Compositional IF Modal Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tero Tulenheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 231, pp.153-173. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2009.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenu étroit, mécanisme et fonctions de choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (1), pp.77-94. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/philo.100.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The factivity failure of contextualist ‘knows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Reasoner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (1), pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pouivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, (Anti-)Realisms: The Metaphysical Issue, 12 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00592762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Czeżowski's axiological concepts as full-fledged modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Philosophicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (1), pp.103-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rationalité de l’incohérence en conversation schizophrène (Analyse pragmatique conversationnelle et sémantique formelle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (2), pp.137-169. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2006.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Jeux en logique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tero Tulenheimo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Logique &amp; théorie des jeux, 8 (2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le robot, personne ou personnage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Simonin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fables de l’homme. Pouvoir des fabulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9782380721836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictionnalisme vs. animisme juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jochen Sohnle; Christophe Bouriau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique environnementale pour juristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare &amp; Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.303-320, 2024, 978-2-38600-004-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mondes virtuels et d’autres mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Buthaud; Franck Varenne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes virtuels et jeux vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Matériologiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-99, 2024, Modélisations, Simulations, Systèmes complexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une philosophie du projet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Edouard Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.E. Bour; L. Rollet; M. Rebuschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, Circulations, Révolutions. Festschrift pour Philippe Nabonnand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Tributes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Context, Fiction, and Schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shyam Wuppuluri; Ian Stewart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Electrons to Elephants and Elections. Exploring the Role of Content and Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing; Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.779-795, 2022, The Frontiers Collection, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-92192-7_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus et pathologie mentale : particularités dans la constitution et l'analyse d'une ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi; Christophe Benzitoun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les corpus en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variétés de corpus: quatorze études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Benzitoun; Manuel Rebuschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les corpus en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy - Editions Universitaires de Lorraine, pp.1-9, 2021, Collection de la MSH Lorraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse coherence - From psychology to linguistics and back again</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Amblard; Michel Musiol; Manuel Rebuschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)coherence of discourse - Formal and Conceptual issues of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-17, 2021, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71434-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « fous » aux « radicalisés » : les sciences humaines et sociales peuvent-elles comprendre &amp;quot;l’incompréhensible&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Voléry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi; Ingrid Voléry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre, expliquer, est-ce excuser ? Plaidoyer pour les sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-27, 2019, 9782365122245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage, logique et rationalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Alombert; Camille Chamois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion d’humanité dans la pensée contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-196, 2019, 978-2-84016-332-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensée singulière et sémantique des fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Bouriau; Guillaume Schuppert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives philosophiques sur les fictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-38, 2018, 978-2-84174-882-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowing Necessary Truths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Redmond, O. P. Martins, Á. N. Fernández. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistemology, Knowledge and the Impact of Interaction,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26506-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning About Knowledge in Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi; Martine Batt; Gerhard Heinzmann; Franck Lihoreau; Michel Musiol; Alain Trognon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Works in Logic, Epistemology, Psychology and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-179, 2014, Logic, Argumentation &amp; Reasoning, 978-3-319-03043-2. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03044-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Heinzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Cham Heidelberg New York Dordrecht London. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Works in Logic, Epistemology, Psychology and Linguistics (Dialogue, Rationality, and Formalism)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-8, 2014, Logic, Argumentation &amp; Reasoning (Interdisciplinary Perespectives from the Humanities and Social Sciences) Vol 3, 978-3-319-03043-2. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03044-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using SDRT to analyze pathological conversations. Logicality, rationality and pragmatic deviances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi and Martine Batt and Gerhard Heinzmann and Franck Lihoreau and Michel Musiol and Alain Trognon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Works in Logic, Epistemology, Psychology and Linguistics: Dialogue, Rationality, and Formalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer, pp.343 - 368, 2014, Logic, Argumentation &amp; Reasoning, 978-3-319-03043-2. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03044-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Game-Theoretical Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between Logic and Reality. Modeling Inference, Action and Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-182, 2012, Logic, Epistemology, and the Unity of Science, 978-94-007-2389-4. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2390-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Two-Step Formalization of Verbal Interaction in Schizophrenia: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Properties of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiction, Indispensability and Truths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Renauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Truth in Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ontos Verlag, pp.245-286, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinzmann, Hintikka, et la vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.E. Bour, M. Rebuschi &amp; L. Rollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction. Festschrift for Gerhard Heinzmann</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College publication, London, pp.387-396, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est bien ce que fait Gerhard Heinzmann ! (préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Edouard Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Edouard Bour, Manuel Rebuschi, Laurent Rollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction. Festschrift for Gerhard Heinzmann</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College Publications, pp.xv-xviii, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualism and the Factivity of Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Lukasiewicz &amp; R. Pouivet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Knowledge and Common Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publishing House Epigram and University of Kazimierz Wielki Press, Bydgoszcz, pp.209-224, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit versus Explicit Knowledge in Dialogical Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ondrej Majer, Ahti-Veikko Pietarinen and Tero Tulenheimo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games: Unifying Logic, Language, and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-246, 2009, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-9374-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Epistemic Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Degrémont, L. Keiff &amp; H. Rückert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues, Logics and Other Strange Things. Essays in Honour of Shahid Rahman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, King's College Publication, pp.305-335, 2008, Tributes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique en Pologne, entre philosophie et mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Pouivet &amp; M. Rebuschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie et logique en Pologne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.107-111, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IF & Epistemic Action Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. van Benthem et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Age of Alternative Logics. Assessing Philosophy of Logic and Mathematics Today.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.261-281, 2006, LEUS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à Jaakko Hintikka, Les Principes des mathématiques revisités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jaakko Hintikka, Les Principes des mathématiques revisités, trad. fr. M. Rebuschi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.7-21, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification et indépendance informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Joray. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La quantification dans la logique moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.155-178, 2005, Coll. Epistémologie et Philosophie des Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Games and Substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Peregrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meaning: The Dynamic Turn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.241-257, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences, Circulations, Révolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Edouard Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">College Publications. , 2023, Tributes, Dov Gabbay, 978-1-84890-425-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)coherence of Discourse. Formal and conceptual issues of language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Amblard; Michel Musiol; Manuel Rebuschi. Springer, pp.183, 2021, Language, Cognition and Mind, Chungmin Lee, 978-3-030-71433-8. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71434-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corpus en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy - Editions Universitaires de Lorraine, 2021, Collection de la MSH Lorraine, Sylvie Camet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre, expliquer, excuser ? Plaidoyer pour les sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Voléry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi; Ingrid Voléry. Éditions du Croquant, pp.177, 2019, 978-2-36512-224-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d'attitudes. Essai de philosophie formelle sur l'intentionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mathesis, Hourya Sinaceur, 978-2-7116-2720-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)Coherence of discourse 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jokulsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Published by the authors, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655957v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)Coherence of discourse 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirka Maršík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jokulsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemology, Context, and Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 369, 2014, Synthese Library, 978-3-319-02942-9. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02943-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Works in Logic, Epistemology, Psychology and Linguistics. (Dialogue, Rationality, and Formalism).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Heinzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.376, 2014, 978-3-319-03043-2. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03043-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction. Festschrift for Gerhard Heinzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Edouard Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.708, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la signification?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie Philosophique J. Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.128, 2008, Chemins philosophiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Anti-) Realisms : The Metaphysical Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pouivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kimé, 211 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00592556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Age of Alternative Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan van Benthem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Heinzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Visser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.348, 2006, Logic, Epistemology, and The Unity of Science, 978-1-4020-5011-4. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-5012-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00108192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie en Pologne 1918-1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pouivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin, pp.256, 2006, Analyse et philosophie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperçus philosophiques en logique et en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Heinzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 9 (2), pp.322, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois manières d'être une personne (pour un robot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes virtuels, mondes fictionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Philosophie des mondes virtuels et des jeux vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drôles d'objets ou drôles d'interactions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets: un nouvel art de faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6059665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir un objet virtuel (et plus si affinités)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Objets, oeuvres et mondes virtuels: problèmes esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Context, Fiction, and Schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Formal Approaches to (In)coherence and Dynamics in Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités et défis de la diffusion ouverte : témoignage de responsables de revues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Contat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin E. Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre du colloque Sciences ouvertes : quelles pistes pour publier autrement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Oct 2019, Vandoeuvre-les-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IF Modal Logic for Fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modal Metaphysics: Issues on the (Im)possible VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interagir avec une machine ou faire-semblant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Renauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Cathy Dufour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing as a cross-world relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÆCS Workshop on Depiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage, rationalité, folie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les guerres de l'humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IF-First-Order Modal Logic, Subjunctive Markers, and Intensional Transitive Verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Workshop on Logic and Cognition (WOLC 2017): Non-classical Modal and Predicate Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schizophrenic Conversations and Context Shifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International and Interdisciplinary Conference (CONTEXT 2017). Modeling and Using Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. pp.708-721, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57837-8_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action verbs, intensionality and cross-world (quasi)relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Congress of Analytic Philosophy (ECAP 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mots et des jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Que dit la philosophie des jeux vidéo ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentionality inside? Towards an intensional account of action verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agency and Causation: Formal and Conceptual Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations intentionnelles et sémantique des mondes possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès triennal de la SoPhA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLAM Schizophrénie et Langage : Analyse et Modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution CNRS PEPS HuMaIn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensional Transitive Verbs as Cross-World Predicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantics and Philosophy in Europe (SPE8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypothèse des troubles du langage et de la pensée au risque de la formalisation sémantique du discours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des discours Hors-Normes : approches, concepts et méthodes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01118547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et rationalité dans l'analyse linguistique de conversations pathologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres doctorales internationales en philosophie des sciences (RDIPS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deontic Conventionalism. A Conceptualist Account of Modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modal Metaphysics: Issues on the (Im)Possible II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Slovak Academy of Sciences, Oct 2014, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impossibilité de l'anonymat dans le cadre de l'analyse du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ATALA éthique et TAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079308v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IF Epistemic Logic and Mathematical Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR-DFG-Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique épistémique, l’intuitionnisme et l’épistémologie des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MathObRe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérimentation du lien entre troubles cognitifs et (in)cohérences du discours: les risques de la formalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLAM Workshop (In)cohérences du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique IF et formalisation des attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la Fédération Charles Hermite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Vandoeuvre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting conversations in pathological contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigating semantics: Empirical and philosophical approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémantico-formelle des troubles du discours : les conditions de la saisie de leurs aspects pyscholinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès International de Linguistique et de Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation, Identity, and Modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identity and Paradox Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schizophrénie et Langage : Analyse et modélisation. De l'utilisation des modèles formels en pragmatique pour la modélisation de discours pathologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès MSH 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la sémantique des fictions et la pensée des inexistants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fictionalisme : éléments sur son histoire et sa portée philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Dicto versus De Facto Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Congress of Logic, Methodology and Philosophy of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folie, conversation et contradictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage comme Action / l'action par le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sémantique de ‘Je’ sans engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Lacan avec Hintikka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Epistemic Logic Meets Skepticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beth Foundation Symposium "Logic, Knowledge, and Agency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic warrant and announcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Research(es) in Epistemology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse basée sur la S-DRT pour la modélisation de dialogues pathologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 18e conférence sur le Traitement Automatique des Langues Naturelles - TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.93 - 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Account of Meaning based on Game-Theoretical Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APLI 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Rijeka, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Externalisme, contenu étroit et mécanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SOPHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Congress for Analytic Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting conversations in pathological contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigating semantics: Empirical and philosophical approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost De Se Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantics &amp; Philosophy in Europe (SPE4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00631760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encyclopédie philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRADUCTION - Jaakko Hintikka : Les principes des mathématiques revisités (Vrin, 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRADUCTION - Jan Woleński : « Paradoxes logiques et logique en Pologne ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonner sur la connaissance en contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Neutral Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on dire ce qui n'est pas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Université Nancy 2, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2000NAN21013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02006502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId203"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Manuel Rebuschi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur en philosophie (HDR) Université de Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">manuel-rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1855-9403</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">086840762</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rédacteur en chef de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (liens: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">revue.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">numdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cairn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)Enseignant dans la filière </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences Cognitives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'université de Lorraine.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un statut moral pour les robots. Relationnisme moral et antiréalisme intentionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30-1, pp.139-155. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15o0p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après le tournant ontologique, le fictionnalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, pp.181-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un (pseudo)dualisme du virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Objets, œuvres, et mondes virtuels : problèmes esthétiques, 52, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de l’analyse des troubles de la pensée dans le discours avec la personne schizophrène : proposition méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87 (2), pp.347-369. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2022.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction n’est pas fiction ? Le cas de la rencontre homme-robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Renauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44, pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mots et des jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdj.1557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hintikka, la perception et ses objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Penser avec Hintikka, 39, pp.155-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux, fictions et mondes possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Des jeux et des mondes, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interaction conversationnelle à l'épreuve du handicap schizophrénique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la philosophie et le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schizophrénie, logicité et compréhension en première personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 78 (1), pp.127-141. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2012.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869681v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de soi et modalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (2), pp.173-194. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moi comme un objet intentionnel. Une sémantique de «je» sans engagement ontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue: Canadian Philosophical Review / Revue canadienne de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (02), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0012217312000765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between De Dicto and De Re: De Objecto Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tero Tulenheimo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (245), pp.828-838. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9213.2011.701.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cogito sans engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGITUR Arguments philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche des raisonnements émergents de l’interlocution : la logique interlocutoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sorsana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Interactions et Corpus Oraux, 147-148, pp.131-154. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.1632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités épistémiques et modalités aléthiques chez Hintikka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 250, pp.395-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalence Criteria for Compositional IF Modal Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tero Tulenheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 231, pp.153-173. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2009.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The factivity failure of contextualist ‘knows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Reasoner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (1), pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pouivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, (Anti-)Realisms: The Metaphysical Issue, 12 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00592762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenu étroit, mécanisme et fonctions de choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (1), pp.77-94. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/philo.100.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Czeżowski's axiological concepts as full-fledged modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Philosophicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (1), pp.103-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rationalité de l’incohérence en conversation schizophrène (Analyse pragmatique conversationnelle et sémantique formelle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (2), pp.137-169. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2006.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Jeux en logique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tero Tulenheimo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Logique &amp; théorie des jeux, 8 (2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le robot, personne ou personnage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Simonin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fables de l’homme. Pouvoir des fabulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9782380721836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictionnalisme vs. animisme juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jochen Sohnle; Christophe Bouriau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique environnementale pour juristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare &amp; Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.303-320, 2024, 978-2-38600-004-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mondes virtuels et d’autres mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Buthaud; Franck Varenne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes virtuels et jeux vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Matériologiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-99, 2024, Modélisations, Simulations, Systèmes complexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une philosophie du projet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Edouard Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.E. Bour; L. Rollet; M. Rebuschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, Circulations, Révolutions. Festschrift pour Philippe Nabonnand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Tributes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Context, Fiction, and Schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shyam Wuppuluri; Ian Stewart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Electrons to Elephants and Elections. Exploring the Role of Content and Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing; Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.779-795, 2022, The Frontiers Collection, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-92192-7_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus et pathologie mentale : particularités dans la constitution et l'analyse d'une ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi; Christophe Benzitoun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les corpus en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variétés de corpus: quatorze études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Benzitoun; Manuel Rebuschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les corpus en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy - Editions Universitaires de Lorraine, pp.1-9, 2021, Collection de la MSH Lorraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse coherence - From psychology to linguistics and back again</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Amblard; Michel Musiol; Manuel Rebuschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)coherence of discourse - Formal and Conceptual issues of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-17, 2021, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71434-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « fous » aux « radicalisés » : les sciences humaines et sociales peuvent-elles comprendre &amp;quot;l’incompréhensible&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Voléry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi; Ingrid Voléry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre, expliquer, est-ce excuser ? Plaidoyer pour les sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-27, 2019, 9782365122245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage, logique et rationalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Alombert; Camille Chamois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion d’humanité dans la pensée contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-196, 2019, 978-2-84016-332-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensée singulière et sémantique des fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Bouriau; Guillaume Schuppert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives philosophiques sur les fictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-38, 2018, 978-2-84174-882-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowing Necessary Truths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Redmond, O. P. Martins, Á. N. Fernández. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistemology, Knowledge and the Impact of Interaction,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26506-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning About Knowledge in Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi; Martine Batt; Gerhard Heinzmann; Franck Lihoreau; Michel Musiol; Alain Trognon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Works in Logic, Epistemology, Psychology and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-179, 2014, Logic, Argumentation &amp; Reasoning, 978-3-319-03043-2. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03044-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using SDRT to analyze pathological conversations. Logicality, rationality and pragmatic deviances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi and Martine Batt and Gerhard Heinzmann and Franck Lihoreau and Michel Musiol and Alain Trognon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Works in Logic, Epistemology, Psychology and Linguistics: Dialogue, Rationality, and Formalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer, pp.343 - 368, 2014, Logic, Argumentation &amp; Reasoning, 978-3-319-03043-2. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03044-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Heinzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Cham Heidelberg New York Dordrecht London. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Works in Logic, Epistemology, Psychology and Linguistics (Dialogue, Rationality, and Formalism)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-8, 2014, Logic, Argumentation &amp; Reasoning (Interdisciplinary Perespectives from the Humanities and Social Sciences) Vol 3, 978-3-319-03043-2. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03044-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Game-Theoretical Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between Logic and Reality. Modeling Inference, Action and Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-182, 2012, Logic, Epistemology, and the Unity of Science, 978-94-007-2389-4. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2390-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiction, Indispensability and Truths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Renauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Truth in Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ontos Verlag, pp.245-286, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Two-Step Formalization of Verbal Interaction in Schizophrenia: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Properties of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinzmann, Hintikka, et la vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.E. Bour, M. Rebuschi &amp; L. Rollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction. Festschrift for Gerhard Heinzmann</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College publication, London, pp.387-396, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est bien ce que fait Gerhard Heinzmann ! (préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Edouard Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Edouard Bour, Manuel Rebuschi, Laurent Rollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction. Festschrift for Gerhard Heinzmann</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College Publications, pp.xv-xviii, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualism and the Factivity of Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Lukasiewicz &amp; R. Pouivet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Knowledge and Common Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publishing House Epigram and University of Kazimierz Wielki Press, Bydgoszcz, pp.209-224, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit versus Explicit Knowledge in Dialogical Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ondrej Majer, Ahti-Veikko Pietarinen and Tero Tulenheimo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games: Unifying Logic, Language, and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-246, 2009, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-9374-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Epistemic Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Degrémont, L. Keiff &amp; H. Rückert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues, Logics and Other Strange Things. Essays in Honour of Shahid Rahman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, King's College Publication, pp.305-335, 2008, Tributes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique en Pologne, entre philosophie et mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Pouivet &amp; M. Rebuschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie et logique en Pologne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.107-111, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à Jaakko Hintikka, Les Principes des mathématiques revisités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jaakko Hintikka, Les Principes des mathématiques revisités, trad. fr. M. Rebuschi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.7-21, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IF & Epistemic Action Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. van Benthem et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Age of Alternative Logics. Assessing Philosophy of Logic and Mathematics Today.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.261-281, 2006, LEUS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification et indépendance informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Joray. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La quantification dans la logique moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.155-178, 2005, Coll. Epistémologie et Philosophie des Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Games and Substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Peregrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meaning: The Dynamic Turn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.241-257, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences, Circulations, Révolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Edouard Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">College Publications. , 2023, Tributes, Dov Gabbay, 978-1-84890-425-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)coherence of Discourse. Formal and conceptual issues of language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Amblard; Michel Musiol; Manuel Rebuschi. Springer, pp.183, 2021, Language, Cognition and Mind, Chungmin Lee, 978-3-030-71433-8. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71434-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corpus en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy - Editions Universitaires de Lorraine, 2021, Collection de la MSH Lorraine, Sylvie Camet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre, expliquer, excuser ? Plaidoyer pour les sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Voléry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi; Ingrid Voléry. Éditions du Croquant, pp.177, 2019, 978-2-36512-224-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d'attitudes. Essai de philosophie formelle sur l'intentionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mathesis, Hourya Sinaceur, 978-2-7116-2720-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)Coherence of discourse 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jokulsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Published by the authors, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655957v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)Coherence of discourse 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirka Maršík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jokulsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Works in Logic, Epistemology, Psychology and Linguistics. (Dialogue, Rationality, and Formalism).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Heinzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.376, 2014, 978-3-319-03043-2. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03043-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemology, Context, and Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 369, 2014, Synthese Library, 978-3-319-02942-9. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02943-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction. Festschrift for Gerhard Heinzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Edouard Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.708, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Anti-) Realisms : The Metaphysical Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pouivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kimé, 211 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00592556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la signification?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie Philosophique J. Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.128, 2008, Chemins philosophiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Age of Alternative Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan van Benthem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Heinzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Visser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.348, 2006, Logic, Epistemology, and The Unity of Science, 978-1-4020-5011-4. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-5012-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00108192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie en Pologne 1918-1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pouivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin, pp.256, 2006, Analyse et philosophie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperçus philosophiques en logique et en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Heinzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 9 (2), pp.322, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois manières d'être une personne (pour un robot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes virtuels, mondes fictionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Philosophie des mondes virtuels et des jeux vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drôles d'objets ou drôles d'interactions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets: un nouvel art de faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6059665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir un objet virtuel (et plus si affinités)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Objets, oeuvres et mondes virtuels: problèmes esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités et défis de la diffusion ouverte : témoignage de responsables de revues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Contat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin E. Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre du colloque Sciences ouvertes : quelles pistes pour publier autrement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Oct 2019, Vandoeuvre-les-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IF Modal Logic for Fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modal Metaphysics: Issues on the (Im)possible VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Context, Fiction, and Schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Formal Approaches to (In)coherence and Dynamics in Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interagir avec une machine ou faire-semblant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Renauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Cathy Dufour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing as a cross-world relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÆCS Workshop on Depiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schizophrenic Conversations and Context Shifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International and Interdisciplinary Conference (CONTEXT 2017). Modeling and Using Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. pp.708-721, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57837-8_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage, rationalité, folie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les guerres de l'humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IF-First-Order Modal Logic, Subjunctive Markers, and Intensional Transitive Verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Workshop on Logic and Cognition (WOLC 2017): Non-classical Modal and Predicate Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action verbs, intensionality and cross-world (quasi)relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Congress of Analytic Philosophy (ECAP 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mots et des jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Que dit la philosophie des jeux vidéo ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentionality inside? Towards an intensional account of action verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agency and Causation: Formal and Conceptual Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et rationalité dans l'analyse linguistique de conversations pathologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres doctorales internationales en philosophie des sciences (RDIPS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations intentionnelles et sémantique des mondes possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès triennal de la SoPhA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLAM Schizophrénie et Langage : Analyse et Modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution CNRS PEPS HuMaIn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensional Transitive Verbs as Cross-World Predicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantics and Philosophy in Europe (SPE8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypothèse des troubles du langage et de la pensée au risque de la formalisation sémantique du discours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des discours Hors-Normes : approches, concepts et méthodes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01118547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IF Epistemic Logic and Mathematical Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR-DFG-Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique épistémique, l’intuitionnisme et l’épistémologie des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MathObRe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deontic Conventionalism. A Conceptualist Account of Modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modal Metaphysics: Issues on the (Im)Possible II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Slovak Academy of Sciences, Oct 2014, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impossibilité de l'anonymat dans le cadre de l'analyse du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ATALA éthique et TAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079308v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation, Identity, and Modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identity and Paradox Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérimentation du lien entre troubles cognitifs et (in)cohérences du discours: les risques de la formalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLAM Workshop (In)cohérences du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique IF et formalisation des attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la Fédération Charles Hermite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Vandoeuvre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting conversations in pathological contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigating semantics: Empirical and philosophical approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémantico-formelle des troubles du discours : les conditions de la saisie de leurs aspects pyscholinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès International de Linguistique et de Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schizophrénie et Langage : Analyse et modélisation. De l'utilisation des modèles formels en pragmatique pour la modélisation de discours pathologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès MSH 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la sémantique des fictions et la pensée des inexistants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fictionalisme : éléments sur son histoire et sa portée philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse basée sur la S-DRT pour la modélisation de dialogues pathologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 18e conférence sur le Traitement Automatique des Langues Naturelles - TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.93 - 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folie, conversation et contradictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage comme Action / l'action par le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Dicto versus De Facto Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Congress of Logic, Methodology and Philosophy of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sémantique de ‘Je’ sans engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Lacan avec Hintikka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Epistemic Logic Meets Skepticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beth Foundation Symposium "Logic, Knowledge, and Agency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic warrant and announcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Research(es) in Epistemology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Account of Meaning based on Game-Theoretical Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APLI 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Rijeka, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Externalisme, contenu étroit et mécanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SOPHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Congress for Analytic Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting conversations in pathological contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigating semantics: Empirical and philosophical approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost De Se Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantics &amp; Philosophy in Europe (SPE4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00631760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encyclopédie philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRADUCTION - Jaakko Hintikka : Les principes des mathématiques revisités (Vrin, 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRADUCTION - Jan Woleński : « Paradoxes logiques et logique en Pologne ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonner sur la connaissance en contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Neutral Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on dire ce qui n'est pas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Université Nancy 2, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2000NAN21013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02006502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId203"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BFCD516A"/>
+    <w:nsid w:val="D3331C64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuel-rebuschi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1855-9403" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086840762" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philosophiascientiae.revues.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.numdam.org/journals/PHSC/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-philosophia-scientiae" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idmc.univ-lorraine.fr/idmc-master-sciences-cognitives/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05510540v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rebuschi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15o0p" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05510528v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03618023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03724030v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Musiol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buchel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lecomte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Groote" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2022.04.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149172v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Renauld" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.1557" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149159v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482922v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Amblard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869681v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2012.08.014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0012217312000765" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231872v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.747" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231871v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633982v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero Tulenheimo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9213.2011.701.x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trognon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sorsana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.1632" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556238v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.02.034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351730v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.100.0077" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lihoreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592762v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pouivet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.203" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351729v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2006.03.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4D02S26-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133351v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.554" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05510538v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/produit/les-fables-de-lhomme/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05510533v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/ethique-environnementale-pour-juristes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05510531v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/mondes-virtuels-et-jeux-videos--9782373614435" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05510530v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Edouard Bour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collegepublications.co.uk/tributes/?00050" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03618042v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783030921910" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92192-7_40" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269622v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149210v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269640v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71434-5_1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149274v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vol&#233;ry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/hors-collection/562-comprendre-expliquer-est-ce-excuser.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149223v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=4075" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149215v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/publications/perspectives-philosophiques-sur-les-fictions/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483086v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319265049" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26506-3_10" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231960v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-03044-9_7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03044-9_7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955662v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Heinzmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03044-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910725v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03044-9_15" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231961v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-007-2390-0_9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2390-0_9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231879v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100104680" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556265v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556263v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564074v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rollet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556242v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556250v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-1-4020-9374-6_10" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9374-6_10" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133359v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014667v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133353v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014666v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133352v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133350v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055126v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501028v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71434-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149201v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956995v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149195v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711627202" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655957v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pierre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jokulsson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655955v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirka Mar&#353;&#237;k" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231967v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02943-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955818v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03043-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556236v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/tributes/?00014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351731v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711621521" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592556v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108192v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Benthem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Visser" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-5012-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106586v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014705v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714033v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03618043v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03592795v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6059665" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149365v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149364v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02376012v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Contat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin E. Dreyer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fleury" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Walter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149363v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149362v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149361v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149356v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149360v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149164v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57837-8_56" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149358v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149359v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149354v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232081v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655913v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232082v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118547v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232083v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232076v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079308v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232078v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232077v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955831v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232003v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253359v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910701v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232000v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761540v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231997v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231991v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231986v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231996v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231995v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231989v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601622v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133357v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133358v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133349v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910709v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631760v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149278v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014664v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014663v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113447v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02006502v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN21013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuel-rebuschi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1855-9403" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086840762" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philosophiascientiae.revues.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.numdam.org/journals/PHSC/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-philosophia-scientiae" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idmc.univ-lorraine.fr/idmc-master-sciences-cognitives/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05510540v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rebuschi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15o0p" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05510528v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03618023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03724030v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Musiol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buchel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lecomte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Groote" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2022.04.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149172v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Renauld" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.1557" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149159v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482922v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Amblard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869681v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2012.08.014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231872v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.747" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231874v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0012217312000765" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero Tulenheimo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9213.2011.701.x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trognon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sorsana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.1632" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556238v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.02.034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lihoreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pouivet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.203" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351730v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.100.0077" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351729v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2006.03.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4D02S26-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133351v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.554" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05510538v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/produit/les-fables-de-lhomme/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05510533v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/ethique-environnementale-pour-juristes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05510531v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/mondes-virtuels-et-jeux-videos--9782373614435" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05510530v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Edouard Bour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collegepublications.co.uk/tributes/?00050" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03618042v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783030921910" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92192-7_40" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269622v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149210v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269640v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71434-5_1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149274v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vol&#233;ry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/hors-collection/562-comprendre-expliquer-est-ce-excuser.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149223v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=4075" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149215v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/publications/perspectives-philosophiques-sur-les-fictions/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483086v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319265049" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26506-3_10" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231960v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-03044-9_7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03044-9_7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910725v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03044-9_15" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955662v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Heinzmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03044-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231961v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-007-2390-0_9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2390-0_9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556265v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231879v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100104680" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556263v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564074v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rollet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556242v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556250v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-1-4020-9374-6_10" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9374-6_10" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133359v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014667v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014666v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133353v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133352v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133350v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055126v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501028v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71434-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149201v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956995v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149195v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711627202" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655957v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pierre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jokulsson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655955v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirka Mar&#353;&#237;k" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955818v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03043-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231967v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02943-6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556236v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/tributes/?00014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592556v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351731v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711621521" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108192v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Benthem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Visser" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-5012-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106586v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014705v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714033v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03618043v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03592795v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6059665" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149365v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02376012v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Contat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin E. Dreyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fleury" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Walter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149363v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149364v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149362v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149361v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149164v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57837-8_56" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149356v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149360v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149358v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149359v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149354v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232083v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232081v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655913v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232082v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118547v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232078v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232077v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232076v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079308v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232000v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955831v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232003v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253359v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910701v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761540v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231997v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601622v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231986v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231991v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231996v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231995v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231989v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133357v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133358v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133349v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910709v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631760v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149278v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014664v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014663v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113447v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02006502v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN21013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>