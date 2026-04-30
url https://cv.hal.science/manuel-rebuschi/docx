--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Manuel Rebuschi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur en philosophie (HDR) Université de Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">manuel-rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1855-9403</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">086840762</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rédacteur en chef de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (liens: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">revue.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">numdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cairn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)Enseignant dans la filière </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences Cognitives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'université de Lorraine.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un statut moral pour les robots. Relationnisme moral et antiréalisme intentionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30-1, pp.139-155. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15o0p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après le tournant ontologique, le fictionnalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, pp.181-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un (pseudo)dualisme du virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Objets, œuvres, et mondes virtuels : problèmes esthétiques, 52, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de l’analyse des troubles de la pensée dans le discours avec la personne schizophrène : proposition méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87 (2), pp.347-369. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2022.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction n’est pas fiction ? Le cas de la rencontre homme-robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Renauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44, pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mots et des jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdj.1557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hintikka, la perception et ses objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Penser avec Hintikka, 39, pp.155-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux, fictions et mondes possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Des jeux et des mondes, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interaction conversationnelle à l'épreuve du handicap schizophrénique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la philosophie et le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schizophrénie, logicité et compréhension en première personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 78 (1), pp.127-141. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2012.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869681v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de soi et modalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (2), pp.173-194. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moi comme un objet intentionnel. Une sémantique de «je» sans engagement ontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue: Canadian Philosophical Review / Revue canadienne de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (02), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0012217312000765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between De Dicto and De Re: De Objecto Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tero Tulenheimo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (245), pp.828-838. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9213.2011.701.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cogito sans engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGITUR Arguments philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche des raisonnements émergents de l’interlocution : la logique interlocutoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sorsana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Interactions et Corpus Oraux, 147-148, pp.131-154. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.1632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités épistémiques et modalités aléthiques chez Hintikka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 250, pp.395-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalence Criteria for Compositional IF Modal Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tero Tulenheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 231, pp.153-173. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2009.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The factivity failure of contextualist ‘knows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Reasoner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (1), pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pouivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, (Anti-)Realisms: The Metaphysical Issue, 12 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00592762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenu étroit, mécanisme et fonctions de choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (1), pp.77-94. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/philo.100.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Czeżowski's axiological concepts as full-fledged modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Philosophicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (1), pp.103-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rationalité de l’incohérence en conversation schizophrène (Analyse pragmatique conversationnelle et sémantique formelle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (2), pp.137-169. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2006.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Jeux en logique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tero Tulenheimo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Logique &amp; théorie des jeux, 8 (2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le robot, personne ou personnage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Simonin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fables de l’homme. Pouvoir des fabulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9782380721836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictionnalisme vs. animisme juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jochen Sohnle; Christophe Bouriau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique environnementale pour juristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare &amp; Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.303-320, 2024, 978-2-38600-004-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mondes virtuels et d’autres mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Buthaud; Franck Varenne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes virtuels et jeux vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Matériologiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-99, 2024, Modélisations, Simulations, Systèmes complexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une philosophie du projet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Edouard Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.E. Bour; L. Rollet; M. Rebuschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, Circulations, Révolutions. Festschrift pour Philippe Nabonnand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Tributes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Context, Fiction, and Schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shyam Wuppuluri; Ian Stewart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Electrons to Elephants and Elections. Exploring the Role of Content and Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing; Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.779-795, 2022, The Frontiers Collection, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-92192-7_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus et pathologie mentale : particularités dans la constitution et l'analyse d'une ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi; Christophe Benzitoun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les corpus en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variétés de corpus: quatorze études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Benzitoun; Manuel Rebuschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les corpus en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy - Editions Universitaires de Lorraine, pp.1-9, 2021, Collection de la MSH Lorraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse coherence - From psychology to linguistics and back again</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Amblard; Michel Musiol; Manuel Rebuschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)coherence of discourse - Formal and Conceptual issues of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-17, 2021, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71434-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « fous » aux « radicalisés » : les sciences humaines et sociales peuvent-elles comprendre &amp;quot;l’incompréhensible&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Voléry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi; Ingrid Voléry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre, expliquer, est-ce excuser ? Plaidoyer pour les sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-27, 2019, 9782365122245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage, logique et rationalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Alombert; Camille Chamois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion d’humanité dans la pensée contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-196, 2019, 978-2-84016-332-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensée singulière et sémantique des fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Bouriau; Guillaume Schuppert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives philosophiques sur les fictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-38, 2018, 978-2-84174-882-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowing Necessary Truths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Redmond, O. P. Martins, Á. N. Fernández. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistemology, Knowledge and the Impact of Interaction,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26506-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning About Knowledge in Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi; Martine Batt; Gerhard Heinzmann; Franck Lihoreau; Michel Musiol; Alain Trognon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Works in Logic, Epistemology, Psychology and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-179, 2014, Logic, Argumentation &amp; Reasoning, 978-3-319-03043-2. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03044-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using SDRT to analyze pathological conversations. Logicality, rationality and pragmatic deviances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi and Martine Batt and Gerhard Heinzmann and Franck Lihoreau and Michel Musiol and Alain Trognon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Works in Logic, Epistemology, Psychology and Linguistics: Dialogue, Rationality, and Formalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer, pp.343 - 368, 2014, Logic, Argumentation &amp; Reasoning, 978-3-319-03043-2. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03044-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Heinzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Cham Heidelberg New York Dordrecht London. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Works in Logic, Epistemology, Psychology and Linguistics (Dialogue, Rationality, and Formalism)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-8, 2014, Logic, Argumentation &amp; Reasoning (Interdisciplinary Perespectives from the Humanities and Social Sciences) Vol 3, 978-3-319-03043-2. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03044-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Game-Theoretical Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between Logic and Reality. Modeling Inference, Action and Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-182, 2012, Logic, Epistemology, and the Unity of Science, 978-94-007-2389-4. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2390-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiction, Indispensability and Truths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Renauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Truth in Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ontos Verlag, pp.245-286, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Two-Step Formalization of Verbal Interaction in Schizophrenia: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Properties of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinzmann, Hintikka, et la vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.E. Bour, M. Rebuschi &amp; L. Rollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction. Festschrift for Gerhard Heinzmann</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College publication, London, pp.387-396, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est bien ce que fait Gerhard Heinzmann ! (préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Edouard Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Edouard Bour, Manuel Rebuschi, Laurent Rollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction. Festschrift for Gerhard Heinzmann</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College Publications, pp.xv-xviii, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualism and the Factivity of Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Lukasiewicz &amp; R. Pouivet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Knowledge and Common Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publishing House Epigram and University of Kazimierz Wielki Press, Bydgoszcz, pp.209-224, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit versus Explicit Knowledge in Dialogical Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ondrej Majer, Ahti-Veikko Pietarinen and Tero Tulenheimo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games: Unifying Logic, Language, and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-246, 2009, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-9374-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Epistemic Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Degrémont, L. Keiff &amp; H. Rückert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues, Logics and Other Strange Things. Essays in Honour of Shahid Rahman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, King's College Publication, pp.305-335, 2008, Tributes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique en Pologne, entre philosophie et mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Pouivet &amp; M. Rebuschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie et logique en Pologne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.107-111, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à Jaakko Hintikka, Les Principes des mathématiques revisités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jaakko Hintikka, Les Principes des mathématiques revisités, trad. fr. M. Rebuschi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.7-21, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IF & Epistemic Action Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. van Benthem et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Age of Alternative Logics. Assessing Philosophy of Logic and Mathematics Today.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.261-281, 2006, LEUS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification et indépendance informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Joray. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La quantification dans la logique moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.155-178, 2005, Coll. Epistémologie et Philosophie des Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Games and Substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Peregrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meaning: The Dynamic Turn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.241-257, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences, Circulations, Révolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Edouard Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">College Publications. , 2023, Tributes, Dov Gabbay, 978-1-84890-425-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)coherence of Discourse. Formal and conceptual issues of language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Amblard; Michel Musiol; Manuel Rebuschi. Springer, pp.183, 2021, Language, Cognition and Mind, Chungmin Lee, 978-3-030-71433-8. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71434-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corpus en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy - Editions Universitaires de Lorraine, 2021, Collection de la MSH Lorraine, Sylvie Camet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre, expliquer, excuser ? Plaidoyer pour les sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Voléry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi; Ingrid Voléry. Éditions du Croquant, pp.177, 2019, 978-2-36512-224-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d'attitudes. Essai de philosophie formelle sur l'intentionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mathesis, Hourya Sinaceur, 978-2-7116-2720-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)Coherence of discourse 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jokulsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Published by the authors, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655957v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)Coherence of discourse 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirka Maršík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jokulsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Works in Logic, Epistemology, Psychology and Linguistics. (Dialogue, Rationality, and Formalism).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Heinzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.376, 2014, 978-3-319-03043-2. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03043-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemology, Context, and Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 369, 2014, Synthese Library, 978-3-319-02942-9. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02943-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction. Festschrift for Gerhard Heinzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Edouard Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.708, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Anti-) Realisms : The Metaphysical Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pouivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kimé, 211 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00592556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la signification?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie Philosophique J. Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.128, 2008, Chemins philosophiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Age of Alternative Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan van Benthem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Heinzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Visser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.348, 2006, Logic, Epistemology, and The Unity of Science, 978-1-4020-5011-4. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-5012-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00108192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie en Pologne 1918-1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pouivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin, pp.256, 2006, Analyse et philosophie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperçus philosophiques en logique et en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Heinzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 9 (2), pp.322, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois manières d'être une personne (pour un robot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes virtuels, mondes fictionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Philosophie des mondes virtuels et des jeux vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drôles d'objets ou drôles d'interactions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets: un nouvel art de faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6059665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir un objet virtuel (et plus si affinités)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Objets, oeuvres et mondes virtuels: problèmes esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités et défis de la diffusion ouverte : témoignage de responsables de revues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Contat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin E. Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre du colloque Sciences ouvertes : quelles pistes pour publier autrement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Oct 2019, Vandoeuvre-les-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IF Modal Logic for Fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modal Metaphysics: Issues on the (Im)possible VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Context, Fiction, and Schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Formal Approaches to (In)coherence and Dynamics in Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interagir avec une machine ou faire-semblant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Renauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Cathy Dufour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing as a cross-world relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÆCS Workshop on Depiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schizophrenic Conversations and Context Shifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International and Interdisciplinary Conference (CONTEXT 2017). Modeling and Using Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. pp.708-721, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57837-8_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage, rationalité, folie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les guerres de l'humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IF-First-Order Modal Logic, Subjunctive Markers, and Intensional Transitive Verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Workshop on Logic and Cognition (WOLC 2017): Non-classical Modal and Predicate Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action verbs, intensionality and cross-world (quasi)relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Congress of Analytic Philosophy (ECAP 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mots et des jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Que dit la philosophie des jeux vidéo ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentionality inside? Towards an intensional account of action verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agency and Causation: Formal and Conceptual Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et rationalité dans l'analyse linguistique de conversations pathologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres doctorales internationales en philosophie des sciences (RDIPS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations intentionnelles et sémantique des mondes possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès triennal de la SoPhA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLAM Schizophrénie et Langage : Analyse et Modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution CNRS PEPS HuMaIn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensional Transitive Verbs as Cross-World Predicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantics and Philosophy in Europe (SPE8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypothèse des troubles du langage et de la pensée au risque de la formalisation sémantique du discours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des discours Hors-Normes : approches, concepts et méthodes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01118547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IF Epistemic Logic and Mathematical Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR-DFG-Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique épistémique, l’intuitionnisme et l’épistémologie des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MathObRe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deontic Conventionalism. A Conceptualist Account of Modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modal Metaphysics: Issues on the (Im)Possible II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Slovak Academy of Sciences, Oct 2014, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impossibilité de l'anonymat dans le cadre de l'analyse du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ATALA éthique et TAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079308v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation, Identity, and Modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identity and Paradox Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérimentation du lien entre troubles cognitifs et (in)cohérences du discours: les risques de la formalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLAM Workshop (In)cohérences du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique IF et formalisation des attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la Fédération Charles Hermite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Vandoeuvre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting conversations in pathological contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigating semantics: Empirical and philosophical approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémantico-formelle des troubles du discours : les conditions de la saisie de leurs aspects pyscholinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès International de Linguistique et de Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schizophrénie et Langage : Analyse et modélisation. De l'utilisation des modèles formels en pragmatique pour la modélisation de discours pathologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès MSH 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la sémantique des fictions et la pensée des inexistants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fictionalisme : éléments sur son histoire et sa portée philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse basée sur la S-DRT pour la modélisation de dialogues pathologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 18e conférence sur le Traitement Automatique des Langues Naturelles - TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.93 - 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folie, conversation et contradictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage comme Action / l'action par le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Dicto versus De Facto Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Congress of Logic, Methodology and Philosophy of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sémantique de ‘Je’ sans engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Lacan avec Hintikka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Epistemic Logic Meets Skepticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beth Foundation Symposium "Logic, Knowledge, and Agency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic warrant and announcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Research(es) in Epistemology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Account of Meaning based on Game-Theoretical Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APLI 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Rijeka, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Externalisme, contenu étroit et mécanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SOPHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Congress for Analytic Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting conversations in pathological contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigating semantics: Empirical and philosophical approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost De Se Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantics &amp; Philosophy in Europe (SPE4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00631760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encyclopédie philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRADUCTION - Jaakko Hintikka : Les principes des mathématiques revisités (Vrin, 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRADUCTION - Jan Woleński : « Paradoxes logiques et logique en Pologne ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonner sur la connaissance en contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Neutral Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on dire ce qui n'est pas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Université Nancy 2, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2000NAN21013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02006502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId203"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Manuel Rebuschi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur en philosophie (HDR) Université de Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">manuel-rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1855-9403</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">086840762</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rédacteur en chef de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (liens: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">revue.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">numdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cairn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)Enseignant dans la filière </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences Cognitives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'université de Lorraine.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un statut moral pour les robots. Relationnisme moral et antiréalisme intentionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30-1, pp.139-155. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15o0p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après le tournant ontologique, le fictionnalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, pp.181-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un (pseudo)dualisme du virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Objets, œuvres, et mondes virtuels : problèmes esthétiques, 52, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de l’analyse des troubles de la pensée dans le discours avec la personne schizophrène : proposition méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87 (2), pp.347-369. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2022.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction n’est pas fiction ? Le cas de la rencontre homme-robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Renauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44, pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mots et des jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdj.1557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hintikka, la perception et ses objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Penser avec Hintikka, 39, pp.155-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux, fictions et mondes possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Des jeux et des mondes, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interaction conversationnelle à l'épreuve du handicap schizophrénique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la philosophie et le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schizophrénie, logicité et compréhension en première personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 78 (1), pp.127-141. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2012.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869681v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moi comme un objet intentionnel. Une sémantique de «je» sans engagement ontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue: Canadian Philosophical Review / Revue canadienne de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (02), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0012217312000765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de soi et modalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (2), pp.173-194. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between De Dicto and De Re: De Objecto Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tero Tulenheimo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (245), pp.828-838. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9213.2011.701.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cogito sans engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGITUR Arguments philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche des raisonnements émergents de l’interlocution : la logique interlocutoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sorsana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Interactions et Corpus Oraux, 147-148, pp.131-154. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.1632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités épistémiques et modalités aléthiques chez Hintikka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 250, pp.395-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalence Criteria for Compositional IF Modal Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tero Tulenheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 231, pp.153-173. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2009.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenu étroit, mécanisme et fonctions de choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (1), pp.77-94. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/philo.100.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The factivity failure of contextualist ‘knows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Reasoner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (1), pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pouivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, (Anti-)Realisms: The Metaphysical Issue, 12 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00592762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Czeżowski's axiological concepts as full-fledged modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Philosophicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (1), pp.103-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rationalité de l’incohérence en conversation schizophrène (Analyse pragmatique conversationnelle et sémantique formelle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (2), pp.137-169. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2006.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Jeux en logique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tero Tulenheimo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Logique &amp; théorie des jeux, 8 (2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le robot, personne ou personnage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Simonin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fables de l’homme. Pouvoir des fabulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9782380721836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictionnalisme vs. animisme juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jochen Sohnle; Christophe Bouriau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique environnementale pour juristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare &amp; Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.303-320, 2024, 978-2-38600-004-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mondes virtuels et d’autres mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Buthaud; Franck Varenne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes virtuels et jeux vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Matériologiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-99, 2024, Modélisations, Simulations, Systèmes complexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une philosophie du projet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Edouard Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.E. Bour; L. Rollet; M. Rebuschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, Circulations, Révolutions. Festschrift pour Philippe Nabonnand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Tributes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Context, Fiction, and Schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shyam Wuppuluri; Ian Stewart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Electrons to Elephants and Elections. Exploring the Role of Content and Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing; Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.779-795, 2022, The Frontiers Collection, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-92192-7_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus et pathologie mentale : particularités dans la constitution et l'analyse d'une ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi; Christophe Benzitoun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les corpus en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variétés de corpus: quatorze études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Benzitoun; Manuel Rebuschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les corpus en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy - Editions Universitaires de Lorraine, pp.1-9, 2021, Collection de la MSH Lorraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse coherence - From psychology to linguistics and back again</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Amblard; Michel Musiol; Manuel Rebuschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)coherence of discourse - Formal and Conceptual issues of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-17, 2021, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71434-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « fous » aux « radicalisés » : les sciences humaines et sociales peuvent-elles comprendre &amp;quot;l’incompréhensible&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Voléry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi; Ingrid Voléry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre, expliquer, est-ce excuser ? Plaidoyer pour les sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-27, 2019, 9782365122245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage, logique et rationalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Alombert; Camille Chamois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion d’humanité dans la pensée contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-196, 2019, 978-2-84016-332-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensée singulière et sémantique des fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Bouriau; Guillaume Schuppert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives philosophiques sur les fictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-38, 2018, 978-2-84174-882-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowing Necessary Truths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Redmond, O. P. Martins, Á. N. Fernández. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistemology, Knowledge and the Impact of Interaction,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26506-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using SDRT to analyze pathological conversations. Logicality, rationality and pragmatic deviances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi and Martine Batt and Gerhard Heinzmann and Franck Lihoreau and Michel Musiol and Alain Trognon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Works in Logic, Epistemology, Psychology and Linguistics: Dialogue, Rationality, and Formalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer, pp.343 - 368, 2014, Logic, Argumentation &amp; Reasoning, 978-3-319-03043-2. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03044-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Heinzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Cham Heidelberg New York Dordrecht London. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Works in Logic, Epistemology, Psychology and Linguistics (Dialogue, Rationality, and Formalism)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-8, 2014, Logic, Argumentation &amp; Reasoning (Interdisciplinary Perespectives from the Humanities and Social Sciences) Vol 3, 978-3-319-03043-2. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03044-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning About Knowledge in Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi; Martine Batt; Gerhard Heinzmann; Franck Lihoreau; Michel Musiol; Alain Trognon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Works in Logic, Epistemology, Psychology and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-179, 2014, Logic, Argumentation &amp; Reasoning, 978-3-319-03043-2. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03044-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Game-Theoretical Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between Logic and Reality. Modeling Inference, Action and Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-182, 2012, Logic, Epistemology, and the Unity of Science, 978-94-007-2389-4. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2390-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiction, Indispensability and Truths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Renauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Truth in Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ontos Verlag, pp.245-286, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Two-Step Formalization of Verbal Interaction in Schizophrenia: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Properties of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinzmann, Hintikka, et la vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.E. Bour, M. Rebuschi &amp; L. Rollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction. Festschrift for Gerhard Heinzmann</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College publication, London, pp.387-396, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est bien ce que fait Gerhard Heinzmann ! (préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Edouard Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Edouard Bour, Manuel Rebuschi, Laurent Rollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction. Festschrift for Gerhard Heinzmann</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College Publications, pp.xv-xviii, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualism and the Factivity of Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Lukasiewicz &amp; R. Pouivet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Knowledge and Common Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publishing House Epigram and University of Kazimierz Wielki Press, Bydgoszcz, pp.209-224, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit versus Explicit Knowledge in Dialogical Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ondrej Majer, Ahti-Veikko Pietarinen and Tero Tulenheimo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games: Unifying Logic, Language, and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-246, 2009, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-9374-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Epistemic Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Degrémont, L. Keiff &amp; H. Rückert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues, Logics and Other Strange Things. Essays in Honour of Shahid Rahman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, King's College Publication, pp.305-335, 2008, Tributes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique en Pologne, entre philosophie et mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Pouivet &amp; M. Rebuschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie et logique en Pologne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.107-111, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IF & Epistemic Action Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. van Benthem et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Age of Alternative Logics. Assessing Philosophy of Logic and Mathematics Today.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.261-281, 2006, LEUS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à Jaakko Hintikka, Les Principes des mathématiques revisités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jaakko Hintikka, Les Principes des mathématiques revisités, trad. fr. M. Rebuschi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.7-21, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification et indépendance informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Joray. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La quantification dans la logique moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.155-178, 2005, Coll. Epistémologie et Philosophie des Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Games and Substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Peregrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meaning: The Dynamic Turn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.241-257, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences, Circulations, Révolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Edouard Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">College Publications. , 2023, Tributes, Dov Gabbay, 978-1-84890-425-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)coherence of Discourse. Formal and conceptual issues of language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Amblard; Michel Musiol; Manuel Rebuschi. Springer, pp.183, 2021, Language, Cognition and Mind, Chungmin Lee, 978-3-030-71433-8. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71434-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corpus en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy - Editions Universitaires de Lorraine, 2021, Collection de la MSH Lorraine, Sylvie Camet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre, expliquer, excuser ? Plaidoyer pour les sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Voléry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi; Ingrid Voléry. Éditions du Croquant, pp.177, 2019, 978-2-36512-224-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d'attitudes. Essai de philosophie formelle sur l'intentionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mathesis, Hourya Sinaceur, 978-2-7116-2720-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)Coherence of discourse 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jokulsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Published by the authors, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655957v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)Coherence of discourse 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirka Maršík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jokulsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Works in Logic, Epistemology, Psychology and Linguistics. (Dialogue, Rationality, and Formalism).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Heinzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.376, 2014, 978-3-319-03043-2. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03043-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemology, Context, and Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 369, 2014, Synthese Library, 978-3-319-02942-9. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02943-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction. Festschrift for Gerhard Heinzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Edouard Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.708, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Anti-) Realisms : The Metaphysical Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pouivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kimé, 211 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00592556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la signification?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie Philosophique J. Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.128, 2008, Chemins philosophiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Age of Alternative Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan van Benthem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Heinzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Visser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.348, 2006, Logic, Epistemology, and The Unity of Science, 978-1-4020-5011-4. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-5012-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00108192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie en Pologne 1918-1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pouivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin, pp.256, 2006, Analyse et philosophie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperçus philosophiques en logique et en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Heinzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 9 (2), pp.322, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois manières d'être une personne (pour un robot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes virtuels, mondes fictionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Philosophie des mondes virtuels et des jeux vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drôles d'objets ou drôles d'interactions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets: un nouvel art de faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6059665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir un objet virtuel (et plus si affinités)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Objets, oeuvres et mondes virtuels: problèmes esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités et défis de la diffusion ouverte : témoignage de responsables de revues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Contat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin E. Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre du colloque Sciences ouvertes : quelles pistes pour publier autrement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Oct 2019, Vandoeuvre-les-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IF Modal Logic for Fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modal Metaphysics: Issues on the (Im)possible VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Context, Fiction, and Schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Formal Approaches to (In)coherence and Dynamics in Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interagir avec une machine ou faire-semblant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Renauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Cathy Dufour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing as a cross-world relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÆCS Workshop on Depiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schizophrenic Conversations and Context Shifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International and Interdisciplinary Conference (CONTEXT 2017). Modeling and Using Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. pp.708-721, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57837-8_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage, rationalité, folie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les guerres de l'humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IF-First-Order Modal Logic, Subjunctive Markers, and Intensional Transitive Verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Workshop on Logic and Cognition (WOLC 2017): Non-classical Modal and Predicate Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action verbs, intensionality and cross-world (quasi)relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Congress of Analytic Philosophy (ECAP 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mots et des jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Que dit la philosophie des jeux vidéo ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentionality inside? Towards an intensional account of action verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agency and Causation: Formal and Conceptual Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et rationalité dans l'analyse linguistique de conversations pathologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres doctorales internationales en philosophie des sciences (RDIPS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations intentionnelles et sémantique des mondes possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès triennal de la SoPhA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLAM Schizophrénie et Langage : Analyse et Modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution CNRS PEPS HuMaIn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensional Transitive Verbs as Cross-World Predicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantics and Philosophy in Europe (SPE8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypothèse des troubles du langage et de la pensée au risque de la formalisation sémantique du discours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des discours Hors-Normes : approches, concepts et méthodes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01118547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IF Epistemic Logic and Mathematical Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR-DFG-Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique épistémique, l’intuitionnisme et l’épistémologie des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MathObRe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deontic Conventionalism. A Conceptualist Account of Modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modal Metaphysics: Issues on the (Im)Possible II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Slovak Academy of Sciences, Oct 2014, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impossibilité de l'anonymat dans le cadre de l'analyse du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ATALA éthique et TAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079308v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation, Identity, and Modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identity and Paradox Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérimentation du lien entre troubles cognitifs et (in)cohérences du discours: les risques de la formalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLAM Workshop (In)cohérences du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique IF et formalisation des attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la Fédération Charles Hermite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Vandoeuvre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémantico-formelle des troubles du discours : les conditions de la saisie de leurs aspects pyscholinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès International de Linguistique et de Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting conversations in pathological contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigating semantics: Empirical and philosophical approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schizophrénie et Langage : Analyse et modélisation. De l'utilisation des modèles formels en pragmatique pour la modélisation de discours pathologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès MSH 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la sémantique des fictions et la pensée des inexistants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fictionalisme : éléments sur son histoire et sa portée philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse basée sur la S-DRT pour la modélisation de dialogues pathologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 18e conférence sur le Traitement Automatique des Langues Naturelles - TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.93 - 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Dicto versus De Facto Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Congress of Logic, Methodology and Philosophy of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folie, conversation et contradictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage comme Action / l'action par le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sémantique de ‘Je’ sans engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Lacan avec Hintikka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Epistemic Logic Meets Skepticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beth Foundation Symposium "Logic, Knowledge, and Agency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic warrant and announcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Research(es) in Epistemology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Account of Meaning based on Game-Theoretical Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APLI 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Rijeka, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Externalisme, contenu étroit et mécanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SOPHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Congress for Analytic Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting conversations in pathological contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigating semantics: Empirical and philosophical approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost De Se Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantics &amp; Philosophy in Europe (SPE4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00631760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encyclopédie philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRADUCTION - Jaakko Hintikka : Les principes des mathématiques revisités (Vrin, 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRADUCTION - Jan Woleński : « Paradoxes logiques et logique en Pologne ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonner sur la connaissance en contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Neutral Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on dire ce qui n'est pas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Université Nancy 2, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2000NAN21013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02006502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId203"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3331C64"/>
+    <w:nsid w:val="CD463D9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuel-rebuschi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1855-9403" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086840762" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philosophiascientiae.revues.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.numdam.org/journals/PHSC/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-philosophia-scientiae" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idmc.univ-lorraine.fr/idmc-master-sciences-cognitives/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05510540v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rebuschi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15o0p" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05510528v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03618023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03724030v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Musiol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buchel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lecomte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Groote" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2022.04.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149172v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Renauld" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.1557" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149159v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482922v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Amblard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869681v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2012.08.014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231872v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.747" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231874v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0012217312000765" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero Tulenheimo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9213.2011.701.x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trognon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sorsana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.1632" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556238v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.02.034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lihoreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pouivet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.203" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351730v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.100.0077" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351729v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2006.03.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4D02S26-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133351v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.554" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05510538v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/produit/les-fables-de-lhomme/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05510533v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/ethique-environnementale-pour-juristes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05510531v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/mondes-virtuels-et-jeux-videos--9782373614435" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05510530v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Edouard Bour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collegepublications.co.uk/tributes/?00050" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03618042v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783030921910" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92192-7_40" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269622v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149210v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269640v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71434-5_1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149274v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vol&#233;ry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/hors-collection/562-comprendre-expliquer-est-ce-excuser.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149223v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=4075" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149215v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/publications/perspectives-philosophiques-sur-les-fictions/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483086v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319265049" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26506-3_10" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231960v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-03044-9_7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03044-9_7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910725v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03044-9_15" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955662v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Heinzmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03044-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231961v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-007-2390-0_9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2390-0_9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556265v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231879v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100104680" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556263v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564074v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rollet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556242v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556250v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-1-4020-9374-6_10" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9374-6_10" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133359v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014667v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014666v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133353v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133352v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133350v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055126v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501028v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71434-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149201v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956995v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149195v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711627202" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655957v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pierre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jokulsson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655955v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirka Mar&#353;&#237;k" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955818v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03043-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231967v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02943-6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556236v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/tributes/?00014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592556v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351731v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711621521" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108192v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Benthem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Visser" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-5012-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106586v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014705v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714033v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03618043v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03592795v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6059665" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149365v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02376012v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Contat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin E. Dreyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fleury" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Walter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149363v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149364v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149362v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149361v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149164v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57837-8_56" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149356v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149360v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149358v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149359v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149354v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232083v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232081v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655913v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232082v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118547v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232078v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232077v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232076v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079308v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232000v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955831v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232003v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253359v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910701v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761540v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231997v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601622v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231986v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231991v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231996v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231995v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231989v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133357v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133358v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133349v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910709v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631760v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149278v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014664v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014663v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113447v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02006502v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN21013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuel-rebuschi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1855-9403" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086840762" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philosophiascientiae.revues.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.numdam.org/journals/PHSC/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-philosophia-scientiae" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idmc.univ-lorraine.fr/idmc-master-sciences-cognitives/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05510540v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rebuschi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15o0p" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05510528v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03618023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03724030v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Musiol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buchel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lecomte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Groote" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2022.04.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149172v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Renauld" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.1557" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149159v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482922v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Amblard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869681v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2012.08.014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0012217312000765" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231872v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.747" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero Tulenheimo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9213.2011.701.x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trognon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sorsana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.1632" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556238v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.02.034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351730v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.100.0077" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lihoreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592762v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pouivet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.203" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351729v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2006.03.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4D02S26-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133351v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.554" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05510538v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/produit/les-fables-de-lhomme/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05510533v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/ethique-environnementale-pour-juristes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05510531v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/mondes-virtuels-et-jeux-videos--9782373614435" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05510530v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Edouard Bour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collegepublications.co.uk/tributes/?00050" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03618042v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783030921910" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92192-7_40" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269622v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149210v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269640v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71434-5_1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149274v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vol&#233;ry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/hors-collection/562-comprendre-expliquer-est-ce-excuser.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149223v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=4075" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149215v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/publications/perspectives-philosophiques-sur-les-fictions/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483086v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319265049" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26506-3_10" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910725v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03044-9_15" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955662v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Heinzmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03044-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231960v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-03044-9_7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03044-9_7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231961v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-007-2390-0_9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2390-0_9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556265v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231879v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100104680" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556263v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564074v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rollet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556242v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556250v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-1-4020-9374-6_10" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9374-6_10" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133359v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014667v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133353v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014666v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133352v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133350v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055126v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501028v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71434-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149201v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956995v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149195v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711627202" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655957v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pierre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jokulsson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655955v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirka Mar&#353;&#237;k" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955818v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03043-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231967v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02943-6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556236v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/tributes/?00014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592556v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351731v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711621521" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108192v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Benthem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Visser" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-5012-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106586v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014705v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714033v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03618043v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03592795v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6059665" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149365v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02376012v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Contat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin E. Dreyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fleury" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Walter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149363v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149364v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149362v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149361v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149164v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57837-8_56" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149356v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149360v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149358v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149359v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149354v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232083v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232081v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655913v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232082v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118547v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232078v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232077v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232076v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079308v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232000v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955831v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232003v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910701v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253359v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761540v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231997v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601622v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231991v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231986v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231996v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231995v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231989v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133357v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133358v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133349v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910709v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631760v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149278v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014664v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014663v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113447v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02006502v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN21013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>