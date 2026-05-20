--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Manuel Rebuschi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur en philosophie (HDR) Université de Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">manuel-rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1855-9403</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">086840762</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rédacteur en chef de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (liens: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">revue.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">numdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cairn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)Enseignant dans la filière </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences Cognitives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'université de Lorraine.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un statut moral pour les robots. Relationnisme moral et antiréalisme intentionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30-1, pp.139-155. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15o0p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après le tournant ontologique, le fictionnalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, pp.181-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un (pseudo)dualisme du virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Objets, œuvres, et mondes virtuels : problèmes esthétiques, 52, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de l’analyse des troubles de la pensée dans le discours avec la personne schizophrène : proposition méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87 (2), pp.347-369. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2022.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction n’est pas fiction ? Le cas de la rencontre homme-robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Renauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44, pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mots et des jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdj.1557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hintikka, la perception et ses objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Penser avec Hintikka, 39, pp.155-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux, fictions et mondes possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Des jeux et des mondes, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interaction conversationnelle à l'épreuve du handicap schizophrénique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la philosophie et le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schizophrénie, logicité et compréhension en première personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 78 (1), pp.127-141. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2012.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869681v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moi comme un objet intentionnel. Une sémantique de «je» sans engagement ontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue: Canadian Philosophical Review / Revue canadienne de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (02), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0012217312000765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de soi et modalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (2), pp.173-194. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between De Dicto and De Re: De Objecto Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tero Tulenheimo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (245), pp.828-838. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9213.2011.701.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cogito sans engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGITUR Arguments philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche des raisonnements émergents de l’interlocution : la logique interlocutoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sorsana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Interactions et Corpus Oraux, 147-148, pp.131-154. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.1632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités épistémiques et modalités aléthiques chez Hintikka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 250, pp.395-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalence Criteria for Compositional IF Modal Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tero Tulenheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 231, pp.153-173. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2009.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenu étroit, mécanisme et fonctions de choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (1), pp.77-94. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/philo.100.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The factivity failure of contextualist ‘knows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Reasoner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (1), pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pouivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, (Anti-)Realisms: The Metaphysical Issue, 12 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00592762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Czeżowski's axiological concepts as full-fledged modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Philosophicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (1), pp.103-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rationalité de l’incohérence en conversation schizophrène (Analyse pragmatique conversationnelle et sémantique formelle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (2), pp.137-169. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2006.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Jeux en logique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tero Tulenheimo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Logique &amp; théorie des jeux, 8 (2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le robot, personne ou personnage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Simonin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fables de l’homme. Pouvoir des fabulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9782380721836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictionnalisme vs. animisme juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jochen Sohnle; Christophe Bouriau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique environnementale pour juristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare &amp; Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.303-320, 2024, 978-2-38600-004-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mondes virtuels et d’autres mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Buthaud; Franck Varenne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes virtuels et jeux vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Matériologiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-99, 2024, Modélisations, Simulations, Systèmes complexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une philosophie du projet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Edouard Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.E. Bour; L. Rollet; M. Rebuschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, Circulations, Révolutions. Festschrift pour Philippe Nabonnand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Tributes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Context, Fiction, and Schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shyam Wuppuluri; Ian Stewart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Electrons to Elephants and Elections. Exploring the Role of Content and Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing; Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.779-795, 2022, The Frontiers Collection, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-92192-7_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus et pathologie mentale : particularités dans la constitution et l'analyse d'une ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi; Christophe Benzitoun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les corpus en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variétés de corpus: quatorze études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Benzitoun; Manuel Rebuschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les corpus en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy - Editions Universitaires de Lorraine, pp.1-9, 2021, Collection de la MSH Lorraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse coherence - From psychology to linguistics and back again</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Amblard; Michel Musiol; Manuel Rebuschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)coherence of discourse - Formal and Conceptual issues of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-17, 2021, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71434-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « fous » aux « radicalisés » : les sciences humaines et sociales peuvent-elles comprendre &amp;quot;l’incompréhensible&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Voléry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi; Ingrid Voléry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre, expliquer, est-ce excuser ? Plaidoyer pour les sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-27, 2019, 9782365122245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage, logique et rationalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Alombert; Camille Chamois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion d’humanité dans la pensée contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-196, 2019, 978-2-84016-332-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensée singulière et sémantique des fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Bouriau; Guillaume Schuppert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives philosophiques sur les fictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-38, 2018, 978-2-84174-882-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowing Necessary Truths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Redmond, O. P. Martins, Á. N. Fernández. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistemology, Knowledge and the Impact of Interaction,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26506-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using SDRT to analyze pathological conversations. Logicality, rationality and pragmatic deviances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi and Martine Batt and Gerhard Heinzmann and Franck Lihoreau and Michel Musiol and Alain Trognon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Works in Logic, Epistemology, Psychology and Linguistics: Dialogue, Rationality, and Formalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer, pp.343 - 368, 2014, Logic, Argumentation &amp; Reasoning, 978-3-319-03043-2. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03044-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Heinzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Cham Heidelberg New York Dordrecht London. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Works in Logic, Epistemology, Psychology and Linguistics (Dialogue, Rationality, and Formalism)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-8, 2014, Logic, Argumentation &amp; Reasoning (Interdisciplinary Perespectives from the Humanities and Social Sciences) Vol 3, 978-3-319-03043-2. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03044-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning About Knowledge in Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi; Martine Batt; Gerhard Heinzmann; Franck Lihoreau; Michel Musiol; Alain Trognon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Works in Logic, Epistemology, Psychology and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-179, 2014, Logic, Argumentation &amp; Reasoning, 978-3-319-03043-2. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03044-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Game-Theoretical Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between Logic and Reality. Modeling Inference, Action and Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-182, 2012, Logic, Epistemology, and the Unity of Science, 978-94-007-2389-4. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2390-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiction, Indispensability and Truths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Renauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Truth in Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ontos Verlag, pp.245-286, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Two-Step Formalization of Verbal Interaction in Schizophrenia: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Properties of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinzmann, Hintikka, et la vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.E. Bour, M. Rebuschi &amp; L. Rollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction. Festschrift for Gerhard Heinzmann</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College publication, London, pp.387-396, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est bien ce que fait Gerhard Heinzmann ! (préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Edouard Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Edouard Bour, Manuel Rebuschi, Laurent Rollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction. Festschrift for Gerhard Heinzmann</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College Publications, pp.xv-xviii, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualism and the Factivity of Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Lukasiewicz &amp; R. Pouivet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Knowledge and Common Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publishing House Epigram and University of Kazimierz Wielki Press, Bydgoszcz, pp.209-224, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit versus Explicit Knowledge in Dialogical Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ondrej Majer, Ahti-Veikko Pietarinen and Tero Tulenheimo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games: Unifying Logic, Language, and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-246, 2009, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-9374-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Epistemic Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Degrémont, L. Keiff &amp; H. Rückert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues, Logics and Other Strange Things. Essays in Honour of Shahid Rahman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, King's College Publication, pp.305-335, 2008, Tributes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique en Pologne, entre philosophie et mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Pouivet &amp; M. Rebuschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie et logique en Pologne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.107-111, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IF & Epistemic Action Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. van Benthem et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Age of Alternative Logics. Assessing Philosophy of Logic and Mathematics Today.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.261-281, 2006, LEUS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à Jaakko Hintikka, Les Principes des mathématiques revisités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jaakko Hintikka, Les Principes des mathématiques revisités, trad. fr. M. Rebuschi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.7-21, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification et indépendance informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Joray. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La quantification dans la logique moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.155-178, 2005, Coll. Epistémologie et Philosophie des Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Games and Substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Peregrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meaning: The Dynamic Turn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.241-257, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences, Circulations, Révolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Edouard Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">College Publications. , 2023, Tributes, Dov Gabbay, 978-1-84890-425-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)coherence of Discourse. Formal and conceptual issues of language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Amblard; Michel Musiol; Manuel Rebuschi. Springer, pp.183, 2021, Language, Cognition and Mind, Chungmin Lee, 978-3-030-71433-8. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71434-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corpus en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy - Editions Universitaires de Lorraine, 2021, Collection de la MSH Lorraine, Sylvie Camet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre, expliquer, excuser ? Plaidoyer pour les sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Voléry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi; Ingrid Voléry. Éditions du Croquant, pp.177, 2019, 978-2-36512-224-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d'attitudes. Essai de philosophie formelle sur l'intentionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mathesis, Hourya Sinaceur, 978-2-7116-2720-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)Coherence of discourse 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jokulsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Published by the authors, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655957v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)Coherence of discourse 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirka Maršík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jokulsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Works in Logic, Epistemology, Psychology and Linguistics. (Dialogue, Rationality, and Formalism).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Heinzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.376, 2014, 978-3-319-03043-2. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03043-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemology, Context, and Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 369, 2014, Synthese Library, 978-3-319-02942-9. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02943-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction. Festschrift for Gerhard Heinzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Edouard Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.708, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Anti-) Realisms : The Metaphysical Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pouivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kimé, 211 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00592556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la signification?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie Philosophique J. Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.128, 2008, Chemins philosophiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Age of Alternative Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan van Benthem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Heinzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Visser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.348, 2006, Logic, Epistemology, and The Unity of Science, 978-1-4020-5011-4. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-5012-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00108192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie en Pologne 1918-1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pouivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin, pp.256, 2006, Analyse et philosophie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperçus philosophiques en logique et en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Heinzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 9 (2), pp.322, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois manières d'être une personne (pour un robot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes virtuels, mondes fictionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Philosophie des mondes virtuels et des jeux vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drôles d'objets ou drôles d'interactions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets: un nouvel art de faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6059665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir un objet virtuel (et plus si affinités)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Objets, oeuvres et mondes virtuels: problèmes esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités et défis de la diffusion ouverte : témoignage de responsables de revues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Contat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin E. Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre du colloque Sciences ouvertes : quelles pistes pour publier autrement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Oct 2019, Vandoeuvre-les-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IF Modal Logic for Fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modal Metaphysics: Issues on the (Im)possible VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Context, Fiction, and Schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Formal Approaches to (In)coherence and Dynamics in Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interagir avec une machine ou faire-semblant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Renauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Cathy Dufour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing as a cross-world relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÆCS Workshop on Depiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schizophrenic Conversations and Context Shifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International and Interdisciplinary Conference (CONTEXT 2017). Modeling and Using Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. pp.708-721, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57837-8_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage, rationalité, folie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les guerres de l'humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IF-First-Order Modal Logic, Subjunctive Markers, and Intensional Transitive Verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Workshop on Logic and Cognition (WOLC 2017): Non-classical Modal and Predicate Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action verbs, intensionality and cross-world (quasi)relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Congress of Analytic Philosophy (ECAP 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mots et des jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Que dit la philosophie des jeux vidéo ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentionality inside? Towards an intensional account of action verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agency and Causation: Formal and Conceptual Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et rationalité dans l'analyse linguistique de conversations pathologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres doctorales internationales en philosophie des sciences (RDIPS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations intentionnelles et sémantique des mondes possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès triennal de la SoPhA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLAM Schizophrénie et Langage : Analyse et Modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution CNRS PEPS HuMaIn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensional Transitive Verbs as Cross-World Predicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantics and Philosophy in Europe (SPE8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypothèse des troubles du langage et de la pensée au risque de la formalisation sémantique du discours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des discours Hors-Normes : approches, concepts et méthodes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01118547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IF Epistemic Logic and Mathematical Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR-DFG-Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique épistémique, l’intuitionnisme et l’épistémologie des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MathObRe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deontic Conventionalism. A Conceptualist Account of Modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modal Metaphysics: Issues on the (Im)Possible II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Slovak Academy of Sciences, Oct 2014, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impossibilité de l'anonymat dans le cadre de l'analyse du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ATALA éthique et TAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079308v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation, Identity, and Modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identity and Paradox Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérimentation du lien entre troubles cognitifs et (in)cohérences du discours: les risques de la formalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLAM Workshop (In)cohérences du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique IF et formalisation des attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la Fédération Charles Hermite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Vandoeuvre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémantico-formelle des troubles du discours : les conditions de la saisie de leurs aspects pyscholinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès International de Linguistique et de Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting conversations in pathological contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigating semantics: Empirical and philosophical approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schizophrénie et Langage : Analyse et modélisation. De l'utilisation des modèles formels en pragmatique pour la modélisation de discours pathologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès MSH 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la sémantique des fictions et la pensée des inexistants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fictionalisme : éléments sur son histoire et sa portée philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse basée sur la S-DRT pour la modélisation de dialogues pathologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 18e conférence sur le Traitement Automatique des Langues Naturelles - TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.93 - 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Dicto versus De Facto Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Congress of Logic, Methodology and Philosophy of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folie, conversation et contradictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage comme Action / l'action par le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sémantique de ‘Je’ sans engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Lacan avec Hintikka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Epistemic Logic Meets Skepticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beth Foundation Symposium "Logic, Knowledge, and Agency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic warrant and announcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Research(es) in Epistemology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Account of Meaning based on Game-Theoretical Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APLI 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Rijeka, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Externalisme, contenu étroit et mécanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SOPHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Congress for Analytic Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting conversations in pathological contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigating semantics: Empirical and philosophical approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost De Se Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantics &amp; Philosophy in Europe (SPE4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00631760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encyclopédie philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRADUCTION - Jaakko Hintikka : Les principes des mathématiques revisités (Vrin, 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRADUCTION - Jan Woleński : « Paradoxes logiques et logique en Pologne ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonner sur la connaissance en contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Neutral Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on dire ce qui n'est pas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Université Nancy 2, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2000NAN21013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02006502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId203"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Manuel Rebuschi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur en philosophie (HDR) Université de Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">manuel-rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1855-9403</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">086840762</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rédacteur en chef de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (liens: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">revue.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">numdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cairn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)Enseignant dans la filière </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences Cognitives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'université de Lorraine.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un statut moral pour les robots. Relationnisme moral et antiréalisme intentionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30-1, pp.139-155. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15o0p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après le tournant ontologique, le fictionnalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, pp.181-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un (pseudo)dualisme du virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Objets, œuvres, et mondes virtuels : problèmes esthétiques, 52, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de l’analyse des troubles de la pensée dans le discours avec la personne schizophrène : proposition méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87 (2), pp.347-369. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2022.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction n’est pas fiction ? Le cas de la rencontre homme-robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Renauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44, pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mots et des jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdj.1557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hintikka, la perception et ses objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Penser avec Hintikka, 39, pp.155-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux, fictions et mondes possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Des jeux et des mondes, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interaction conversationnelle à l'épreuve du handicap schizophrénique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la philosophie et le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schizophrénie, logicité et compréhension en première personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 78 (1), pp.127-141. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2012.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869681v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moi comme un objet intentionnel. Une sémantique de «je» sans engagement ontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue: Canadian Philosophical Review / Revue canadienne de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (02), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0012217312000765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de soi et modalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (2), pp.173-194. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between De Dicto and De Re: De Objecto Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tero Tulenheimo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (245), pp.828-838. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9213.2011.701.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cogito sans engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGITUR Arguments philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche des raisonnements émergents de l’interlocution : la logique interlocutoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sorsana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Interactions et Corpus Oraux, 147-148, pp.131-154. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.1632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités épistémiques et modalités aléthiques chez Hintikka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 250, pp.395-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalence Criteria for Compositional IF Modal Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tero Tulenheimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 231, pp.153-173. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2009.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenu étroit, mécanisme et fonctions de choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (1), pp.77-94. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/philo.100.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The factivity failure of contextualist ‘knows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Reasoner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (1), pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pouivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, (Anti-)Realisms: The Metaphysical Issue, 12 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00592762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Czeżowski's axiological concepts as full-fledged modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Philosophicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (1), pp.103-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rationalité de l’incohérence en conversation schizophrène (Analyse pragmatique conversationnelle et sémantique formelle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (2), pp.137-169. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2006.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Jeux en logique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tero Tulenheimo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Logique &amp; théorie des jeux, 8 (2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le robot, personne ou personnage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Simonin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fables de l’homme. Pouvoir des fabulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9782380721836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictionnalisme vs. animisme juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jochen Sohnle; Christophe Bouriau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique environnementale pour juristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare &amp; Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.303-320, 2024, 978-2-38600-004-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mondes virtuels et d’autres mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Buthaud; Franck Varenne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes virtuels et jeux vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Matériologiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-99, 2024, Modélisations, Simulations, Systèmes complexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une philosophie du projet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Edouard Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.E. Bour; L. Rollet; M. Rebuschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, Circulations, Révolutions. Festschrift pour Philippe Nabonnand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Tributes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Context, Fiction, and Schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shyam Wuppuluri; Ian Stewart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Electrons to Elephants and Elections. Exploring the Role of Content and Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing; Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.779-795, 2022, The Frontiers Collection, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-92192-7_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus et pathologie mentale : particularités dans la constitution et l'analyse d'une ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi; Christophe Benzitoun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les corpus en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variétés de corpus: quatorze études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Benzitoun; Manuel Rebuschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les corpus en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy - Editions Universitaires de Lorraine, pp.1-9, 2021, Collection de la MSH Lorraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse coherence - From psychology to linguistics and back again</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Amblard; Michel Musiol; Manuel Rebuschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)coherence of discourse - Formal and Conceptual issues of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-17, 2021, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71434-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « fous » aux « radicalisés » : les sciences humaines et sociales peuvent-elles comprendre &amp;quot;l’incompréhensible&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Voléry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi; Ingrid Voléry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre, expliquer, est-ce excuser ? Plaidoyer pour les sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-27, 2019, 9782365122245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage, logique et rationalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Alombert; Camille Chamois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion d’humanité dans la pensée contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-196, 2019, 978-2-84016-332-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensée singulière et sémantique des fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Bouriau; Guillaume Schuppert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives philosophiques sur les fictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-38, 2018, 978-2-84174-882-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowing Necessary Truths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Redmond, O. P. Martins, Á. N. Fernández. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistemology, Knowledge and the Impact of Interaction,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26506-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning About Knowledge in Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi; Martine Batt; Gerhard Heinzmann; Franck Lihoreau; Michel Musiol; Alain Trognon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Works in Logic, Epistemology, Psychology and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-179, 2014, Logic, Argumentation &amp; Reasoning, 978-3-319-03043-2. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03044-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Heinzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Cham Heidelberg New York Dordrecht London. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Works in Logic, Epistemology, Psychology and Linguistics (Dialogue, Rationality, and Formalism)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-8, 2014, Logic, Argumentation &amp; Reasoning (Interdisciplinary Perespectives from the Humanities and Social Sciences) Vol 3, 978-3-319-03043-2. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03044-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using SDRT to analyze pathological conversations. Logicality, rationality and pragmatic deviances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi and Martine Batt and Gerhard Heinzmann and Franck Lihoreau and Michel Musiol and Alain Trognon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Works in Logic, Epistemology, Psychology and Linguistics: Dialogue, Rationality, and Formalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer, pp.343 - 368, 2014, Logic, Argumentation &amp; Reasoning, 978-3-319-03043-2. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03044-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Game-Theoretical Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between Logic and Reality. Modeling Inference, Action and Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-182, 2012, Logic, Epistemology, and the Unity of Science, 978-94-007-2389-4. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2390-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiction, Indispensability and Truths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Renauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Truth in Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ontos Verlag, pp.245-286, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Two-Step Formalization of Verbal Interaction in Schizophrenia: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Properties of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinzmann, Hintikka, et la vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.E. Bour, M. Rebuschi &amp; L. Rollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction. Festschrift for Gerhard Heinzmann</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College publication, London, pp.387-396, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est bien ce que fait Gerhard Heinzmann ! (préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Edouard Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Edouard Bour, Manuel Rebuschi, Laurent Rollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction. Festschrift for Gerhard Heinzmann</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College Publications, pp.xv-xviii, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualism and the Factivity of Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Lukasiewicz &amp; R. Pouivet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Knowledge and Common Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publishing House Epigram and University of Kazimierz Wielki Press, Bydgoszcz, pp.209-224, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit versus Explicit Knowledge in Dialogical Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ondrej Majer, Ahti-Veikko Pietarinen and Tero Tulenheimo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games: Unifying Logic, Language, and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-246, 2009, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-9374-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Epistemic Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Degrémont, L. Keiff &amp; H. Rückert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues, Logics and Other Strange Things. Essays in Honour of Shahid Rahman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, King's College Publication, pp.305-335, 2008, Tributes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique en Pologne, entre philosophie et mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Pouivet &amp; M. Rebuschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie et logique en Pologne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.107-111, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IF & Epistemic Action Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. van Benthem et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Age of Alternative Logics. Assessing Philosophy of Logic and Mathematics Today.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.261-281, 2006, LEUS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à Jaakko Hintikka, Les Principes des mathématiques revisités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jaakko Hintikka, Les Principes des mathématiques revisités, trad. fr. M. Rebuschi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.7-21, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification et indépendance informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Joray. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La quantification dans la logique moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.155-178, 2005, Coll. Epistémologie et Philosophie des Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Games and Substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Peregrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meaning: The Dynamic Turn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.241-257, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences, Circulations, Révolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Edouard Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">College Publications. , 2023, Tributes, Dov Gabbay, 978-1-84890-425-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)coherence of Discourse. Formal and conceptual issues of language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Amblard; Michel Musiol; Manuel Rebuschi. Springer, pp.183, 2021, Language, Cognition and Mind, Chungmin Lee, 978-3-030-71433-8. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71434-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corpus en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy - Editions Universitaires de Lorraine, 2021, Collection de la MSH Lorraine, Sylvie Camet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre, expliquer, excuser ? Plaidoyer pour les sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Voléry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Rebuschi; Ingrid Voléry. Éditions du Croquant, pp.177, 2019, 978-2-36512-224-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d'attitudes. Essai de philosophie formelle sur l'intentionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mathesis, Hourya Sinaceur, 978-2-7116-2720-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)Coherence of discourse 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jokulsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Published by the authors, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655957v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)Coherence of discourse 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirka Maršík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jokulsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Works in Logic, Epistemology, Psychology and Linguistics. (Dialogue, Rationality, and Formalism).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Heinzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.376, 2014, 978-3-319-03043-2. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03043-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemology, Context, and Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 369, 2014, Synthese Library, 978-3-319-02942-9. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02943-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction. Festschrift for Gerhard Heinzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Edouard Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.708, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Anti-) Realisms : The Metaphysical Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pouivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kimé, 211 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00592556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la signification?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie Philosophique J. Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.128, 2008, Chemins philosophiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Age of Alternative Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan van Benthem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Heinzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Visser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.348, 2006, Logic, Epistemology, and The Unity of Science, 978-1-4020-5011-4. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-5012-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00108192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie en Pologne 1918-1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pouivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin, pp.256, 2006, Analyse et philosophie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperçus philosophiques en logique et en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Heinzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 9 (2), pp.322, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois manières d'être une personne (pour un robot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes virtuels, mondes fictionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Philosophie des mondes virtuels et des jeux vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drôles d'objets ou drôles d'interactions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets: un nouvel art de faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6059665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir un objet virtuel (et plus si affinités)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Objets, oeuvres et mondes virtuels: problèmes esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités et défis de la diffusion ouverte : témoignage de responsables de revues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Contat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin E. Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre du colloque Sciences ouvertes : quelles pistes pour publier autrement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Oct 2019, Vandoeuvre-les-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IF Modal Logic for Fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modal Metaphysics: Issues on the (Im)possible VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Context, Fiction, and Schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Formal Approaches to (In)coherence and Dynamics in Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interagir avec une machine ou faire-semblant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Renauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Cathy Dufour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing as a cross-world relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÆCS Workshop on Depiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage, rationalité, folie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les guerres de l'humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IF-First-Order Modal Logic, Subjunctive Markers, and Intensional Transitive Verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Workshop on Logic and Cognition (WOLC 2017): Non-classical Modal and Predicate Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schizophrenic Conversations and Context Shifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International and Interdisciplinary Conference (CONTEXT 2017). Modeling and Using Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. pp.708-721, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57837-8_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action verbs, intensionality and cross-world (quasi)relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Congress of Analytic Philosophy (ECAP 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mots et des jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Que dit la philosophie des jeux vidéo ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentionality inside? Towards an intensional account of action verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agency and Causation: Formal and Conceptual Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et rationalité dans l'analyse linguistique de conversations pathologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres doctorales internationales en philosophie des sciences (RDIPS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations intentionnelles et sémantique des mondes possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès triennal de la SoPhA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLAM Schizophrénie et Langage : Analyse et Modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution CNRS PEPS HuMaIn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensional Transitive Verbs as Cross-World Predicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantics and Philosophy in Europe (SPE8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypothèse des troubles du langage et de la pensée au risque de la formalisation sémantique du discours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des discours Hors-Normes : approches, concepts et méthodes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01118547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IF Epistemic Logic and Mathematical Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR-DFG-Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique épistémique, l’intuitionnisme et l’épistémologie des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MathObRe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deontic Conventionalism. A Conceptualist Account of Modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modal Metaphysics: Issues on the (Im)Possible II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Slovak Academy of Sciences, Oct 2014, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impossibilité de l'anonymat dans le cadre de l'analyse du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karën Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ATALA éthique et TAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079308v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation, Identity, and Modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identity and Paradox Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérimentation du lien entre troubles cognitifs et (in)cohérences du discours: les risques de la formalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLAM Workshop (In)cohérences du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique IF et formalisation des attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la Fédération Charles Hermite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Vandoeuvre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting conversations in pathological contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigating semantics: Empirical and philosophical approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémantico-formelle des troubles du discours : les conditions de la saisie de leurs aspects pyscholinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès International de Linguistique et de Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schizophrénie et Langage : Analyse et modélisation. De l'utilisation des modèles formels en pragmatique pour la modélisation de discours pathologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès MSH 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la sémantique des fictions et la pensée des inexistants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fictionalisme : éléments sur son histoire et sa portée philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse basée sur la S-DRT pour la modélisation de dialogues pathologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 18e conférence sur le Traitement Automatique des Langues Naturelles - TALN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.93 - 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Dicto versus De Facto Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Congress of Logic, Methodology and Philosophy of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folie, conversation et contradictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage comme Action / l'action par le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sémantique de ‘Je’ sans engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Lacan avec Hintikka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Epistemic Logic Meets Skepticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beth Foundation Symposium "Logic, Knowledge, and Agency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic warrant and announcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Research(es) in Epistemology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Account of Meaning based on Game-Theoretical Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APLI 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Rijeka, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Externalisme, contenu étroit et mécanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SOPHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Congress for Analytic Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting conversations in pathological contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Musiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigating semantics: Empirical and philosophical approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost De Se Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantics &amp; Philosophy in Europe (SPE4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00631760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encyclopédie philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRADUCTION - Jaakko Hintikka : Les principes des mathématiques revisités (Vrin, 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRADUCTION - Jan Woleński : « Paradoxes logiques et logique en Pologne ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonner sur la connaissance en contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Neutral Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on dire ce qui n'est pas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rebuschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Université Nancy 2, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2000NAN21013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02006502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId203"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD463D9F"/>
+    <w:nsid w:val="8603F76C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuel-rebuschi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1855-9403" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086840762" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philosophiascientiae.revues.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.numdam.org/journals/PHSC/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-philosophia-scientiae" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idmc.univ-lorraine.fr/idmc-master-sciences-cognitives/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05510540v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rebuschi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15o0p" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05510528v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03618023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03724030v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Musiol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buchel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lecomte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Groote" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2022.04.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149172v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Renauld" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.1557" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149159v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482922v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Amblard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869681v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2012.08.014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0012217312000765" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231872v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.747" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero Tulenheimo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9213.2011.701.x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trognon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sorsana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.1632" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556238v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.02.034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351730v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.100.0077" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lihoreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592762v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pouivet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.203" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351729v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2006.03.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4D02S26-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133351v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.554" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05510538v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/produit/les-fables-de-lhomme/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05510533v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/ethique-environnementale-pour-juristes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05510531v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/mondes-virtuels-et-jeux-videos--9782373614435" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05510530v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Edouard Bour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collegepublications.co.uk/tributes/?00050" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03618042v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783030921910" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92192-7_40" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269622v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149210v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269640v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71434-5_1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149274v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vol&#233;ry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/hors-collection/562-comprendre-expliquer-est-ce-excuser.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149223v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=4075" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149215v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/publications/perspectives-philosophiques-sur-les-fictions/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483086v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319265049" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26506-3_10" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910725v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03044-9_15" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955662v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Heinzmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03044-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231960v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-03044-9_7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03044-9_7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231961v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-007-2390-0_9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2390-0_9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556265v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231879v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100104680" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556263v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564074v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rollet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556242v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556250v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-1-4020-9374-6_10" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9374-6_10" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133359v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014667v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133353v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014666v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133352v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133350v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055126v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501028v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71434-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149201v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956995v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149195v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711627202" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655957v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pierre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jokulsson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655955v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirka Mar&#353;&#237;k" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955818v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03043-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231967v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02943-6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556236v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/tributes/?00014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592556v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351731v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711621521" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108192v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Benthem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Visser" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-5012-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106586v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014705v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714033v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03618043v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03592795v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6059665" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149365v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02376012v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Contat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin E. Dreyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fleury" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Walter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149363v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149364v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149362v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149361v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149164v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57837-8_56" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149356v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149360v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149358v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149359v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149354v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232083v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232081v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655913v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232082v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118547v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232078v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232077v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232076v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079308v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232000v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955831v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232003v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910701v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253359v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761540v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231997v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601622v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231991v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231986v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231996v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231995v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231989v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133357v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133358v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133349v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910709v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631760v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149278v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014664v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014663v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113447v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02006502v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN21013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuel-rebuschi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1855-9403" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086840762" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philosophiascientiae.revues.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.numdam.org/journals/PHSC/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-philosophia-scientiae" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idmc.univ-lorraine.fr/idmc-master-sciences-cognitives/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05510540v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rebuschi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15o0p" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05510528v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03618023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03724030v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Musiol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buchel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lecomte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Groote" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2022.04.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149172v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Renauld" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.1557" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149159v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482922v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Amblard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869681v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2012.08.014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0012217312000765" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231872v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.747" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero Tulenheimo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9213.2011.701.x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trognon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sorsana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.1632" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556238v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.02.034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351730v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.100.0077" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lihoreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592762v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pouivet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.203" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351729v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2006.03.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4D02S26-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133351v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.554" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05510538v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/produit/les-fables-de-lhomme/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05510533v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/ethique-environnementale-pour-juristes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05510531v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/mondes-virtuels-et-jeux-videos--9782373614435" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05510530v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Edouard Bour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collegepublications.co.uk/tributes/?00050" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03618042v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783030921910" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92192-7_40" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269622v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149210v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269640v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71434-5_1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149274v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vol&#233;ry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/hors-collection/562-comprendre-expliquer-est-ce-excuser.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149223v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=4075" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149215v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/publications/perspectives-philosophiques-sur-les-fictions/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483086v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319265049" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26506-3_10" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231960v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-03044-9_7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03044-9_7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955662v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Heinzmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03044-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910725v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03044-9_15" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231961v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-007-2390-0_9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2390-0_9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556265v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231879v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100104680" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556263v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564074v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rollet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556242v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556250v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-1-4020-9374-6_10" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9374-6_10" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133359v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014667v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133353v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014666v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133352v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133350v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055126v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501028v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71434-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149201v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956995v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149195v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711627202" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655957v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pierre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jokulsson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655955v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirka Mar&#353;&#237;k" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955818v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03043-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231967v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02943-6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556236v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/tributes/?00014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592556v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351731v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711621521" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108192v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Benthem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Visser" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-5012-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106586v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014705v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714033v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03618043v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03592795v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6059665" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149365v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02376012v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Contat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin E. Dreyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fleury" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Walter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149363v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149364v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149362v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149361v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149356v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149360v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149164v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57837-8_56" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149358v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149359v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149354v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232083v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232081v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655913v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232082v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118547v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232078v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232077v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232076v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079308v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232000v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955831v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232003v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253359v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910701v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761540v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231997v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601622v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231991v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231986v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231996v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231995v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231989v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133357v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133358v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133349v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910709v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631760v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149278v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014664v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014663v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113447v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02006502v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN21013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>