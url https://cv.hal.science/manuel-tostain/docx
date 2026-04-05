--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -1418,407 +1418,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les processus d’attribution de punitions. Étude des relations entre gravité de l’infraction pénale, caractéristiques de l’auteur, émotions et motivations à punir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation et justification des discriminations liées au sexe : une étude auprès de collégiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Tostain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zlatka Atanasova-Denié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Tostain</w:t>
+                <w:t xml:space="preserve">Martine Ecolasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2 (78), pp.21-34. </w:t>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 60 (4), pp.371-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cips.078.0021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/enf.604.0371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668280v1</w:t>
+                <w:t xml:space="preserve">hal-01668282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence de la nature de la source discriminatrice sur l'évaluation des discriminations liées au sexe par des enfants de six, huit et dix ans</w:t>
+                <w:t xml:space="preserve">Rational model and justification model in 'outcome bias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Ecolasse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Lebreuilly</w:t>
+                <w:t xml:space="preserve">Joëlle Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Psychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38 (2), pp.272-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejsp.404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668279v1</w:t>
+                <w:t xml:space="preserve">hal-01668281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation et justification des discriminations liées au sexe : une étude auprès de collégiens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les processus d’attribution de punitions. Étude des relations entre gravité de l’infraction pénale, caractéristiques de l’auteur, émotions et motivations à punir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zlatka Atanasova-Denié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Tostain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Ecolasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/enf.604.0371⟩</w:t>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (78), pp.21-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cips.078.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668282v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational model and justification model in 'outcome bias</w:t>
+                <w:t xml:space="preserve">L'influence de la nature de la source discriminatrice sur l'évaluation des discriminations liées au sexe par des enfants de six, huit et dix ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Lebreuilly</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Ecolasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archives de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 73, pp.25-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01668281v1</w:t>
+                <w:t xml:space="preserve">hal-01668279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence des motivations à punir sur les jugements de responsabilité et l'attribution de sanction aux auteurs d'infractions pénales</w:t>
               </w:r>
@@ -1876,161 +1876,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence de l'activation des rapports intersexes sur les choix en faveur de la famille, du travail, du bénévolat ou des loisirs personnels</w:t>
+                <w:t xml:space="preserve">Liens entre flexibilité des rôles de sexe et explications de l'origine des différences entre sexes : études chez des enfants de 5 à 11 ans et des adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 12 (3), pp.331-345. </w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, tome 59 (fasc. 6) (486), pp.615-627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2006.01.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.486.0615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659272v1</w:t>
+                <w:t xml:space="preserve">hal-01668261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une recherche en milieu scolaire sur les représentations enfantines de la délinquance : quelles différences avec les adultes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie et société [n°1 1999-n°9 2006]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, École et psychologie sociale, 9, pp.67-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2049,161 +2049,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens entre flexibilité des rôles de sexe et explications de l'origine des différences entre sexes : études chez des enfants de 5 à 11 ans et des adultes</w:t>
+                <w:t xml:space="preserve">L'influence de l'activation des rapports intersexes sur les choix en faveur de la famille, du travail, du bénévolat ou des loisirs personnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, tome 59 (fasc. 6) (486), pp.615-627. </w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (3), pp.331-345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/bupsy.486.0615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2006.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668261v1</w:t>
+                <w:t xml:space="preserve">hal-01659272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation des violences : indications sociologiques et psychologie sociale expérimentale. L’exemple de la responsabilité objective des psychologues et de l’objectivation pénale des juristes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Violences privées, publiques et sociales, 8, [10 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2250,51 +2250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essentialisme enfantin lié au genre et prise en compte de l'environnement social : une étude auprès d'enfants de 5 à 11 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 71 (278-279), pp.217-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2332,51 +2332,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations de la délinquance chez des enfants âgés de 5 à 10 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 57 (4), pp.335-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2423,51 +2423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les adultes sont-ils réellement moins sensibles à la dimension objective de la responsabilité que les enfants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 18 (4), pp.99-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2505,51 +2505,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception enfantine des rôles de sexe : quelles différences avec les adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie et Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 3, pp.43-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2587,51 +2587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croyances et représentations enfantines du rêve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 56 (2), pp.149-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2678,51 +2678,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence des attentes sociales liées au sexe dans le jugement moral enfantin et l’attribution d’émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie et Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 57, pp.59-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3614,51 +3614,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'insécurité : valeurs démocratiques et représentations enfantines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Dorna; Patrice Georget. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La démocratie peut-elle survivre au XXIe siècle ? Psychologie politique de la démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In Press, pp.165-175, 2004, Collection Psycho-polis, 2-84835-049-0</w:t>
@@ -3773,51 +3773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degré d'implication du thème et mobilisation de l'internalité dans les situations de soumission forcée : un exemple de rationalisation cognitive et/ou d'engagement comportemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Léon Beauvois; Robert-Vincent Joule; Jean-Marc Monteil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives cognitives et conduites sociales. V. Contextes et contextes sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Delachaux et Niestlé, pp.141-157, 1996, (Actualités en sciences sociales), 2-603-01028-X</w:t>
@@ -4259,51 +4259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05228446v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Sobczak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Rudnik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Basi&#324;ska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Azoulay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tostain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/hpr/203960" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632897v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.584.0041" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04188742v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2023.07.001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04022285v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Rogozinska" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fr&#233;rot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna R&#243;zycka-Tran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.222.0269" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313685v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muaweah Alsaleh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebreuilly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebreuilly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.01.023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668312v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.543.0163" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.545.0345" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668318v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2016.02.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313717v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668311v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313629v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18222/eae245620132738" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668286v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.098.0237" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668280v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlatka Atanasova-Deni&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.078.0021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ecolasse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668282v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf.604.0371" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lebreuilly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.404" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MW9X2TWJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.075.0035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659272v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2006.01.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668261v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.486.0615" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_335" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659548v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659734v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf.574.0335" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668256v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667921v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659521v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf.562.0149" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659533v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_589" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659503v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/kent.1997.1571" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659486v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659482v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659478v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Barrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313814v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Bihan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313773v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668283v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668272v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659541v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659510v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659494v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546012v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Beaumatin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Espiau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463465v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05228446v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Sobczak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Rudnik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Basi&#324;ska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Azoulay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tostain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/hpr/203960" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632897v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.584.0041" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04188742v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2023.07.001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04022285v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Rogozinska" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fr&#233;rot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna R&#243;zycka-Tran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.222.0269" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313685v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muaweah Alsaleh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebreuilly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebreuilly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.01.023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668312v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.543.0163" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.545.0345" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668318v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2016.02.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313717v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668311v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313629v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18222/eae245620132738" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668286v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.098.0237" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668282v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ecolasse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf.604.0371" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668281v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lebreuilly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.404" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MW9X2TWJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668280v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlatka Atanasova-Deni&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.078.0021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668279v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.075.0035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668261v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.486.0615" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659272v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2006.01.013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_335" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659548v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659734v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf.574.0335" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668256v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667921v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659521v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf.562.0149" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659533v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_589" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659503v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/kent.1997.1571" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659486v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659482v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659478v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Barrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313814v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Bihan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313773v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668283v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668272v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659541v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659510v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659494v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546012v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Beaumatin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Espiau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463465v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>