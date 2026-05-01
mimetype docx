--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -1418,407 +1418,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation et justification des discriminations liées au sexe : une étude auprès de collégiens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les processus d’attribution de punitions. Étude des relations entre gravité de l’infraction pénale, caractéristiques de l’auteur, émotions et motivations à punir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zlatka Atanasova-Denié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Tostain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Ecolasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 60 (4), pp.371-391. </w:t>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (78), pp.21-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/enf.604.0371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cips.078.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668282v1</w:t>
+                <w:t xml:space="preserve">hal-01668280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational model and justification model in 'outcome bias</w:t>
+                <w:t xml:space="preserve">L'influence de la nature de la source discriminatrice sur l'évaluation des discriminations liées au sexe par des enfants de six, huit et dix ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Lebreuilly</w:t>
+                <w:t xml:space="preserve">Martine Ecolasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archives de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 73, pp.25-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668281v1</w:t>
+                <w:t xml:space="preserve">hal-01668279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les processus d’attribution de punitions. Étude des relations entre gravité de l’infraction pénale, caractéristiques de l’auteur, émotions et motivations à punir</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation et justification des discriminations liées au sexe : une étude auprès de collégiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Tostain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Ecolasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cips.078.0021⟩</w:t>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 60 (4), pp.371-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enf.604.0371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668280v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence de la nature de la source discriminatrice sur l'évaluation des discriminations liées au sexe par des enfants de six, huit et dix ans</w:t>
+                <w:t xml:space="preserve">Rational model and justification model in 'outcome bias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Lebreuilly</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Psychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38 (2), pp.272-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejsp.404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668279v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence des motivations à punir sur les jugements de responsabilité et l'attribution de sanction aux auteurs d'infractions pénales</w:t>
               </w:r>
@@ -1895,51 +1895,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens entre flexibilité des rôles de sexe et explications de l'origine des différences entre sexes : études chez des enfants de 5 à 11 ans et des adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, tome 59 (fasc. 6) (486), pp.615-627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1986,51 +1986,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une recherche en milieu scolaire sur les représentations enfantines de la délinquance : quelles différences avec les adultes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie et société [n°1 1999-n°9 2006]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, École et psychologie sociale, 9, pp.67-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2068,51 +2068,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence de l'activation des rapports intersexes sur les choix en faveur de la famille, du travail, du bénévolat ou des loisirs personnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 12 (3), pp.331-345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2159,51 +2159,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation des violences : indications sociologiques et psychologie sociale expérimentale. L’exemple de la responsabilité objective des psychologues et de l’objectivation pénale des juristes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Violences privées, publiques et sociales, 8, [10 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2250,51 +2250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essentialisme enfantin lié au genre et prise en compte de l'environnement social : une étude auprès d'enfants de 5 à 11 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 71 (278-279), pp.217-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2332,51 +2332,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations de la délinquance chez des enfants âgés de 5 à 10 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 57 (4), pp.335-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2423,51 +2423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les adultes sont-ils réellement moins sensibles à la dimension objective de la responsabilité que les enfants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 18 (4), pp.99-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2505,51 +2505,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception enfantine des rôles de sexe : quelles différences avec les adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie et Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 3, pp.43-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2587,51 +2587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croyances et représentations enfantines du rêve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 56 (2), pp.149-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2678,51 +2678,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence des attentes sociales liées au sexe dans le jugement moral enfantin et l’attribution d’émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie et Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 57, pp.59-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3614,51 +3614,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'insécurité : valeurs démocratiques et représentations enfantines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Dorna; Patrice Georget. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La démocratie peut-elle survivre au XXIe siècle ? Psychologie politique de la démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In Press, pp.165-175, 2004, Collection Psycho-polis, 2-84835-049-0</w:t>
@@ -3773,51 +3773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degré d'implication du thème et mobilisation de l'internalité dans les situations de soumission forcée : un exemple de rationalisation cognitive et/ou d'engagement comportemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Léon Beauvois; Robert-Vincent Joule; Jean-Marc Monteil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives cognitives et conduites sociales. V. Contextes et contextes sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Delachaux et Niestlé, pp.141-157, 1996, (Actualités en sciences sociales), 2-603-01028-X</w:t>
@@ -4259,51 +4259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05228446v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Sobczak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Rudnik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Basi&#324;ska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Azoulay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tostain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/hpr/203960" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632897v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.584.0041" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04188742v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2023.07.001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04022285v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Rogozinska" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fr&#233;rot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna R&#243;zycka-Tran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.222.0269" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313685v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muaweah Alsaleh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebreuilly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebreuilly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.01.023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668312v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.543.0163" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.545.0345" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668318v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2016.02.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313717v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668311v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313629v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18222/eae245620132738" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668286v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.098.0237" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668282v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ecolasse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf.604.0371" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668281v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lebreuilly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.404" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MW9X2TWJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668280v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlatka Atanasova-Deni&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.078.0021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668279v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.075.0035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668261v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.486.0615" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659272v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2006.01.013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_335" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659548v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659734v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf.574.0335" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668256v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667921v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659521v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf.562.0149" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659533v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_589" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659503v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/kent.1997.1571" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659486v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659482v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659478v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Barrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313814v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Bihan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313773v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668283v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668272v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659541v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659510v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659494v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546012v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Beaumatin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Espiau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463465v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05228446v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Sobczak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Rudnik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Basi&#324;ska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Azoulay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tostain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/hpr/203960" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632897v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.584.0041" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04188742v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2023.07.001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04022285v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Rogozinska" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fr&#233;rot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna R&#243;zycka-Tran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.222.0269" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313685v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muaweah Alsaleh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebreuilly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebreuilly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.01.023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668312v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.543.0163" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.545.0345" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668318v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2016.02.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313717v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668311v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313629v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18222/eae245620132738" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668286v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.098.0237" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668280v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlatka Atanasova-Deni&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.078.0021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ecolasse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668282v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf.604.0371" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lebreuilly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.404" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MW9X2TWJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.075.0035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668261v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.486.0615" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659272v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2006.01.013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_335" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659548v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659734v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf.574.0335" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668256v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667921v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659521v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf.562.0149" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659533v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_589" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659503v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/kent.1997.1571" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659486v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659482v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659478v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Barrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313814v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Bihan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313773v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668283v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668272v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659541v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659510v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01659494v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546012v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Beaumatin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Espiau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463465v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>