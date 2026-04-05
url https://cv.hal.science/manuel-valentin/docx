--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -385,1143 +385,1143 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plumes d’oiseau dans les arts africains. Image, sens et matérialité</w:t>
+                <w:t xml:space="preserve">Ocres, métaux et couleurs dans les arts de l’Afrique. Une approche ethnographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Art</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Oxydes. Couleurs et métaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.245-249, 2022, 978-2-911233-23-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04000385v1</w:t>
+                <w:t xml:space="preserve">mnhn-04001870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restituer le patrimoine “africain&amp;quot;. ”. Les dessous d’une démarche symbolique</w:t>
+                <w:t xml:space="preserve">Introduction : L’objet ethnographique à l’épreuve de la restauration en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Les collections ethnographiques. Traitement et exposition d’objets composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-13, 2019, Les Rencontres de l'ARSET, 978-2-9522-5287-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04000658v1</w:t>
+                <w:t xml:space="preserve">mnhn-04004756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une porte ouverte sur l'Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La culture afro-berbère de tradition néolithique saharienne en Afrique du Nord et dans les pays du Sahel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Jardins Majorelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-11, 2018, 978-9954-9179-8-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04004760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réinventer la collecte ethnographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Brabant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers le musée africain du XXIe siècle. Ouverture et coopération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MkF éditions, pp.104-110, 2018, 979-10-92305-47-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04003779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de la couleur : brillance et luminosité dans la statuaire africaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle, Gutierrez Manuel and Buratti Mathilde and Valentin Manuel and Ballinger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les couleurs dans les arts d’Afrique. De la Préhistoire à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions des archives contemporaines, pp.45-65, 2016, 978-2813002396</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bouteille d’eau en plastique. Parcours d’usages et recyclages d’un objet familier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anstett, Elisabeth and Ortar, Nathalie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La deuxième vie des objets. Recyclage et récupération dans les sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Petra, pp.171-193, 2015, 9782847430943</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métamorphose d’une marchandise de “pacotille”. L’art des perles en Afrique du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">collectif. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique, la croisée des mondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Sépia – Musée d’Angoulême, pp.122-130, 2015, 978-2842802615</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation et histoire pluriculturelle d’un patrimoine. L’exemple des collections africaines en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bondaz, Julien and Graezer Bideau, Florence and Isnart, Cyril and Leblon Anais. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les vocabulaires locaux du “patrimoine”. Traductions, négociations et transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lit Verlag, pp.69-86, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objets “ethnographiques” ou “objets pour “touristes” ? L’exemple des collections africaines dans les musées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daugeron, Bertrand and Le Goff, Armelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser, Classer, Administrer pour une histoire croisée des collections scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muséum national d’Histoire Naturelle ; CTHS, pp.174-189, 2014, 978-2-85653-746-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recyclage et récupération dans la production artistique africaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dupuis, Annie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnocentrisme et création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Maison des sciences de l’homme, pp.155-164, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion : L’histoire continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Emmanuelle, Valentin Manuel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Bushmen dans l'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.203-216, 2005, 2271062969</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Du mythe à l’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Emmanuelle, Valentin Manuel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Bushmen dans l'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.11-38, 2005, 2271062969</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocres, métaux et couleurs dans les arts de l’Afrique. Une approche ethnographique</w:t>
+                <w:t xml:space="preserve">Les plumes d’oiseau dans les arts africains. Image, sens et matérialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxydes. Couleurs et métaux</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04001870v1</w:t>
+              <w:t xml:space="preserve">Revue de l'Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 218, pp.58-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04000385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : L’objet ethnographique à l’épreuve de la restauration en Europe</w:t>
+                <w:t xml:space="preserve">Restituer le patrimoine “africain&amp;quot;. ”. Les dessous d’une démarche symbolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les collections ethnographiques. Traitement et exposition d’objets composites</w:t>
-[...724 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 155, pp.41-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...66 lines deleted...]
-                <w:t xml:space="preserve">hal-03052944v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04000658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1917,51 +1917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Bushmen dans l’Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2266,51 +2266,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="276ECCD7"/>
+    <w:nsid w:val="A9FE2EC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2414,51 +2414,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DB8D3EEA"/>
+    <w:nsid w:val="8E6B9111"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2562,51 +2562,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="86EACC46"/>
+    <w:nsid w:val="A7F7958F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2710,51 +2710,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="746B7342"/>
+    <w:nsid w:val="475D0F48"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2858,51 +2858,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9B00D430"/>
+    <w:nsid w:val="A39BE6E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3101,51 +3101,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuel-valentin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-9760-7334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manuel.valentin@mnhn.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04000385v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Valentin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04000658v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04001870v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04004756v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04004760v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jardinmajorelle.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04003779v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brabant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847235v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847237v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847246v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847245v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847253v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052939v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Olivier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052944v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04004822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04005903v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271080v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fournier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848322v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gutierrez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Buratti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051813v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miya Awazu Pereira da Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bataille Benguigui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Battesti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Beffa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Benfoughal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04004852v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuel-valentin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-9760-7334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manuel.valentin@mnhn.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04001870v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Valentin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04004756v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04004760v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jardinmajorelle.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04003779v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brabant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847235v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847237v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847238v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847246v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847245v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847253v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Olivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052939v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04000385v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04000658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04004822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04005903v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271080v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fournier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848322v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gutierrez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Buratti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051813v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miya Awazu Pereira da Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bataille Benguigui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Battesti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Beffa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Benfoughal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04004852v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>