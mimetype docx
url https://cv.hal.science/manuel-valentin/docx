--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -385,1820 +385,1934 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocres, métaux et couleurs dans les arts de l’Afrique. Une approche ethnographique</w:t>
+                <w:t xml:space="preserve">Divinatory and Talismanic Cowries from Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Epelboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxydes. Couleurs et métaux</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">International Conference : Interdisciplinary approaches to the study of human and marine invertebrate interactions; Auditorium of the Grande Galerie de l’Évolution French National Museum of Natural History, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ariadna Burgos (IRD-MNHN); Yoann Thomas (IRD); Quentin Wackenheim (MNHN), Mar 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04001870v1</w:t>
-[...842 lines deleted...]
-                <w:t xml:space="preserve">hal-03052939v1</w:t>
+                <w:t xml:space="preserve">hal-05591993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plumes d’oiseau dans les arts africains. Image, sens et matérialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 218, pp.58-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04000385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restituer le patrimoine “africain&amp;quot;. ”. Les dessous d’une démarche symbolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 155, pp.41-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04000658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coiffe du Brésil Bandeau frontal de Papouasie-Nouvelle-Guinée Tambour de pluie du Myanmar Pagne-tablier de Namibie Amulette en corne du Libéria Masque zoomorphe de Côte d'Ivoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ocres, métaux et couleurs dans les arts de l’Afrique. Une approche ethnographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muséum folie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04004822v1</w:t>
+              <w:t xml:space="preserve">Oxydes. Couleurs et métaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.245-249, 2022, 978-2-911233-23-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04001870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Introduction : L’objet ethnographique à l’épreuve de la restauration en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Je mange donc je suis. Petit dictionnaire curieux de l'alimentation</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Les collections ethnographiques. Traitement et exposition d’objets composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-13, 2019, Les Rencontres de l'ARSET, 978-2-9522-5287-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04004756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une porte ouverte sur l'Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La culture afro-berbère de tradition néolithique saharienne en Afrique du Nord et dans les pays du Sahel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Jardins Majorelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-11, 2018, 978-9954-9179-8-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04004760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réinventer la collecte ethnographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Brabant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers le musée africain du XXIe siècle. Ouverture et coopération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MkF éditions, pp.104-110, 2018, 979-10-92305-47-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04003779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de la couleur : brillance et luminosité dans la statuaire africaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle, Gutierrez Manuel and Buratti Mathilde and Valentin Manuel and Ballinger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les couleurs dans les arts d’Afrique. De la Préhistoire à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions des archives contemporaines, pp.45-65, 2016, 978-2813002396</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bouteille d’eau en plastique. Parcours d’usages et recyclages d’un objet familier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anstett, Elisabeth and Ortar, Nathalie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La deuxième vie des objets. Recyclage et récupération dans les sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Petra, pp.171-193, 2015, 9782847430943</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métamorphose d’une marchandise de “pacotille”. L’art des perles en Afrique du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">collectif. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique, la croisée des mondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Sépia – Musée d’Angoulême, pp.122-130, 2015, 978-2842802615</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation et histoire pluriculturelle d’un patrimoine. L’exemple des collections africaines en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bondaz, Julien and Graezer Bideau, Florence and Isnart, Cyril and Leblon Anais. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les vocabulaires locaux du “patrimoine”. Traductions, négociations et transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lit Verlag, pp.69-86, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objets “ethnographiques” ou “objets pour “touristes” ? L’exemple des collections africaines dans les musées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daugeron, Bertrand and Le Goff, Armelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser, Classer, Administrer pour une histoire croisée des collections scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muséum national d’Histoire Naturelle ; CTHS, pp.174-189, 2014, 978-2-85653-746-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recyclage et récupération dans la production artistique africaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dupuis, Annie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnocentrisme et création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Maison des sciences de l’homme, pp.155-164, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Du mythe à l’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Emmanuelle, Valentin Manuel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Bushmen dans l'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.11-38, 2005, 2271062969</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04005903v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion : L’histoire continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Emmanuelle, Valentin Manuel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Bushmen dans l'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.203-216, 2005, 2271062969</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masques de feuilles en pays bwaba. Un patrimoine vivant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coiffe du Brésil Bandeau frontal de Papouasie-Nouvelle-Guinée Tambour de pluie du Myanmar Pagne-tablier de Namibie Amulette en corne du Libéria Masque zoomorphe de Côte d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Muséum folie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.341, 344, 345-346</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04004822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03271080v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Je mange donc je suis. Petit dictionnaire curieux de l'alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.83-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04005903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Masques de feuilles en pays bwaba. Un patrimoine vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les couleurs dans les arts d'Afrique. De la Préhistoire à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Buratti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Ballinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions des archives contemporaines, 2016, 978-2813002396</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Bushmen dans l’Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions, 2005, 2271062969</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trésors méconnus du Musée de l'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miya Awazu Pereira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Bataille Benguigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Beffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Benfoughal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Eve Di Chiara. Le Cherche Midi, pp.143, 1999, Henry de Lumley</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00366373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">de terre, de paille et de bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions du Muséum National d'Histoire Naturelle-Musée de l'Homme. 1998, 2-85653-248-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04004852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2266,51 +2380,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A9FE2EC4"/>
+    <w:nsid w:val="C097D427"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2414,51 +2528,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8E6B9111"/>
+    <w:nsid w:val="B23EB764"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2562,51 +2676,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A7F7958F"/>
+    <w:nsid w:val="262BDC0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2710,51 +2824,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="475D0F48"/>
+    <w:nsid w:val="4D794926"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2858,51 +2972,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A39BE6E4"/>
+    <w:nsid w:val="9BC103FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3101,51 +3215,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuel-valentin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-9760-7334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manuel.valentin@mnhn.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04001870v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Valentin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04004756v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04004760v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jardinmajorelle.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04003779v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brabant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847235v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847237v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847238v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847246v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847245v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847253v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Olivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052939v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04000385v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04000658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04004822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04005903v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271080v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fournier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848322v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gutierrez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Buratti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051813v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miya Awazu Pereira da Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bataille Benguigui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Battesti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Beffa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Benfoughal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04004852v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuel-valentin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-9760-7334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manuel.valentin@mnhn.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05591993v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Epelboin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Valentin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04000385v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04000658v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04001870v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04004756v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04004760v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jardinmajorelle.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04003779v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brabant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847235v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847237v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847238v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847245v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847253v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052939v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Olivier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052944v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04004822v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04005903v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271080v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fournier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848322v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gutierrez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Buratti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051813v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miya Awazu Pereira da Silva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bataille Benguigui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Battesti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Beffa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Benfoughal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04004852v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>