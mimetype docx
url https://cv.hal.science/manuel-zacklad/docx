--- v0 (2026-03-24)
+++ v1 (2026-04-30)
@@ -31,50 +31,131 @@
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.90163934426px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Manuel Zacklad </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">manuel-zacklad</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0002-2605-3624</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">058492526</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -119,9791 +200,10123 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sémio-pragmatique est-elle soluble dans la sémiotique du dispositif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7, pp.25-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/atic.007.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04957996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-design de dispositifs de prévention collaboratifs au service de la prévention des rixes et de la police de sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6, pp.61-87. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/atic.006.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éthique située de l’IA et ses controverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Rouvroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfsic.13204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carnet de controverses en temps de Covid : pour une autre communication de crise en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5, pp.113-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/atic.005.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture de la conception et du design dans la recherche-intervention en SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfsic.11860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’innovation collaborative aux prises avec les dispositifs info-communicationnels. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2, pp.5-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/atic.002.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les labs d’innovation interne : typologie des innovations, approche plateforme, rôle du design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béa Arruabarrena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Berthinier-Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Guezel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2, pp.127-161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/atic.002.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition numérique, une approche info-communicationnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie P. Alemanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Ihadjadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1, pp.1-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/atic.001.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements de régimes de conversation dans la transition numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1, pp.7-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/atic.001.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Design: Textualization, Documentarization, Auctorialization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings from the Document Academy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35492/docam/6/1/2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02501678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le design de l'information : textualisation, documentarisation, auctorialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 199, pp.37-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/comla1.199.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des ontologies de la communication et de l’action collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfsic.2419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Does Really Matter in Technology Adoption and Use? A CCO Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Martine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cooren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management Communication Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30 (2), pp.1 - 24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0893318915619012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le crowdsourcing scientifique et patrimonial à la croisée de modèles de coordination et de coopération hétérogènes : le cas des herbiers numérisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Information and Library Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 39 (3/4), pp.308-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01247883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au dossier Pragmatisme et activités : des interactions aux transactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le travail de management en tant qu’activité de cadrage et de recadrage du contexte des transactions coopératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Intervenir sur le travail | Pragmatisme et activités, 10 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/activites.619⟩</w:t>
+              <w:t xml:space="preserve">, 2013, Intervenir sur le travail. Pragmatisme et activités, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584383v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01832327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail de management en tant qu’activité de cadrage et de recadrage du contexte des transactions coopératives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Introduction au dossier Pragmatisme et activités : des interactions aux transactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brassac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Intervenir sur le travail. Pragmatisme et activités, 10 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/activites.650⟩</w:t>
+              <w:t xml:space="preserve">, 2013, Intervenir sur le travail | Pragmatisme et activités, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_01832327v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi les moteurs de recherche ont-ils besoin du web de données ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bachimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vatant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Troncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 48 (4), pp.24-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/docsi.484.0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00741328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation documentaire en entreprise comme analyseur de pratiques professionnelles: une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Gaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs d’articulation entre espaces physique et virtuel pour accéder à l’offre de presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Payeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 30, pp.39-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/edc.446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction coopérative de carte de thèmes : vers une modélisation de l'activité socio-sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Hédi Zaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9 (1), pp.57-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documentarisation Processes in Documents for Action (DofA): The Status of Annotations and Associated Cooperation Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Supported Cooperative Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 15 (2-3), pp.205-228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10606-006-9019-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie transdisciplinaire de gestion de corpus pour les disciplines de l'interaction : recherche de principes directeurs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Information Infrastructures for Distributed Collective Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Bowker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Texto ! Textes et Cultures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Supported Cooperative Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (2-3), pp.93-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10606-006-9014-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956042v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Infrastructures for Distributed Collective Practices</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Méthodologie transdisciplinaire de gestion de corpus pour les disciplines de l'interaction : recherche de principes directeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goritsa Ninova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Supported Cooperative Work</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Texto ! Textes et Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Actes du colloque international Corpus en Lettres et Sciences sociales : des documents numériques à l'interprétation, 11 (Supplément) (2), pp.167-172</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919100v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transactions communicationnelles symboliques: innovation et création de valeur dans les communautés d'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A paraître in, Lorino, P., Teulier, R. (2005), « Entre la connaissance et l'organisation, l'activité collective », Maspéro, Paris.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00001326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A structured groupware for a collective decision-making aid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 136 (2), pp.333-339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0377-2217(01)00120-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationalisation of decision-making processes in design teams with a new formalism of design rationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 15 (4), pp.396-408. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF01206118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation d'une approche coopérative et multipoint de vue de la construction et de l'exploitation de catalogues commerciaux « actifs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 5 (3-4), pp.45-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/dn.5.3-4.45-64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la transition numérique et de l’innovation collaborative dans les mutations du travail et du management dans le secteur public</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sémiotiques et métasémiotiques en Sciences de l’Information et de la Communication : texte, pratique immanente, contexte, ontologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beslay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Mouratidou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travailler dans les services publics la nouvelle donne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'EHESP, 2020, 978-2-8109-0840-0</w:t>
+              <w:t xml:space="preserve">L'interprétation au prisme des imaginaires sociaux (L'apport des SIC à la sémiotique, vol. 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Extensions Sémiotiques, 978-2-8061-3982-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934479v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le potentiel d'innovation des tiers lieux pour les entreprises</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les enjeux de la transition numérique et de l’innovation collaborative dans les mutations du travail et du management dans le secteur public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Antonioli Manola (dir.), Berrebi-Hoffmann Isabelle (dir.), Bureau Marie-Christine (dir) et al. </w:t>
+              <w:t xml:space="preserve">Anne Gillet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poétique(s) du numérique 4 : refaire atelier : entre esthétique et poétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Entretemps, 2016</w:t>
+              <w:t xml:space="preserve">Travailler dans les services publics la nouvelle donne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'EHESP, 2020, 978-2-8109-0840-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557285v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régimes de coopération dans les comportements collectifs médiatisés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le potentiel d'innovation des tiers lieux pour les entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sylvie P. Alemanno. </w:t>
+              <w:t xml:space="preserve">Antonioli Manola (dir.), Berrebi-Hoffmann Isabelle (dir.), Bureau Marie-Christine (dir) et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication organisationnelle, management et numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2015</w:t>
+              <w:t xml:space="preserve">Poétique(s) du numérique 4 : refaire atelier : entre esthétique et poétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Entretemps, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_01832326v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une théorisation communicationnelle et documentaire des TIC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Régimes de coopération dans les comportements collectifs médiatisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie P. Alemanno. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanités numériques 2 : socio-informatique et démocratie cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermes Science Publications, pp.20-35 ?, 2007</w:t>
+              <w:t xml:space="preserve">Communication organisationnelle, management et numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_00180186v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01832326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotations dans les documents pour l'action</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Genre de dispositifs de médiation numérique et régimes de documentalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louise Gagnon-Arguin, Sabine Mas, Dominique Maurel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management des savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès-Lavoisier, 2007</w:t>
+              <w:t xml:space="preserve">Les genres de documents dans les organisations, Analyse théorique et pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université du Québec, 2015, 978-2-7605-4155-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941588v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus d'annotation dans les documents pour l'action : textualité et médiation de la coopération</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Une théorisation communicationnelle et documentaire des TIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...61 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La redocumentarisation du monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cépaduès, pp.149-166, 2007, 9782854287288</w:t>
+              <w:t xml:space="preserve">Humanités numériques 2 : socio-informatique et démocratie cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermes Science Publications, pp.20-35 ?, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952982v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00180186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux et communautés d'imaginaire documédiatisées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Annotations dans les documents pour l'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salembier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Document (Re)turn</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.279-297, 2007, 978-3-631-56294-9</w:t>
+              <w:t xml:space="preserve">Management des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès-Lavoisier, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_00180185v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation : attention, association, contribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Processus d'annotation dans les documents pour l'action : textualité et médiation de la coopération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bénel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Barry-Gréboval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roger T. Pédauque. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annotations dans les Documents pour l'Action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermes science publications, pp.29-46, 2007</w:t>
+              <w:t xml:space="preserve">La redocumentarisation du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cépaduès, pp.149-166, 2007, 9782854287288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_00180781v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'économie de fonctionnalité encastrée dans la socio-économie des transactions coopératives : dynamique servicielle et fidélisation soutenable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Réseaux et communautés d'imaginaire documédiatisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’économie des services pour un développement durable : nouvelles richesses, nouvelles solidarités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Harmattan, 2006</w:t>
+              <w:t xml:space="preserve">A Document (Re)turn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.279-297, 2007, 978-3-631-56294-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_00142759v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00180185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse cognitive des usages de Memo-net, collecticiel pour une gestion coopérative des connaissances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Annotation : attention, association, contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.345-366, 2005</w:t>
+              <w:t xml:space="preserve">Annotations dans les Documents pour l'Action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermes science publications, pp.29-46, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952989v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00180781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle forme de gestion des connaissances basée sur la structuration des interactions collectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L'économie de fonctionnalité encastrée dans la socio-économie des transactions coopératives : dynamique servicielle et fidélisation soutenable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">É. Heurgon et J. Landrieu. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénierie et capitalisation des connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès, pp.49-64, 2001</w:t>
+              <w:t xml:space="preserve">L’économie des services pour un développement durable : nouvelles richesses, nouvelles solidarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952995v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00142759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project Memory in Design</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Analyse cognitive des usages de Memo-net, collecticiel pour une gestion coopérative des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Knowledge Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.345-366, 2005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939690v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle forme de gestion des connaissances basée sur la structuration des interactions collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Zacklad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie et capitalisation des connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès, pp.49-64, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Project Memory in Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ribière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Zacklad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer London, pp.147-162, 2001, 978-1-4471-0351-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4471-0351-6_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Phase 3 : Synthèse et bilan des travaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport Interne du marché 99 1B 693 (FT/BD/CNET/DES/ASI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (64)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition Numérique Responsable (TNR) et information-communication : une approche de recherche et de formation préfigurant de nouvelles postures et de nouveaux métiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Transactions coopératives et dynamiques documentaires au coeur de la carte géologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dechambenoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Padel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVème Congrès de la Société Française des Sciences de l’Information et de la Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFSIC, Jun 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">SIC et Design : vers des cadres théoriques renouvelés des usages et des relations à la technologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Manuel ZACKLAD; Pierre LEVY, Apr 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05526065v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication instituante et confusion des institutions signifiantes : approche critique de la communication en santé pendant la crise du Covid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Artefact médiateur, objet, dispositif, candidat signe, être culturel… tentatives de clarification conceptuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">Séminaire SIC et Design : vers des cadres théoriques renouvelés des usages et des relations à la technologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Dicen, Apr 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655304v2</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Labs : quelles stratégies d'acteurs, quelles nouvelles formes de génération de connaissances et quels nouveaux modèles de coopération ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Transition Numérique Responsable (TNR) et information-communication : une approche de recherche et de formation préfigurant de nouvelles postures et de nouveaux métiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Création, créativité et médiation - XXIeme congrès de la SFSIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris - MSH Paris-Nord, France</w:t>
+              <w:t xml:space="preserve">XXIVème Congrès de la Société Française des Sciences de l’Information et de la Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSIC, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424973v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une permaculture des milieux d'activité partagés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Communication instituante et confusion des institutions signifiantes : approche critique de la communication en santé pendant la crise du Covid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de Cerisy « Quelles communications, quelles organisations à l’ère du numérique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Culturel International de Cerisy, Jun 2017, Cerisy-la-Salle, France</w:t>
+              <w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_01958320v2</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655304v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La remédiation des services de l'économie collaborative par les dispositifs de médiation numériques : du temps objectif au temps subjectif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Open Labs : quelles stratégies d'acteurs, quelles nouvelles formes de génération de connaissances et quels nouveaux modèles de coopération ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Martin-Juchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXe congrès de la SFSIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Metz, France</w:t>
+              <w:t xml:space="preserve">Création, créativité et médiation - XXIeme congrès de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris - MSH Paris-Nord, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726872v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La documentarisation coopérative du processus de création musicale numérique dans un contexte pédagogique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Vers une permaculture des milieux d'activité partagés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Montréal, France. pp.Galleron</w:t>
+              <w:t xml:space="preserve">Colloque de Cerisy « Quelles communications, quelles organisations à l’ère du numérique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Culturel International de Cerisy, Jun 2017, Cerisy-la-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161641v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01958320v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanités numériques et digitalisation de la science</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La remédiation des services de l'économie collaborative par les dispositifs de médiation numériques : du temps objectif au temps subjectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayoung Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXème Congrès de la Sfsic. Penser les techniques et les technologies : apports des Sciences de l'Information et de la Communication et perspectives de recherches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Toulon, France</w:t>
+              <w:t xml:space="preserve">XXe congrès de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03242047v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication et travail : sortir de l'ambiguïté</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La documentarisation coopérative du processus de création musicale numérique dans un contexte pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, France. pp.194</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Montréal, France. pp.Galleron</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825957v3</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What does really matter in organization wikis? A sociomaterial approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Humanités numériques et digitalisation de la science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd conference of the International Communication Association (ICA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">XIXème Congrès de la Sfsic. Penser les techniques et les technologies : apports des Sciences de l'Information et de la Communication et perspectives de recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954858v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisting Collective Practices in a Healthcare Network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">What does really matter in organization wikis? A sociomaterial approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cooren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bénel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beyond Formality: Informal Communication in Health Practices CSCW 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, San Antonio, United States</w:t>
+              <w:t xml:space="preserve">63rd conference of the International Communication Association (ICA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562702v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miipa-Doc : gestion de l'hétérogénéité des classifications documentaires en entreprise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Communication et travail : sortir de l'ambiguïté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Metz, France. pp.323-333</w:t>
+              <w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, France. pp.194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924134v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825957v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels dispositifs informationnels pour la mobilité urbaine ? Une approche basée sur la documentarisation participative des itinéraires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Assisting Collective Practices in a Healthcare Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Laousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H2PTM'09 : Rétrospective et perspective : 1989 - 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Paris, France. pp.383-396</w:t>
+              <w:t xml:space="preserve">Beyond Formality: Informal Communication in Health Practices CSCW 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05188658v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une plateforme de recherche ouverte d’information : Agoræ et Hypertopic</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Miipa-Doc : gestion de l'hétérogénéité des classifications documentaires en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orélie Desfriches-Doria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H2PTM 2009 : Rétrospective et Perspective 1989 - 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8, Sep 2009, Paris, France. pp.27-38</w:t>
+              <w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Metz, France. pp.323-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953939v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence qualitative dans la gestion de risques : rôle de la documentarisation et des Systèmes d'Organisation des Connaissances.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quels dispositifs informationnels pour la mobilité urbaine ? Une approche basée sur la documentarisation participative des itinéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laousse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19es Journées Francophones d'Ingénierie des Connaissances (IC 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.211-223</w:t>
+              <w:t xml:space="preserve">H2PTM'09 : Rétrospective et perspective : 1989 - 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France. pp.383-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416699v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elements of methodology for designing Participative Document Spaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Une plateforme de recherche ouverte d’information : Agoræ et Hypertopic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Hédi Zaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bénel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th annual conference of the Canadian Association for Information Science (CAIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">H2PTM 2009 : Rétrospective et Perspective 1989 - 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8, Sep 2009, Paris, France. pp.27-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_00339915v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordre du discours : cadrage et recadrage des transactions communicationnelles dans les processus de changement et d'innovation au sein des organisations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Intelligence qualitative dans la gestion de risques : rôle de la documentarisation et des Systèmes d'Organisation des Connaissances.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bénel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Hédi Zaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qu’est-ce qu’une organisation ? Matérialité, action et discours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">19es Journées Francophones d'Ingénierie des Connaissances (IC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.211-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000685v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification à facettes et modèles à base de points de vue : Différences et complémentarité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Elements of methodology for designing Participative Document Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Zacklad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bénel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information sans frontières : Interactions entre la BSI et d’autres disciplines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">36th annual conference of the Canadian Association for Information Science (CAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571364v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00339915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espace documentaire participatif et gouvernance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Classification à facettes et modèles à base de points de vue : Différences et complémentarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bénel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the European Regional Science Association (47th Congress) and ASRDLF (Association de Science Régionale de Langue Française, 44th Congress) PARIS - August 29th - September 2nd, 2007.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Information sans frontières : Interactions entre la BSI et d’autres disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_00202423v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information seeking in a &amp;quot;socio-semantic web&amp;quot; application</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ordre du discours : cadrage et recadrage des transactions communicationnelles dans les processus de changement et d'innovation au sein des organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 2nd international conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Qu’est-ce qu’une organisation ? Matérialité, action et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Montreal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919107v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la recherche d'information à une recherche ouverte d'information</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Espace documentaire participatif et gouvernance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETIT 2007 4th International Conference: Sciences of Electronic, Technologies of Information and Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">Congress of the European Regional Science Association (47th Congress) and ASRDLF (Association de Science Régionale de Langue Française, 44th Congress) PARIS - August 29th - September 2nd, 2007.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879664v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00202423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion de la presse : vers l’hybridation des espaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Information seeking in a &amp;quot;socio-semantic web&amp;quot; application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Hédi Zaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H2PTM'07 - Colloque international Hypermedias, Hypertexts, Products, Tools and Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 2nd international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Tilburg, Netherlands. pp.91-95, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1324237.1324248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988152v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification, thésaurus, ontologies, folksonomies : comparaisons du point de vue de la recherche ouverte d'information (ROI)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">De la recherche d'information à une recherche ouverte d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Hédi Zaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAIS/ACSI 2007, 35e Congrès annuel de l'Association Canadienne des Sciences de l'Information. Partage de l'information dans un monde fragmenté : Franchir les frontières, sous la dir. de C. Arsenault et K. Dalkir. Montréal : CAIS/ACSI, 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">SETIT 2007 4th International Conference: Sciences of Electronic, Technologies of Information and Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_00202440v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des traces modélisées, un nouvel objet pédagogique ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffusion de la presse : vers l’hybridation des espaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Payeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Zacklad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I2LOR, Environnements cognitifs centrés utilisateur : de la théorie à la pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">H2PTM'07 - Colloque international Hypermedias, Hypertexts, Products, Tools and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Hammamet, Tunisie. pp. 411-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956062v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypertopic : une métasémiotique et un protocole pour le Web socio-sémantique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Classification, thésaurus, ontologies, folksonomies : comparaisons du point de vue de la recherche ouverte d'information (ROI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18eme journées francophones d'ingénierie des connaissances (IC2007) 02 au 06 juillet 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.217-228</w:t>
+              <w:t xml:space="preserve">CAIS/ACSI 2007, 35e Congrès annuel de l'Association Canadienne des Sciences de l'Information. Partage de l'information dans un monde fragmenté : Franchir les frontières, sous la dir. de C. Arsenault et K. Dalkir. Montréal : CAIS/ACSI, 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_00180793v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00202440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Identities and Management of Identifiers for a Socio-Semantic Web</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Des traces modélisées, un nouvel objet pédagogique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Laflaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goritsa Ninova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETIT 2007 4th International Conference: Sciences of Electronic, Technologies of Information and Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">I2LOR, Environnements cognitifs centrés utilisateur : de la théorie à la pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881968v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Building of a Multi-Points of view Topic Maps with Hypertopic and SeeMe.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Hypertopic : une métasémiotique et un protocole pour le Web socio-sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Zacklad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bénel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Hédi Zaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The First International Conference on Research Challenges in Information Science, RCIS 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Ouarzazate, Morocco</w:t>
+              <w:t xml:space="preserve">18eme journées francophones d'ingénierie des connaissances (IC2007) 02 au 06 juillet 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.217-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652051v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00180793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie transdisciplinaire de gestion de corpus pour les disciplines de l'interaction : recherche de principes directeurs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Digital Identities and Management of Identifiers for a Socio-Semantic Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Hédi Zaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bénel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami El Sawda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloques d’Albi Langages et signification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Albi, France</w:t>
+              <w:t xml:space="preserve">SETIT 2007 4th International Conference: Sciences of Electronic, Technologies of Information and Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924051v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Open Information Retrieval</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Cooperative Building of a Multi-Points of view Topic Maps with Hypertopic and SeeMe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Hédi Zaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Zacklad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cahier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 International Conference on Service Systems and Service Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The First International Conference on Research Challenges in Information Science, RCIS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Ouarzazate, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939012v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'usage des diapositives numériques en milieu organisé ou la recomposition provisoire de collectifs éclatés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Gaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Pratiques et Usages Organisationnels des STIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des dépendances entre fragments documentaires pour le management des communautés d'action médiatisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM'06 11eme Congrès de l'Association Information et Management, Luxembourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I-Semantec : une plateforme collaborative de capitalisation des connaissances métier en conception de produits industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Foued Sriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a cooperation tool to extend face-to-face problem-solving in a healthcare network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 International Conference on Service Systems and Service Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a semantic-based platform to improve knowledge management in collaborative product development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Foued Sriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Product Development Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a conflictual co-building method with Agoræ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Hédi Zaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Knowledge Sharing in Organizations (conference COOP 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing interactions in a healthcare network: First step for the design of a flexible information system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIS 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Agoræ / Hypertopic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Hédi Zaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indexing and Knowledge in Human Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.66-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document pour l’Action comme media pour la Gestion des Connaissances</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Méthodologie transdisciplinaire de gestion de corpus pour les disciplines de l'interaction : recherche de principes directeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goritsa Ninova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIDE.9: 9e Colloque International sur le Document Électronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Fribourg, Switzerland</w:t>
+              <w:t xml:space="preserve">Colloques d’Albi Langages et signification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882141v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux des TIC dans le secteur de la distribution de la presse écrite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Towards Open Information Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Hédi Zaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques et usages organisationnels des STIC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 International Conference on Service Systems and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.41-46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSSSM.2006.320586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988159v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Electronic Patient's File: Assisting Conversations in a Healthcare Network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Document pour l’Action comme media pour la Gestion des Connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Parfouru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Grassaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Cooperative Systems Design: Seamless Integration of Artifacts and Conversations -- Enhanced Concepts of Infrastructure for Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Amsterdam, Netherlands. pp.7-22</w:t>
+              <w:t xml:space="preserve">CIDE.9: 9e Colloque International sur le Document Électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566097v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle d'accès multi-supports et multi-canaux aux &amp;quot;documents d'actualité&amp;quot;: transformations éditoriales et variété des modes de distribution et d'accès</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Enjeux des TIC dans le secteur de la distribution de la presse écrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Payeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIDE.9: 9e Colloque International sur le Document Électronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">Pratiques et usages organisationnels des STIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929602v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers le Web Socio Sémantique : introduction aux ontologies sémiotiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Beyond Electronic Patient's File: Assisting Conversations in a Healthcare Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">Feb 2005</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Cooperative Systems Design: Seamless Integration of Artifacts and Conversations -- Enhanced Concepts of Infrastructure for Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Amsterdam, Netherlands. pp.7-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_00001347v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de documentarisation dans les Documents pour l'Action (DopA) : statut des annotations et technologies de la coopération associées (nouvelle version corrigée)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modèle d'accès multi-supports et multi-canaux aux &amp;quot;documents d'actualité&amp;quot;: transformations éditoriales et variété des modes de distribution et d'accès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Payeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le numérique : Impact sur le cycle de vie du document pour une analyse interdisciplinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">CIDE.9: 9e Colloque International sur le Document Électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_00001072v2</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche sémantique de capitalisation des connaissances métier en conception de produits industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Foued Sriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Journées Doctorales Informatique et Réseau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transférabilité des connaissances : une re-conceptualisation de la distinction tacite / explicite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jan 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00001327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction aux ontologies sémiotiques dans le Web Socio Sémantique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Vers le Web Socio Sémantique : introduction aux ontologies sémiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jun 2005</w:t>
+              <w:t xml:space="preserve">Feb 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_00001479v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00001347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments de spécification pour une application de rédaction coopérative reposant sur une plateforme orientée connaissance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Processus de documentarisation dans les Documents pour l'Action (DopA) : statut des annotations et technologies de la coopération associées (nouvelle version corrigée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Lyon, France. pp.89-101</w:t>
+              <w:t xml:space="preserve">Le numérique : Impact sur le cycle de vie du document pour une analyse interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00378276v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00001072v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Web-based Annotation System for Improving Cooperation in a Care Network</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Introduction aux ontologies sémiotiques dans le Web Socio Sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Munich, Germany</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538536v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00001479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une application du Web socio-sémantique à la définition d'un annuaire métier en ingénierie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Eléments de spécification pour une application de rédaction coopérative reposant sur une plateforme orientée connaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pétard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Monceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2004, Lyon, France. pp.29-40</w:t>
+              <w:t xml:space="preserve">, May 2004, Lyon, France. pp.89-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00364687v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00378276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communities of action: a cognitive and social approach to the design of CSCW systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Web-based Annotation System for Improving Cooperation in a Care Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lortal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Todirascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Foued Sriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2003 international ACM SIGGROUP conference on Supporting group work</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshops in connection with the 4th International Conference on Web Engineering (ICWE 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614038v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Web cognitivement sémantique au Web socio sémantique, Exigences représentationnelles de la coopération</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Une application du Web socio-sémantique à la définition d'un annuaire métier en ingénierie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pétard</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Monceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Web Sémantique &amp; SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">15èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Lyon, France. pp.29-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954034v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Interactions in the Semantic Web</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Communities of action: a cognitive and social approach to the design of CSCW systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Charlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWW2002 International Workshop on the Semantic Web</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2003 international ACM SIGGROUP conference on Supporting group work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Sanibel Island, United States. pp.190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/958160.958190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954041v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a « Knowledge-Based Marketplace » model (KBM) for cooperation between agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Du Web cognitivement sémantique au Web socio sémantique, Exigences représentationnelles de la coopération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Zacklad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Zacklad</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pétard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Design of Cooperative Systems (COOP 2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Saint-Raphael, France</w:t>
+              <w:t xml:space="preserve">Workshop Web Sémantique &amp; SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953933v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion coopérative des connaissances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Towards a « Knowledge-Based Marketplace » model (KBM) for cooperation between agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Ermine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, Montpellier, France. pp.419</w:t>
+              <w:t xml:space="preserve">International Conference on the Design of Cooperative Systems (COOP 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Saint-Raphael, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922013v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’un méta-modèle basé sur les Topic Map pour la structuration et la recherche d’information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La gestion coopérative des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddie Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Cahier</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Ermine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Web Sémantique du GRACQ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Montpellier, France. pp.419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939678v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Topic Maps sont-ils un bon candidat pour l’ingénierie du Web Sémantique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Cognitive Interactions in the Semantic Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Caussanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e journées francophones d'ingénierie des connaissances (IC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Rouen, France</w:t>
+              <w:t xml:space="preserve">WWW2002 International Workshop on the Semantic Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923588v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a &amp;quot;Knowledge-Based Marketplace&amp;quot; Model (KBM) for Cooperation between Agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Proposition d’un méta-modèle basé sur les Topic Map pour la structuration et la recherche d’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Zacklad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Caussanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cahier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COOP 2002: Cooperative Systems Design - A Challenge of the Mobility Age</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Saint-Raphaël, France</w:t>
+              <w:t xml:space="preserve">Atelier Web Sémantique du GRACQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939066v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche cognitive de la co-construction d’un catalogue multi-points de vue et multi-experts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Les Topic Maps sont-ils un bon candidat pour l’ingénierie du Web Sémantique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Caussanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Montpellier, France</w:t>
+              <w:t xml:space="preserve">13e journées francophones d'ingénierie des connaissances (IC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550920v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des connaissances dans une entreprise étendue - Mémoire d'entreprise et systèmes d'information coopératifs interentreprises</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Approche cognitive de la co-construction d’un catalogue multi-points de vue et multi-experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nada Matta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2001)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2001, Nantes, France. pp.259-270</w:t>
+              <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918271v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mode communautaire : vers une nouvelle forme d'organisation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Towards a &amp;quot;Knowledge-Based Marketplace&amp;quot; Model (KBM) for Cooperation between Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque ICUST e-usages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Paris, France</w:t>
+              <w:t xml:space="preserve">COOP 2002: Cooperative Systems Design - A Challenge of the Mobility Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Saint-Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00262785v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ingénierie de la coopération et l'entreprise étendue : cas pratique dans l'industrie du textile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Gestion des connaissances dans une entreprise étendue - Mémoire d'entreprise et systèmes d'information coopératifs interentreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Matta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM'2001 : Conférence francophone de Modélisation et SIMulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Troyes, France</w:t>
+              <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, Nantes, France. pp.259-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921672v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une traçabilité de la prise de décision à travers une modélisation des échanges médiatisés</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le mode communautaire : vers une nouvelle forme d'organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Benghozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bitouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddie Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2001)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2001, Nantes, France</w:t>
+              <w:t xml:space="preserve">3ème Colloque ICUST e-usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938073v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00262785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Extended Enterprise Memory in Textile industry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L'ingénierie de la coopération et l'entreprise étendue : cas pratique dans l'industrie du textile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Boughzala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Matta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAKM 2000, Third International Conference on Practical Aspects of Knowledge Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, Basel, Switzerland</w:t>
+              <w:t xml:space="preserve">MOSIM'2001 : Conférence francophone de Modélisation et SIMulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939030v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A guide through the construction of a groupware for efficient knowledge management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Vers une traçabilité de la prise de décision à travers une modélisation des échanges médiatisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COOP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310969v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Towards an Extended Enterprise Memory in Textile industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Zacklad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Boughzala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PAKM 2000, Third International Conference on Practical Aspects of Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Basel, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A guide through the construction of a groupware for efficient knowledge management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Zacklad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Sophia Antipolis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Using Problem-Solving Models to Design Efficient Cooperative Knowledge-Management Systems Based on Formalization and Traceability of Argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EKAW 2000: Knowledge Engineering and Knowledge Management Methods, Models, and Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Juan-les-Pins, France. pp.288-295, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3-540-39967-4_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9913,137 +10326,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d'un système Web socio sémantique en recherche d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Hédi Zaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie des Connaissances (IC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10053,319 +10466,319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les labs internes, de l'innovation au design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béa Arruabarrena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Berthinier-Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïk Guezel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pluriverse Edition, 2021, 978-2-9577856-1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Lab des Labs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Foliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Serikoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CoDesign-it, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Document numérique entre permanence et mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Ihadjadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaldoun Zreik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Europia, Paris, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10375,254 +10788,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Dimensional Methods for Registering and Searching for Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hédi Zaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR2957703. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for management of data relationships for use in creation and management of Internet/Intranet web sites, without a detailed knowledge of the applications from which the data is derived</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gerbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR2815742. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device for following development of arguments exchanged during discussion has display that produces graph containing symbols of type argument and introduced links, representing progress of discussion on screens of participants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR2801700. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10632,254 +11045,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La documentarisation participative au service de la patrimonialisation des collections naturalistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Payeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.147-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une informatique au service de l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.63-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02937484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transactions communicationnelles symboliques et communauté d'action : réflexions préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00001122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10889,316 +11302,316 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition numérique : impact sur le travail et son management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Does Really Matter in Organization Wikis? A Sociomaterial Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Martine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cooren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00821389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche communicationnelle et documentaire des TIC dans la coordination et la régulation des flux transactionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00113272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion du connaissant et du connu dans la Théorie Transactionnelle de l'Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00095563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11208,609 +11621,609 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence Artificielle : représentations et impacts sociétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] CNAM. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02937255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des transactions et des restructurations organisationnelles médiatisées par les NTIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des transactions et des restructurations organisationnelles médiatisées par les NTIC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Phase 2 : Avancement des travaux : en gestion, en sociologie et en informatique, Perspectives et ouverture vers d'autres champs disciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Université de technologie de Troyes. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956122v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase 2 : Avancement des travaux : en gestion, en sociologie et en informatique, Perspectives et ouverture vers d'autres champs disciplinaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Etude des transactions et des restructurations organisationnelles médiatisées par les NTIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Université de technologie de Troyes. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956121v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment le travail en mode hybride reconfigure les environnements de travail ? Cours dans le Master « Transition numérique responsable et co-design » du Cnam et présentation au salon Workplace Expo - Avril 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Master Transition Numérique Responsable et Co-Design, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does hybrid working reconfigure work environments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Master Transition Numérique Responsable et Co-Design, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11820,231 +12233,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au colloque de l'ISKO sur la pertinence de l’information par la contextualisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neli Dobreva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01787982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documentarisation et transférabilité des connaissances.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Maestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01857669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12054,170 +12467,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotate-on</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Klasnja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bottini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Scopsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:1f29a6d04543f6346392e7f2b1d79a554f7503be;origin=https://hal.archives-ouvertes.fr/hal-03463950;visit=swh:1:snp:40bf1f0d206e1deddd537ea9c03bd9d5f3992979;anchor=swh:1:rel:029455c65df263d40b516315d4b31f3b315feb31;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId262"/>
+      <w:footerReference w:type="default" r:id="rId273"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12283,51 +12696,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="474FAAB1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -12364,51 +12929,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957996v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.007.0025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04201527v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Joubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline G&#233;rard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.006.0061" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814605v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rouvroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13204" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053696v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.005.0113" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542486v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.11860" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554146v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.002.0005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554165v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;a Arruabarrena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthinier-Poncet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Guezel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.002.0127" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie P. Alemanno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Ihadjadene" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.001.0001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554142v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.001.0007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/6/1/2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934472v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.199.0037" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832325v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2419" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01651203v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cooren" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0893318915619012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01247883v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chupin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01584383v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brassac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.619" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01832327v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.650" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741328v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Poupeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vatant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.484.0024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921740v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02881996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Payeur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.446" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02619538v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'H&#233;di Zaher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cahier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lejeune" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888930v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-006-9019-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QZ6HQ6F7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02956042v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goritsa Ninova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02919100v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Turner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bowker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les Gasser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-006-9014-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001326v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02537295v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lewkowicz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(01)00120-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ5TNB7Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939654v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01206118" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E01AED331DECCB238CD15D821DD51D203E08EBFE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896367v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.5.3-4.45-64" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C725A3E47C64818FE7D4BBE98F9A0C3B2FFD2DEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934479v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02557285v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01832326v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00180186v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02941588v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952982v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry-Gr&#233;boval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00180185v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00180781v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00142759v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952989v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952995v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939690v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ribi&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-0351-6_10" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952890v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grenier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcoccia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Gaubert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526065v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655304v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02424973v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouillon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#232;ne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01958320v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726872v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayoung Kim" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161641v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galleron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonardi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242047v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00825957v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954858v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562702v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;nard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02924134v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches-Doria" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mah&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188658v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laousse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953939v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416699v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00339915v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000685v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02571364v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00202423v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02919107v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1324237.1324248" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02879664v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988152v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00202440v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02956062v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00180793v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02881968v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Sawda" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02652051v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02924051v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939012v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320586" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952137v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125330v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02918498v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Foued Sriti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutinaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880135v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939038v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954028v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02540164v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03418138v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02882141v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Parfouru" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grassaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988159v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02566097v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929602v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001347v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001072v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02942082v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001327v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001479v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378276v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P&#233;tard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Leboeuf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02538536v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lortal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364687v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monceaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02614038v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/958160.958190" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954034v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954041v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caussanel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953933v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922013v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Soulier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939678v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923588v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939066v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02550920v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02918271v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262785v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Benghozi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bitouzet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921672v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938073v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Briand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939030v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310969v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938817v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-39967-4_21" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-42CCHW2B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953578v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gauducheau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029923v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437318v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foliot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Serikoff" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011965v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Zreik" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953996v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di Zaher" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vaucelle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954001v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gerbier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954007v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02363987v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937484v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001122v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186654v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00821389v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00113272v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00095563v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937255v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952897v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02956122v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02956121v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411372v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402219v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01787982v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos David" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Dobreva" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01857669v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maestre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463950v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pignal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Klasnja" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bottini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scopsi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1f29a6d04543f6346392e7f2b1d79a554f7503be;origin=https://hal.archives-ouvertes.fr/hal-03463950;visit=swh:1:snp:40bf1f0d206e1deddd537ea9c03bd9d5f3992979;anchor=swh:1:rel:029455c65df263d40b516315d4b31f3b315feb31;path=/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuel-zacklad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2605-3624" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058492526" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957996v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.007.0025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04201527v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Joubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline G&#233;rard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.006.0061" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rouvroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13204" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053696v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.005.0113" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542486v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.11860" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554146v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.002.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554165v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;a Arruabarrena" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthinier-Poncet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Guezel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.002.0127" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554134v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie P. Alemanno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Ihadjadene" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.001.0001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554142v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.001.0007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501678v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/6/1/2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934472v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.199.0037" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832325v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2419" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01651203v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cooren" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0893318915619012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01247883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chupin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01832327v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.650" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01584383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brassac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.619" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741328v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Poupeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vatant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.484.0024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921740v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02881996v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Payeur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.446" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02619538v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'H&#233;di Zaher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cahier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lejeune" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-006-9019-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QZ6HQ6F7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02919100v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Turner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bowker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les Gasser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-006-9014-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02956042v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goritsa Ninova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001326v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02537295v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lewkowicz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(01)00120-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ5TNB7Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939654v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01206118" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E01AED331DECCB238CD15D821DD51D203E08EBFE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896367v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.5.3-4.45-64" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C725A3E47C64818FE7D4BBE98F9A0C3B2FFD2DEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574802v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beslay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mouratidou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934479v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02557285v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01832326v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372258v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00180186v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02941588v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952982v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry-Gr&#233;boval" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00180185v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00180781v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00142759v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952989v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952995v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939690v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ribi&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-0351-6_10" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952890v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grenier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcoccia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Gaubert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598017v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dechambenoit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Padel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588674v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526065v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655304v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02424973v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#232;ne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01958320v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726872v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayoung Kim" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161641v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galleron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonardi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242047v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954858v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00825957v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562702v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;nard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02924134v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches-Doria" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mah&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188658v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laousse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953939v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416699v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00339915v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02571364v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000685v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00202423v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02919107v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1324237.1324248" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02879664v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988152v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00202440v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02956062v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00180793v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02881968v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Sawda" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02652051v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952137v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125330v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02918498v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Foued Sriti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutinaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880135v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939038v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954028v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02540164v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03418138v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02924051v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939012v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320586" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02882141v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Parfouru" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grassaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988159v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02566097v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929602v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02942082v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001327v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001347v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001072v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001479v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378276v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P&#233;tard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Leboeuf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02538536v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lortal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364687v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monceaux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02614038v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/958160.958190" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954034v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953933v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922013v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Soulier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954041v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caussanel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939678v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923588v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02550920v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939066v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02918271v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262785v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Benghozi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bitouzet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921672v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938073v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Briand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939030v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310969v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938817v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-39967-4_21" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-42CCHW2B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953578v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gauducheau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029923v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437318v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foliot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Serikoff" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011965v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Zreik" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953996v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di Zaher" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vaucelle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954001v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gerbier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954007v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02363987v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937484v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001122v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186654v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00821389v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00113272v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00095563v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937255v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952897v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02956121v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02956122v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411372v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402219v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01787982v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos David" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Dobreva" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01857669v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maestre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463950v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pignal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Klasnja" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bottini" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scopsi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1f29a6d04543f6346392e7f2b1d79a554f7503be;origin=https://hal.archives-ouvertes.fr/hal-03463950;visit=swh:1:snp:40bf1f0d206e1deddd537ea9c03bd9d5f3992979;anchor=swh:1:rel:029455c65df263d40b516315d4b31f3b315feb31;path=/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>