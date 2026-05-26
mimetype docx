--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -1,12643 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...12591 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.90163934426px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Manuel Zacklad </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">manuel-zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2605-3624</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">058492526</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=ekQ2tcsAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sémio-pragmatique est-elle soluble dans la sémiotique du dispositif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.25-65. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.007.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design de dispositifs de prévention collaboratifs au service de la prévention des rixes et de la police de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.61-87. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.006.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique située de l’IA et ses controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Rouvroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.13204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet de controverses en temps de Covid : pour une autre communication de crise en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.113-142. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.005.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture de la conception et du design dans la recherche-intervention en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.11860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation collaborative aux prises avec les dispositifs info-communicationnels. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.5-10. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.002.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les labs d’innovation interne : typologie des innovations, approche plateforme, rôle du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béa Arruabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berthinier-Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïk Guezel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.127-161. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.002.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements de régimes de conversation dans la transition numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.7-40. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.001.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition numérique, une approche info-communicationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie P. Alemanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Ihadjadene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Design: Textualization, Documentarization, Auctorialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings from the Document Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35492/docam/6/1/2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design de l'information : textualisation, documentarisation, auctorialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 199, pp.37-64. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla1.199.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des ontologies de la communication et de l’action collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Does Really Matter in Technology Adoption and Use? A CCO Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Communication Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (2), pp.1 - 24. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0893318915619012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crowdsourcing scientifique et patrimonial à la croisée de modèles de coordination et de coopération hétérogènes : le cas des herbiers numérisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Chupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Information and Library Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (3/4), pp.308-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01247883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail de management en tant qu’activité de cadrage et de recadrage du contexte des transactions coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Intervenir sur le travail. Pragmatisme et activités, 10 (1), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01832327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier Pragmatisme et activités : des interactions aux transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brassac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Intervenir sur le travail | Pragmatisme et activités, 10 (1), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les moteurs de recherche ont-ils besoin du web de données ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vatant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Troncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (4), pp.24-41. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/docsi.484.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00741328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation documentaire en entreprise comme analyseur de pratiques professionnelles: une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs d’articulation entre espaces physique et virtuel pour accéder à l’offre de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Payeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30, pp.39-53. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction coopérative de carte de thèmes : vers une modélisation de l'activité socio-sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hédi Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (1), pp.57-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Infrastructures for Distributed Collective Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bowker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (2-3), pp.93-110. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-006-9014-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie transdisciplinaire de gestion de corpus pour les disciplines de l'interaction : recherche de principes directeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goritsa Ninova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Actes du colloque international Corpus en Lettres et Sciences sociales : des documents numériques à l'interprétation, 11 (Supplément) (2), pp.167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentarisation Processes in Documents for Action (DofA): The Status of Annotations and Associated Cooperation Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (2-3), pp.205-228. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-006-9019-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transactions communicationnelles symboliques: innovation et création de valeur dans les communautés d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A paraître in, Lorino, P., Teulier, R. (2005), « Entre la connaissance et l'organisation, l'activité collective », Maspéro, Paris.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structured groupware for a collective decision-making aid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 136 (2), pp.333-339. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0377-2217(01)00120-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation d'une approche coopérative et multipoint de vue de la construction et de l'exploitation de catalogues commerciaux « actifs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5 (3-4), pp.45-64. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.5.3-4.45-64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalisation of decision-making processes in design teams with a new formalism of design rationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15 (4), pp.396-408. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01206118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotiques et métasémiotiques en Sciences de l’Information et de la Communication : texte, pratique immanente, contexte, ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beslay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Mouratidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interprétation au prisme des imaginaires sociaux (L'apport des SIC à la sémiotique, vol. 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Extensions Sémiotiques, 978-2-8061-3982-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la transition numérique et de l’innovation collaborative dans les mutations du travail et du management dans le secteur public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Gillet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler dans les services publics la nouvelle donne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, 2020, 978-2-8109-0840-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le potentiel d'innovation des tiers lieux pour les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonioli Manola (dir.), Berrebi-Hoffmann Isabelle (dir.), Bureau Marie-Christine (dir) et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique(s) du numérique 4 : refaire atelier : entre esthétique et poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Entretemps, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régimes de coopération dans les comportements collectifs médiatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie P. Alemanno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication organisationnelle, management et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01832326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre de dispositifs de médiation numérique et régimes de documentalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louise Gagnon-Arguin, Sabine Mas, Dominique Maurel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les genres de documents dans les organisations, Analyse théorique et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, 2015, 978-2-7605-4155-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation : attention, association, contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annotations dans les Documents pour l'Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes science publications, pp.29-46, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00180781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une théorisation communicationnelle et documentaire des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques 2 : socio-informatique et démocratie cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publications, pp.20-35 ?, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00180186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotations dans les documents pour l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'annotation dans les documents pour l'action : textualité et médiation de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barry-Gréboval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, pp.149-166, 2007, 9782854287288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et communautés d'imaginaire documédiatisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Document (Re)turn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.279-297, 2007, 978-3-631-56294-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00180185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie de fonctionnalité encastrée dans la socio-économie des transactions coopératives : dynamique servicielle et fidélisation soutenable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">É. Heurgon et J. Landrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’économie des services pour un développement durable : nouvelles richesses, nouvelles solidarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00142759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse cognitive des usages de Memo-net, collecticiel pour une gestion coopérative des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.345-366, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle forme de gestion des connaissances basée sur la structuration des interactions collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie et capitalisation des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.49-64, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project Memory in Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer London, pp.147-162, 2001, 978-1-4471-0351-6. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-0351-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 3 : Synthèse et bilan des travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Interne du marché 99 1B 693 (FT/BD/CNET/DES/ASI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefact médiateur, objet, dispositif, candidat signe, être culturel… tentatives de clarification conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SIC et Design : vers des cadres théoriques renouvelés des usages et des relations à la technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Dicen, Apr 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transactions coopératives et dynamiques documentaires au coeur de la carte géologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dechambenoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Padel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIC et Design : vers des cadres théoriques renouvelés des usages et des relations à la technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manuel ZACKLAD; Pierre LEVY, Apr 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition Numérique Responsable (TNR) et information-communication : une approche de recherche et de formation préfigurant de nouvelles postures et de nouveaux métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Congrès de la Société Française des Sciences de l’Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication instituante et confusion des institutions signifiantes : approche critique de la communication en santé pendant la crise du Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655304v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Labs : quelles stratégies d'acteurs, quelles nouvelles formes de génération de connaissances et quels nouveaux modèles de coopération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création, créativité et médiation - XXIeme congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris - MSH Paris-Nord, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une permaculture des milieux d'activité partagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy « Quelles communications, quelles organisations à l’ère du numérique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Culturel International de Cerisy, Jun 2017, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01958320v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La remédiation des services de l'économie collaborative par les dispositifs de médiation numériques : du temps objectif au temps subjectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayoung Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La documentarisation coopérative du processus de création musicale numérique dans un contexte pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montréal, France. pp.Galleron</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités numériques et digitalisation de la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème Congrès de la Sfsic. Penser les techniques et les technologies : apports des Sciences de l'Information et de la Communication et perspectives de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et travail : sortir de l'ambiguïté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, France. pp.194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825957v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does really matter in organization wikis? A sociomaterial approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd conference of the International Communication Association (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting Collective Practices in a Healthcare Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Formality: Informal Communication in Health Practices CSCW 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miipa-Doc : gestion de l'hétérogénéité des classifications documentaires en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orélie Desfriches-Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. pp.323-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels dispositifs informationnels pour la mobilité urbaine ? Une approche basée sur la documentarisation participative des itinéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'09 : Rétrospective et perspective : 1989 - 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. pp.383-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme de recherche ouverte d’information : Agoræ et Hypertopic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hédi Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM 2009 : Rétrospective et Perspective 1989 - 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Sep 2009, Paris, France. pp.27-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification à facettes et modèles à base de points de vue : Différences et complémentarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information sans frontières : Interactions entre la BSI et d’autres disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre du discours : cadrage et recadrage des transactions communicationnelles dans les processus de changement et d'innovation au sein des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une organisation ? Matérialité, action et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence qualitative dans la gestion de risques : rôle de la documentarisation et des Systèmes d'Organisation des Connaissances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hédi Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19es Journées Francophones d'Ingénierie des Connaissances (IC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.211-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements of methodology for designing Participative Document Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th annual conference of the Canadian Association for Information Science (CAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00339915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Building of a Multi-Points of view Topic Maps with Hypertopic and SeeMe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hédi Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First International Conference on Research Challenges in Information Science, RCIS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Ouarzazate, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace documentaire participatif et gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Regional Science Association (47th Congress) and ASRDLF (Association de Science Régionale de Langue Française, 44th Congress) PARIS - August 29th - September 2nd, 2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00202423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information seeking in a &amp;quot;socio-semantic web&amp;quot; application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hédi Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tilburg, Netherlands. pp.91-95, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1324237.1324248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche d'information à une recherche ouverte d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hédi Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT 2007 4th International Conference: Sciences of Electronic, Technologies of Information and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion de la presse : vers l’hybridation des espaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Payeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'07 - Colloque international Hypermedias, Hypertexts, Products, Tools and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Hammamet, Tunisie. pp. 411-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification, thésaurus, ontologies, folksonomies : comparaisons du point de vue de la recherche ouverte d'information (ROI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAIS/ACSI 2007, 35e Congrès annuel de l'Association Canadienne des Sciences de l'Information. Partage de l'information dans un monde fragmenté : Franchir les frontières, sous la dir. de C. Arsenault et K. Dalkir. Montréal : CAIS/ACSI, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00202440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des traces modélisées, un nouvel objet pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Laflaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goritsa Ninova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2LOR, Environnements cognitifs centrés utilisateur : de la théorie à la pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypertopic : une métasémiotique et un protocole pour le Web socio-sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hédi Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18eme journées francophones d'ingénierie des connaissances (IC2007) 02 au 06 juillet 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.217-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00180793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Identities and Management of Identifiers for a Socio-Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hédi Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami El Sawda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT 2007 4th International Conference: Sciences of Electronic, Technologies of Information and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'accès multi-supports et multi-canaux aux &amp;quot;documents d'actualité&amp;quot;: transformations éditoriales et variété des modes de distribution et d'accès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Payeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDE.9: 9e Colloque International sur le Document Électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie transdisciplinaire de gestion de corpus pour les disciplines de l'interaction : recherche de principes directeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goritsa Ninova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques d’Albi Langages et signification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Open Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hédi Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Conference on Service Systems and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.41-46, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSSSM.2006.320586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des diapositives numériques en milieu organisé ou la recomposition provisoire de collectifs éclatés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Pratiques et Usages Organisationnels des STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des dépendances entre fragments documentaires pour le management des communautés d'action médiatisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM'06 11eme Congrès de l'Association Information et Management, Luxembourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-Semantec : une plateforme collaborative de capitalisation des connaissances métier en conception de produits industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Foued Sriti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a cooperation tool to extend face-to-face problem-solving in a healthcare network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Conference on Service Systems and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a semantic-based platform to improve knowledge management in collaborative product development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Foued Sriti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a conflictual co-building method with Agoræ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hédi Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Knowledge Sharing in Organizations (conference COOP 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing interactions in a healthcare network: First step for the design of a flexible information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Agoræ / Hypertopic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hédi Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indexing and Knowledge in Human Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.66-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document pour l’Action comme media pour la Gestion des Connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Parfouru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grassaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDE.9: 9e Colloque International sur le Document Électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des TIC dans le secteur de la distribution de la presse écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Payeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et usages organisationnels des STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Electronic Patient's File: Assisting Conversations in a Healthcare Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Cooperative Systems Design: Seamless Integration of Artifacts and Conversations -- Enhanced Concepts of Infrastructure for Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Amsterdam, Netherlands. pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le Web Socio Sémantique : introduction aux ontologies sémiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Feb 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de documentarisation dans les Documents pour l'Action (DopA) : statut des annotations et technologies de la coopération associées (nouvelle version corrigée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique : Impact sur le cycle de vie du document pour une analyse interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001072v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémantique de capitalisation des connaissances métier en conception de produits industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Foued Sriti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journées Doctorales Informatique et Réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transférabilité des connaissances : une re-conceptualisation de la distinction tacite / explicite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux ontologies sémiotiques dans le Web Socio Sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web-based Annotation System for Improving Cooperation in a Care Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Foued Sriti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops in connection with the 4th International Conference on Web Engineering (ICWE 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une application du Web socio-sémantique à la définition d'un annuaire métier en ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Lyon, France. pp.29-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de spécification pour une application de rédaction coopérative reposant sur une plateforme orientée connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Lyon, France. pp.89-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communities of action: a cognitive and social approach to the design of CSCW systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2003 international ACM SIGGROUP conference on Supporting group work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Sanibel Island, United States. pp.190, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/958160.958190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Web cognitivement sémantique au Web socio sémantique, Exigences représentationnelles de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pétard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Web Sémantique &amp; SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche cognitive de la co-construction d’un catalogue multi-points de vue et multi-experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a &amp;quot;Knowledge-Based Marketplace&amp;quot; Model (KBM) for Cooperation between Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP 2002: Cooperative Systems Design - A Challenge of the Mobility Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Saint-Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Interactions in the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caussanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW2002 International Workshop on the Semantic Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a « Knowledge-Based Marketplace » model (KBM) for cooperation between agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Design of Cooperative Systems (COOP 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Saint-Raphael, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion coopérative des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Montpellier, France. pp.419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un méta-modèle basé sur les Topic Map pour la structuration et la recherche d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caussanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Web Sémantique du GRACQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Topic Maps sont-ils un bon candidat pour l’ingénierie du Web Sémantique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Caussanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e journées francophones d'ingénierie des connaissances (IC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des connaissances dans une entreprise étendue - Mémoire d'entreprise et systèmes d'information coopératifs interentreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Nantes, France. pp.259-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mode communautaire : vers une nouvelle forme d'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Benghozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bitouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque ICUST e-usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie de la coopération et l'entreprise étendue : cas pratique dans l'industrie du textile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'2001 : Conférence francophone de Modélisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une traçabilité de la prise de décision à travers une modélisation des échanges médiatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Extended Enterprise Memory in Textile industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAKM 2000, Third International Conference on Practical Aspects of Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A guide through the construction of a groupware for efficient knowledge management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Problem-Solving Models to Design Efficient Cooperative Knowledge-Management Systems Based on Formalization and Traceability of Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2000: Knowledge Engineering and Knowledge Management Methods, Models, and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Juan-les-Pins, France. pp.288-295, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-39967-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un système Web socio sémantique en recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hédi Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances (IC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les labs internes, de l'innovation au design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béa Arruabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berthinier-Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïk Guezel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pluriverse Edition, 2021, 978-2-9577856-1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lab des Labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Foliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Serikoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CoDesign-it, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document numérique entre permanence et mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Ihadjadene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Europia, Paris, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Dimensional Methods for Registering and Searching for Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vaucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2957703. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for management of data relationships for use in creation and management of Internet/Intranet web sites, without a detailed knowledge of the applications from which the data is derived</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gerbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2815742. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for following development of arguments exchanged during discussion has display that produces graph containing symbols of type argument and introduced links, representing progress of discussion on screens of participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2801700. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La documentarisation participative au service de la patrimonialisation des collections naturalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Payeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.147-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une informatique au service de l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.63-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transactions communicationnelles symboliques et communauté d'action : réflexions préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition numérique : impact sur le travail et son management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Does Really Matter in Organization Wikis? A Sociomaterial Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00821389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche communicationnelle et documentaire des TIC dans la coordination et la régulation des flux transactionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00113272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du connaissant et du connu dans la Théorie Transactionnelle de l'Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00095563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle : représentations et impacts sociétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CNAM. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des transactions et des restructurations organisationnelles médiatisées par les NTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des transactions et des restructurations organisationnelles médiatisées par les NTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Université de technologie de Troyes. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 2 : Avancement des travaux : en gestion, en sociologie et en informatique, Perspectives et ouverture vers d'autres champs disciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Université de technologie de Troyes. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le travail en mode hybride reconfigure les environnements de travail ? Cours dans le Master « Transition numérique responsable et co-design » du Cnam et présentation au salon Workplace Expo - Avril 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master Transition Numérique Responsable et Co-Design, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does hybrid working reconfigure work environments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master Transition Numérique Responsable et Co-Design, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au colloque de l'ISKO sur la pertinence de l’information par la contextualisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01787982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentarisation et transférabilité des connaissances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Maestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01857669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotate-on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srdjan Klasnja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bottini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Scopsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:1f29a6d04543f6346392e7f2b1d79a554f7503be;origin=https://hal.archives-ouvertes.fr/hal-03463950;visit=swh:1:snp:40bf1f0d206e1deddd537ea9c03bd9d5f3992979;anchor=swh:1:rel:029455c65df263d40b516315d4b31f3b315feb31;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId274"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -12698,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="474FAAB1"/>
+    <w:nsid w:val="EE96CE89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12929,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuel-zacklad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2605-3624" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058492526" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957996v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.007.0025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04201527v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Joubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline G&#233;rard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.006.0061" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rouvroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13204" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053696v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.005.0113" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542486v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.11860" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554146v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.002.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554165v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;a Arruabarrena" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthinier-Poncet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Guezel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.002.0127" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554134v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie P. Alemanno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Ihadjadene" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.001.0001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554142v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.001.0007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501678v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/6/1/2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934472v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.199.0037" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832325v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2419" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01651203v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cooren" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0893318915619012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01247883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chupin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01832327v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.650" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01584383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brassac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.619" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741328v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Poupeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vatant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.484.0024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921740v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02881996v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Payeur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.446" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02619538v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'H&#233;di Zaher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cahier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lejeune" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-006-9019-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QZ6HQ6F7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02919100v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Turner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bowker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les Gasser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-006-9014-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02956042v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goritsa Ninova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001326v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02537295v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lewkowicz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(01)00120-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ5TNB7Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939654v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01206118" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E01AED331DECCB238CD15D821DD51D203E08EBFE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896367v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.5.3-4.45-64" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C725A3E47C64818FE7D4BBE98F9A0C3B2FFD2DEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574802v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beslay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mouratidou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934479v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02557285v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01832326v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372258v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00180186v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02941588v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952982v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry-Gr&#233;boval" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00180185v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00180781v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00142759v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952989v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952995v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939690v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ribi&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-0351-6_10" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952890v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grenier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcoccia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Gaubert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598017v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dechambenoit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Padel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588674v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526065v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655304v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02424973v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#232;ne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01958320v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726872v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayoung Kim" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161641v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galleron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonardi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242047v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954858v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00825957v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562702v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;nard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02924134v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches-Doria" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mah&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188658v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laousse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953939v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416699v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00339915v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02571364v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000685v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00202423v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02919107v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1324237.1324248" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02879664v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988152v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00202440v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02956062v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00180793v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02881968v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Sawda" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02652051v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952137v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125330v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02918498v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Foued Sriti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutinaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880135v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939038v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954028v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02540164v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03418138v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02924051v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939012v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320586" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02882141v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Parfouru" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grassaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988159v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02566097v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929602v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02942082v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001327v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001347v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001072v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001479v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378276v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P&#233;tard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Leboeuf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02538536v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lortal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364687v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monceaux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02614038v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/958160.958190" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954034v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953933v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922013v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Soulier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954041v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caussanel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939678v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923588v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02550920v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939066v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02918271v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262785v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Benghozi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bitouzet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921672v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938073v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Briand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939030v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310969v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938817v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-39967-4_21" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-42CCHW2B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953578v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gauducheau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029923v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437318v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foliot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Serikoff" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011965v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Zreik" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953996v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di Zaher" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vaucelle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954001v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gerbier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954007v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02363987v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937484v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001122v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186654v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00821389v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00113272v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00095563v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937255v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952897v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02956121v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02956122v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411372v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402219v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01787982v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos David" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Dobreva" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01857669v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maestre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463950v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pignal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Klasnja" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bottini" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scopsi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1f29a6d04543f6346392e7f2b1d79a554f7503be;origin=https://hal.archives-ouvertes.fr/hal-03463950;visit=swh:1:snp:40bf1f0d206e1deddd537ea9c03bd9d5f3992979;anchor=swh:1:rel:029455c65df263d40b516315d4b31f3b315feb31;path=/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuel-zacklad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2605-3624" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058492526" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=ekQ2tcsAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957996v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.007.0025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04201527v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Joubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline G&#233;rard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.006.0061" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814605v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rouvroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13204" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053696v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.005.0113" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542486v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.11860" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554146v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.002.0005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554165v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;a Arruabarrena" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthinier-Poncet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Guezel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.002.0127" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554142v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.001.0007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554134v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie P. Alemanno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Ihadjadene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.001.0001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501678v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/6/1/2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934472v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.199.0037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832325v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2419" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01651203v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cooren" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0893318915619012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01247883v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chupin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01832327v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.650" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01584383v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brassac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.619" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741328v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Poupeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vatant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.484.0024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02881996v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Payeur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.446" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02619538v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'H&#233;di Zaher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cahier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lejeune" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02919100v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Turner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bowker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les Gasser" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-006-9014-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02956042v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goritsa Ninova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888930v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-006-9019-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QZ6HQ6F7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001326v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02537295v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lewkowicz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(01)00120-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ5TNB7Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896367v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.5.3-4.45-64" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C725A3E47C64818FE7D4BBE98F9A0C3B2FFD2DEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939654v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01206118" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E01AED331DECCB238CD15D821DD51D203E08EBFE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beslay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mouratidou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934479v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02557285v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01832326v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372258v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00180781v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00180186v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02941588v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952982v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry-Gr&#233;boval" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00180185v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00142759v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952989v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952995v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939690v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ribi&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-0351-6_10" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952890v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grenier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcoccia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Gaubert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588674v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598017v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dechambenoit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Padel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526065v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655304v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02424973v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouillon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#232;ne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01958320v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726872v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayoung Kim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161641v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galleron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonardi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242047v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00825957v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954858v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562702v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;nard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02924134v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches-Doria" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mah&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188658v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laousse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953939v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02571364v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000685v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416699v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00339915v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02652051v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00202423v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02919107v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1324237.1324248" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02879664v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988152v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00202440v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02956062v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00180793v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02881968v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Sawda" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929602v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02924051v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939012v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320586" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952137v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125330v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02918498v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Foued Sriti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutinaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880135v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939038v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954028v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02540164v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03418138v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02882141v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Parfouru" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grassaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988159v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02566097v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001347v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001072v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02942082v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001327v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001479v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02538536v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lortal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364687v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monceaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378276v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P&#233;tard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Leboeuf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02614038v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/958160.958190" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954034v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02550920v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939066v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954041v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caussanel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953933v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922013v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Soulier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939678v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923588v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02918271v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262785v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Benghozi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bitouzet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921672v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938073v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Briand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939030v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310969v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938817v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-39967-4_21" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-42CCHW2B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953578v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gauducheau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029923v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437318v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foliot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Serikoff" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011965v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Zreik" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953996v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di Zaher" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vaucelle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954001v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gerbier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954007v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02363987v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937484v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001122v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186654v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00821389v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00113272v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00095563v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937255v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952897v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02956122v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02956121v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411372v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402219v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01787982v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos David" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Dobreva" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01857669v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maestre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463950v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pignal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Klasnja" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bottini" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scopsi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1f29a6d04543f6346392e7f2b1d79a554f7503be;origin=https://hal.archives-ouvertes.fr/hal-03463950;visit=swh:1:snp:40bf1f0d206e1deddd537ea9c03bd9d5f3992979;anchor=swh:1:rel:029455c65df263d40b516315d4b31f3b315feb31;path=/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>