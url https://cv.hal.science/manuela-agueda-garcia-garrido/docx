--- v0 (2026-03-17)
+++ v1 (2026-05-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Manuela-Águeda García-Garrido </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">manuela-agueda-garcia-garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6628-9503</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14928005X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda GARCÍA-GARRIDO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences, Hors classe, en études hispaniques (XVIe-XVIIIe siècle)Université de Caen Normandie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Membre statutaire de l’ERLIS (Équipe de Recherches sur les Littératures, les Imaginaires et les Sociétés). Maison de la Recherche en Sciences Humaines. Université de Caen. EA 4254.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Membre externe de l’IEHM (Instituto de Estudios Hispánicos en la Modernidad). Unité associée au CSIC, dirigée par Rafael Ramis Barceló. Université des Îles Baléares.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-Mail: </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">manuela-agueda.garcia-garrido@unicaen.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOMAINES DE RECHERCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Histoire religieuse et culturelle de l’Espagne moderne (XVIe-XVIIe siècles).Histoire sociale de la prédication et du clergé régulier (Monarchie hispanique à l'époque moderne).Rhétorique ecclésiastique. Oralité et transmission des savoirs dans l’espace public.Pratiques anticléricales dans l’Espagne moderne.Femmes et gens d’Église : patronage, témoignage, réseaux de pouvoir.Concurrence et solidarité entre les ordres religieux aux espaces insulaires (le cas des Philippines au XVIIe siècle)Histoire du clergé espagnol dans la France du XVIIe siècle: échanges, réseaux, projections.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**** PUBLICATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages comme seule auteure:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Los confines de Dios. Mártires agustinos en Japón (El relato de fray Martín Claver, 1638). Huelva, Servicio de publicaciones de la Universidad de Huelva, coll. Biblioteca biográfica del Renacimiento español, 2024, 260 pp. ISBN: 978-84-10326-19-4.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recension de Juan Villa, publiée le 23 octobre 2024 : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.huelvainformacion.es/ocio/confines-dios_0_2002616722.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recension de Marina Torres Trimállez, ERASMO, Revista de Historia medieval y moderna, 11 (2024), 105-108:</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://revistas.uva.es/index.php/erasmo/article/view/9392/6356</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Fray Juan Márquez (1564-1621): un maestro de la Reforma católica. Huelva, Servicio de publicaciones de la Universidad de Huelva, coll. Biblioteca biográfica del Renacimiento español, 2021, 508 p. ISBN: 978-84-18628-61-0.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recension d’Ofelia Rey Castelao, Revista hipogrifo, vol. 9, n.°2 (2021) p. 1145-1148.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recension de Estrella Ruiz-Gálvez Priego, Investigaciones históricas: época moderna y contemporánea, vol. 41 (2021), p. 1380-1383.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recension de Rafael Lazcano, Archivo Agustiniano, vol. 106, n.° 224 (2022), p. 455-457.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recension de Rafael Ramis Barceló, Anuario de Historia de la Iglesia, vol. 31 (2022), p. 663-664.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recencion de Francisco Javier López de Goicoechea Zabala, Ciudad de Dios: Revista agustiniana, vol. 232, n.° 1 (2022), p. 242-247.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages collectifs:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Édition scientifique, avec S. Truchuelo García, J. Garau y A. Testino, du volumen Espada de Dios y aliento de la nobleza: el ministerio de la palabra en la España moderna (siglos XVI-XVIII), Madrid, ed. Sindéresis, 2020, 252 p. ISBN: 978-84-18206-30-6.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recension de Manuel José de Lara Ródenas. Erebea: Revista de Humanidades y Ciencias Sociales, n° 10 (2020), p. 255-260.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recension de Juan Diego González Sanz. La Torre del Virrey, n° 30 (2021/2), p. XXVIII-XXIX.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recension de Manuel Santos Gómez. Tiempos modernos, n.° 42 (2021), p. 439-442.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recension de Davide Balestra. Mediterranea-ricerche storiche, Année XVIII-Décembre 2021, p. 747-750.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Édition scientifique avec Rocío G. Sumillera et José Luis Martínez-Dueñas du volume Resistance and practices of rebellion at the Age of Reformations (16th-18th centuries). Épilogue d’Andreas Würgler, Université de Genève, Madrid, Ediciones Complutense, 2019, 202 p.  ISBN: 978-84-669-3626-2.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recension de Marina Torres Trimállez, Revue Vegueta: Anuario de la Facultad de la geografía e Historia, n° 20 (2020), p. 529-532.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Édition scientifique, avec G. Salinero et R. Păun, du volume Paradigmes rebelles. Pratiques et cultures de la désobéissance à l'époque moderne, Bruxelles, Peter Lang, coll. Histoire des mondes modernes, 2018, 631 p. ISBN : 978-2807607125.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recension de Damien Fontvieille. Revue Histoire, économie et société, n° 2 (2019), p. 131-140.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numéros de revues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Coordinatrice (avec F. Negredo) du volume El poder de la palabra en el espacio urbano : conflicto y consenso en los púlpitos de la España moderna. Revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigaciones históricas: época moderna y contemporánea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Valladolid, vol. 42, 2022, 272 p.:</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://revistas.uva.es/index.php/invehisto/issue/view/340</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Coordinatrice (avec O. Rey Castelao) du volume Instituciones frente a individuos: compartir prácticas comunitarias en la España de la Edad Moderna. Dans Magallánica: Revista de Historia moderna, vol. 7, numéro 13 (2020), 257 p. : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://fh.mdp.edu.ar/revistas/index.php/magallanica/issue/view/MAG13/showToc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Coordinatrice du volume Voces de la disidencia en las ciudades de la Europa moderna (siglos XVI-XVIII): del conflicto a la comunicación, Erebea : Revista de Humanidades y Ciencias Sociales, vol. 7 (2017), 195 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Édition de textes anciens **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Théodore de Bèze : Del Derecho de los magistrados sobre sus súbditos, Genève, 1575. [Titre original français : Du droit des magistrats sur leurs subjets, 126 p.]. Étude préliminaire de Rocío G. Sumillera (Université de Grenade), Madrid, Editorial Trotta, 2019, 152 p.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recension de R. Ramis Barceló, Anuario de Historia del derecho español, Ministère de Justice (éd.), n° 90 (2020), pp. 938-839.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recension de J. C. Velasco Arrojo, Daimon: revista internacional de filosofía, n° 82 (2021), pp. 218-221.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Louis Machon, Discurso o sermón apologético de las mujeres. Materia nueva, curiosa y jamás defendida, Paris, 1641 [Titre original français : Sermon apologétique en faveur des femmes : question nouvelle, curieuse et non jamais soustenuë, 150 p.], Revista de espiritualidad, Madrid, n° 73, 292 (2014). ISSN: 0034-8147.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Juan de Gámiz, Sermón panegírico en la fiesta que el día treze de agosto de este año de 1694 consagró la junta ilustre de los maestros de leer, escribir y contar de [….] Sevilla, a su patrón y gloriosíssimo obispo y mártir san Casiano, Sevilla, herederos de Tomás López de Haro, 1695. Ignaziana: rivista di ricerca teologica. Centre de Spiritualité Ignacienne de l’Université Pontificale Grégorienne de Rome, n° 16 (2013), p. 263-282.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recensions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Juan VILLA, Mal tiempo, Barcelona, Editorial Comba, 2023, pp. 192. ISBN: 9788412463880. Dans Revista de Libros, 4, vol. 1 (2024).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Rafael LAZCANO, Tesauro Agustiniano, n.° 11: Fray Luis de León, Pozuelo de Alarcón (Madrid), R. Lazcano, 2023, 406 pp. ISBN: 978-84-09-01027-1. Dans Analecta Augustiniana, vol. 86 (2023), pp. 239-245.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Manuel José DE LARA RÓDENAS, Libro de Familia, Valencina de la Concepción, Papeles del Sitio (2022), 64 p. ISBN: 978-84-122287-6-2. Dans República de las Letras (Revista de la Asociación colegial de escritores), Section “Crítica”, 24 mars 2023: </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://republicadelasletras.acescritores.com/2023/03/24/la-vida-beata-de-manuel-jose-de-lara/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	M.a del Carmen BOSCH, Jaume GARAU, Abraham MADROÑAL, Juan Miguel MONTERRUBIO (edición crítica, estudio y notas), Comentarios de erudición. Libros XVII y XVIII, de Bartolomé Jiménez Patón, Madrid, Iberoamericana Vervuert, Coll. Clásicos Hispánicos, 2021, 290 p. ISBN : 978-84-9192-221-6. Dans Erebea. Revista de Humanidades y Ciencias Sociales, Universidad de Huelva, 12, 2 (2022), p. 431-434.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Diego MEDINA POVEDA, En vecindad, no en compañía, Sevilla, Siltolá Poesía, n.° 82 (2022), 62 p. ISBN: 978-84-17352-94-3. Dans Artifara. Revista de lenguas y literaturas ibéricas y latinoamericanas. Université de Turin, n.° 22, 2 (2022), XXXIX-XLI.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Michel DE CERTEAU, El extranjero o la unión en la diferencia. Juan Diego González Sanz (traduction), Madrid, Trotta, 2021, 224 p. ISBN : 978-84-9879-851-7. Dans Miscelánea Comillas: Revista de Ciencias Humanas y Sociales, n° 155 (2021), p. 642-644.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Tomás Antonio MANTECÓN MOVELLÁN, Marina TORRES ARCE, Susana TRUCHUELO GARCÍA (éds.), Dimensiones del conflicto: resistencia, violencia y policía en el mundo urbano, Servicio de Publicaciones Universidad de Cantabria, Santander, 2020, 538 p. ISBN 978-84-8102-931-4. Dans Studia Storica. Historia Moderna, Université de Salamanque, vol. 43, n.° 1 (2021), p. 440-444.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Laurey BRAGUIER, Servantes de Dieu. Les beatas de la couronne de Castilla (1450, 1600), Presses Universitaires de Rennes, collection Histoire, 2019, 509 pp. ISBN 978-2-7535-7685-8. Dans Espacio, tiempo y forma. Serie IV: Historia moderna, n° 34 (2021), p. 533-538.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Francisco José GARCÍA PÉREZ, Juan Rodríguez Coronel. Un predicador jesuita en la corte de Carlos II, Sindéresis: Madrid, 2019, 243 p. ISBN: 978-84-16262-86-1. Dans Erebea, 10 (2020), p. 271-274.•	Rubén CASTRO REDONDO, La cartografía digital de Galicia en 1753. Jurisdicciones, provincias y Reino. La cartografía digital de Galicia en 1753. Jurisdicciones, provincias y Reino, Santiago de Compostela: Andavira Editora, 2019 (301 p.). ISBN: 978-84-949877-8-6. Dans Erebea. Revista de Humanidades y Ciencias Sociales, Universidad de Huelva, 9 (2019), p. 415-418.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Manuel PEÑA DÍAZ, Historias cotidianas. Resistencias y tolerancias en Andalucía (siglos XVI-XVIII), Granada: Comares Historia, 2019 (258 p.). ISBN: 978-84-9045-803-7.  Dans Chronica nova: Revista de Historia moderna de la Universidad de Granada, 45 (2019), p. 575-579.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Gregorio SALINERO, Hombres de Mala Corte. Rebeliones y gobierno de las Indias de Castilla, segunda mitad del siglo XVI, Cátedra, Madrid, 2017 (483 p.). ISBN: 978-8-43763-641-2. Dans Tiempos modernos: Revista electrónica de Historia Moderna, vol. 8, n° 35, 2017, p. 468-472.•	Rocío G. SUMILLERA y José Luis MARTÍNEZ-DUEÑAS (eds.), El primer toque de la trompeta contra el monstruoso gobierno de las mujeres, de John KNOX, Valencia: Tirant Humanidades, col. Prosopopeya, 2016 (184 p.). ISBN: 978-8-41634-973-9. Dans La Albolafia: Revista de Humanidades y Cultura, Universidad Rey Juan Carlos, Madrid, n° 8, 2016, p. 165-168.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Benoist PIERRE, La Monarchie ecclésiale. Le clergé de cour en France à l’époque moderne, Seyssel : Champs Vallon, 2013 (465 p.). ISBN : 978-2-87673-883-6. Dans Erebea. Revista de Humanidades y Ciencias Sociales, Universidad de Huelva, n°3, 2013. Volume monographique: Biografía e Historia, p. 453-457.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Stefano SIMIZ (ed.) : La parole publique en ville des réformes à la révolution, Villeneuve d’Ascq : Presses Universitaires du Septentrion, 2012 (280 p.).  ISBN : 978-2-7574-0382-2. Dans Tiempos Modernos: Revista electrónica de Historia Moderna, vol. 7, n.° 24, 2012, 6 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Articles publiés dans des revues à comité de lecture **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	« Progetti di etnografia missionaria nelle Filippine (1677-1689): Tipizzazione, confisca e restituzione degli oggetti di idolatria», Missionary collecting [trad. de E. Sallent del Colombo et S. Brevaglieri], Sabina Brevaglieri (éd.), Quaderni storici, 169, année LVII (2022), p. 85-125: </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.rivisteweb.it/issn/0301-6307</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Présentantion du dossier «El poder de la palabra en el espacio urbano: conflicto y consenso en los púlpitos de la España moderna» (avec F. Negredo Del Cerro), dans la revue Investigaciones históricas, Université de Valladolid, vol. 42, 2022, 8 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«Comunidad y fraternidad: fray Juan Márquez (1564-1621) y la provincia agustiniana de Castilla», dans Perspectivas espirituales ibéricas en el Renacimiento y en el Barroco, R. Ramis Barceló (coord.). Dans Cauriensia: Revista anual de ciencias eclesiásticas, vol. 16 (2021), p. 161-181.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«Peticiones contra el “breve de la alternativa” o el rechazo de la hibridación clerical en Filipinas (s. XVII)», dans Fronteras de ultramar: fenómenos de hibridaciones en las ciudades del mar de China (siglos XVI-XVII). e-Spania [en ligne], dossier coordonné par S. Truchuelo et T. A. Mantecón, n°30, juin 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«Predicadores de la provincia bética en tiempos de Mateo Alemán (1547-1614): del oficio al beneficio», e-Humanista. Journal of Iberian Studies, vol. 34: “Mateo Alemán: estudios críticos sobre la vida y la obra”, Francisco Ramírez Santacruz (éd.), 2016, p. 200-219.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«Predicar en zonas portuarias de la Andalucía atlántica durante el siglo XVII». Actes des Journées d’études Les ports de la monarchie espagnole : variété des modèles péninsulaires (XVe-XVIIe siècles), revue e-Spania, Université Paris-Sorbonne, octobre 2015. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://e-spania.revues.org/25035</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«Sermons espagnols dans la France moderne : censure et pouvoir aux temps de la restauration catholique (1598-1611)», Querelles littéraires et disputes politiques : Italie et Espagne XIIIe-XVIIe siècles, M. Guillemont (coord.), Atlante: revue d’études romanes, Université de Lille, 2, 2015, p. 161-190.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	« Informar, instruir y controlar: Las notas de fray Pedro de San Cecilio sobre la fundación de la recolección mercedaria (1596-1668) », L’espace marginal dans les manuscrits, incunables et imprimés (royaumes de la péninsule ibérique médiévale et Espagne moderne, XIIe-XVIIIe siècles), revue L'Âge d'or, n° 8, S. Hirel-Wouts et F. Quero (coords.), 2015, 16 p. [en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«Desobediencia y conflictos en el clero de las islas Filipinas (1595-1616)», 20 p. Revue  Nuevos Mundos, Mundos Nuevos. Section “Débats”, 2015 [en ligne].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«Predicación jesuita y compromiso social en la España de la Contrarreforma: la misión de educar en virtud y letras », Revista Ignaziana, Centre de Spiritualité Ignacienne de l’Université Pontificale Grégorienne de Rome, n° 16 (2013), p. 236-262.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«Fray Pedro de Valderrama (1550- 1611): un predicador andaluz leído y censurado en la Sorbona », Erebea. Revista de Humanidades y Ciencias Sociales, Universidad de Huelva, n°1, 2011: Predicación y sociedad, siglos XIII-XVII, p. 253-280.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«La imagen predicada. La virtud como camino hacia la salvación en los Retratos de Francisco Pacheco (1564-1644) », Etiópicas: Revista de Estudios Humanistas, Universidad de Huelva, n° 2, 2006, p. 172-211.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«El discurso doctrinal sobre la herejía : análisis de un sermón », Analecta Malacitana, Université de Málaga, XXIX, 1, 2006, p. 139-158.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«El principio de la otredad : Extranjeros y heréticos en el sermón de un edicto de fe », e-Humanista : Journal of Iberian Studies, volume 6, 2006, Université de Santa Barbara, Californie, p. 132-153.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«El púlpito et la cátedra : la naissance d’un nouveau discours d’exclusion sociale à travers la prédication sévillane du XVIIe siècle», HmiC, Història Moderna i Contemporània, Universidad Autónoma de Barcelona, n° 3, 2005, p. 373-391.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Articles publiés dans des revues sans comité de lecture **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«Notas sobre el sufismo», A parte rei. Revista de Filosofía (46), juillet 2006, 9 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Contributions à des ouvrages collectifs et travaux monographiques **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«En vez de minas, hallaua incendios: la campaña antiluliana del padre Ribas (O.P.) en la España del siglo XVII», Ramon Llull y los lulistas (siglos XIV-XX), R. Ramis Barceló (éd.), Madrid-Porto, Sindéresis, 2022, pp. 577-603.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«Missions et legations des augustins castillans au XVIIe siècle: une évangélisation des Philippines depuis la métropole», Les missions religieuses à l’épreuve des empires coloniaux (XVIe-XXe siècle), H. Vu Thanh (dir.), Paris, éditions Maisonneuve et Larose, coll. Mers & Empires, 2022, p. 151-174.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«Matrimonios violentos y conflictividad social: claves para entender los comportamientos anticlericales en la Castilla moderna (siglos XVI-XVII)», dans Matrimonio, estrategia y conflicto (siglos XVI-XIX), M. Torremocha (coord.), Salamanca, Presses de l’Université, 2020, p. 99-125.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Introduction (en espagnol), avec O. Rey Castelao, du volumen Instituciones frente a individuos: compartir prácticas comunitarias en las ciudades de la Edad Moderna. Magallánica: Revista de Historia moderna, vol. 7, n.° 13 (2020), p. 1-15.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«Oyga el letor: estrategias y prácticas de edificación de los predicadores andaluces en la Edad Moderna», M. Peña Díaz, P. Ruiz Pérez et J. Solana Pujalte (coords.), Historia de la edición y la lectura en Andalucía (1478-1808), Córdoba, Universidad de Córdoba, 2020, 2020, p. 261-273.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«De predicadores y nobles. Entramados de protección sistémica a la luz de nuevas investigaciones». En Espada de Dios y aliento de la nobleza: el ministerio de la palabra en la España moderna (siglos XVI-XVIII), Á. García Garrido, S. Truchuelo, J. Garau et A. Testino (éds.), Madrid, ed. Sindéresis, 2020, p. 9-19.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«Presentar guerra al infierno: resistencia y obediencia en las dominicas descalzas de Sevilla (siglos XVI-XVII)», dans Mujeres, sociedad y conflicto (ss. XVII-XIX), M. Torremocha (éd.), Valladolid, Ediciones Castilla, 2019, pp. 141-163.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	 Note préliminaire sur la traduction du traité de Théodore de Bèze : Du droit des magistrats sur leurs subjets (Genève, 1575), Madrid, editorial Trotta, 2019, 1575, p. 53-59.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Introduction (en anglais) avec Rocío G. Sumillera de Resistance and practices of rebellion at the Age of Reformations (16th-18th centuries), Madrid, Ediciones Complutense, 2019, p. 9-38.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«Reformas en conflicto : ¿una defensa de la libertad en la Edad Moderna?», conclusión du volumen Resistance and practices of rebellion at the Age of Reformations (16th-18th centuries), Madrid, Ediciones Complutense, 2019, p. 201-211.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«El gobierno de la palabra: relaciones de poder entre predicadores y mujeres en la España de los Austrias», dans Religión, política y moralidad en el Barroco. La predicación en la España del siglo XVII, Jaume Garau (coord.), Madrid, Editorial Sindéresis, coll. IEHM, 2019, pp. 101-130. ISBN: 978-84-16262-39-7.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«Construyendo la “ciudad de Dios”: la predicación española en Manila (siglo XVII)». Dans La vida inquieta. Conflictos sociales en la Edad moderna, O. Rey Castelao, C. Fernández Cortizo et R. Castro Redondo (coord.), Presses Universitaires de Santiago de Compostela, 2018, p. 43-69.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«Predicadores, listas e Historia eclesiástica en la España del siglo XVII», Le temps des listes. Représenter, savoir et croire à l’époque moderne. G. Salinero et Miguel Ángel Melón Jiménez (dir.), Bruxelles, Peter Lang, coll. Histoire des mondes modernes, 2018, p. 441-464.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Introduction au volume monographique Voces de la disidencia en las ciudades de la Europa moderna: del conflicto a la comunicación (siglos XVI-XVIII). Dans Erebea : Revista de Humanidades y Ciencias Sociales, n° 7, 2017, p.4-13.•	«Michel de Certeau, predicador. El fondo de los archivos de la provincia jesuita de Francia», dans La Torre del Virrey, Dossier Michel de Certeau: Una herencia, n° 17. 2015/1, p. 23-35.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«El oficio de maestro de primeras letras, según el predicador jesuita Juan de Gámiz, Sevilla, 1695». Dans Travaux et documents hispaniques, nº 3 : Les jésuites dans le monde moderne (XVIe-XVIIIe siècles : textes commentés et débats historiographiques. Collection numérique publiée par l’ERIAC, Université de Rouen, (2012). Dans le cadre de la question « Les jésuites en Espagne et en Amérique (1565-1615). Pouvoir et religion » du concours de l’agrégation d’espagnol (2011-2013).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	 «Sœur Francisca Dorotea (1558-1623) : fondatrice du couvent sévillan Nuestra Señora de los Reyes », dans Le monde hispanique. Histoire des fondations. Hommage au professeur Annie Molinié-Bertrand. G. Martin, A. Guillaume et J.-P. Duviols (éds.) PUPS, 2012, p. 349-363.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«Cuando los Jesuitas toman la palabra. Poder y predicación en la Sevilla del siglo XVII», Les Jésuites en Espagne et en Amérique, PUPS, 2007, pp. 265-285.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«¿Predicadores sediciosos? La libertas loquendi en la España moderna (siglos XVI-XVII)», dans Paradigmes rebelles. Pratiques et cultures de la désobéissance à l’époque moderne. G. Salinero, Á. García-Garrido et R. Păun (éd.), Bruxelles, éditions Peter Lang, vol. 5, 2018, p. 399-420.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«‘Rebeldes’ en el espejo del tiempo: otra vuelta de tuerca», Conclusion au volumen Paradigmes rebelles. Pratiques et cultures de la désobéissance à l’époque moderne. G. Salinero, Á. García-Garrido et R. Păun (éd.), Bruxelles, éditions Peter Lang, 2018, p. 611-631.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«Le scolasticisme du clergé hispanique à l’époque moderne. Construction d’une légende noire au Siècle des Lumières ». Revue d'histoire culturelle de l'Europe. Dossier n° 1 : « Légendes noires et identités nationales en Europe, Légendes noires et identités collectives : construction, déconstruction, réfutation » [En ligne], 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«Désobéissance et contestation dans l’Église hispanique à l’époque moderne : la chaire, un espace de liberté ?», dans La Contestation (XIe-XVIIIe siècles), G. Lecuppre (dir.), Paris, Éd. Kimé, 2016, p. 275-298.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	« Le catéchisme du jésuite Gaspar Astete (1537-1601) au service de l’instruction religieuse de l’enfance dans l’Espagne moderne », Les catéchismes et les littératures chrétiennes pour l'enfance en Europe, XVIe-XXIe siècle, M. Colin (dir.), Presses Universitaires de Bordeaux, 2014, p. 71-89.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«Le portrait des prédicateurs illustres dans l’Espagne de la Contre-Réforme : le pouvoir pictural de la sainteté », Actes des Journées d’études Pouvoir(s) de l’image aux XVe, XVIe, XVIIe siècles. Presses Universitaires Blaise Pascal, Clermont Ferrand, 2009, p. 315-342.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Traductions académiques **Du français vers l’espagnol :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Article: SALINERO, Gregorio. «Rebeliones coloniales y gobierno de las Indias, segunda mitad del XVI», Revista Historia Mexicana, Colegio de México, vol. LXIV, n° 3 (255), enero-marzo (2015), p. 895-936.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Livre: SALINERO, Gregorio, Hombres de mala corte. Rebelión, procesos políticos y gobierno de las Indias: segunda mitad del siglo XVI, Madrid, Ediciones Cátedra, colección «Historia. Serie menor », 2017, 488 pages.Comptes rendus :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">David González Cruz, Hispania. Revista española de Historia moderna, vol. 79, n.° 262 (2019), p. 547-550.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Darío G. Barriera, Vínculos de Historia, n.° 7 (2018), p. 454-456.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d’ouvrage: «De l’obéissance qui est deue aux Magistrats », chap. XLV de la Confession de la foy chrestienne, de Théodore de Bèze. Genève, Jean Crespin, 1561, p. 231-241. Traduction pour l’édition critique de Théodore de Bèze : Du droit des magistrats sur leurs subjets (Genève, 1575), Madrid : editorial Trotta, 2019, p. 135-141.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d’ouvrage: ‘Cinquième argument’ du Traitté de l’authorité du magistrat en la punition des heretiques (Genève, Conrad Badius, 1560), Madrid : editorial Trotta, 2019, p. 131-135.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">De l’italien vers l’espagnol :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Article: NOVI, Elisa. «Predicar en la Italia española: actores, prácticas, modelos», dans Espada de Dios y aliento de la nobleza, Madrid, Sindéresis, 2020, p. 195-211.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres publications :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traduction à l’espagnol de Un refuge chez Vermeer, de Roland Ladrière, dans Afin que l’ombre éclaire. Sur la poésie de Roland Ladrière, L’atelier du grand Tétras, Mont-de-Laval, 2025, p. 87-103.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Volver a mí”, poème publié dans l’Anuario de literatura breve 2023: Gravitar rotando, dir. Óscar Tagle, Mexique, Amaya Ediciones, 2022, 768 pp. ISBN 978-607-8408-94-8.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recueil de poèmes pour l’anthologie No se van a ordenar solas las cosas, Ana Deacracia (coord.), Autoridad portuaria de Huelva- editorial Niebla, 2022, p. 339-343.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deux poèmes traduits en portugais par Vergílio Alberto Vieira, dans Aspectus : revista de arte & ciência, n.° 14, 2021. ISSN: 2184-5689.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traduction en espagnol du poème « Mon curé » de Gustave le Vavasseur (1819-1896) dans Agua Viva. Revista de espiritualidad (Valladolid, Espagne), juin 2021. Texte tiré des Poésies complètes, tome 2 : « Caractères et portraites rustiques », Paris, Alphonse Lemerre, 1888, p. 73-79.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traduction en espagnol de deux poèmes d’Alain Bosquet (1919-1998), dans Monolito, Revista de Literatura y Arte, octobre 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traduction en espagnol du poème «L’ inspiration», de Louise Colet (1810-1876) dans La Raíz invertida. Revista Latinoamericana de poesía, 18 août 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traduction en espagnol de deux poèmes de Théodore de Banville dans Salomé, d’Oscar Wilde. Étude et édition de Miguel Ángel Náter, Puerto Rico, editorial Tiempo Nuevo, coll. Miguel Guerra-Mondragón, 2019, pp. 16-20. ISBN: 1723539759.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Épitaphe (n.° 93), finaliste du II Prix d’épitaphes 2018, organisé par le cimetière de Torrero (Saragosse, Espagne). Publication de la Mairie de Saragosse en 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Poème : Ornano express. Dans Revista de poesía Cal, n.° 5, 2018, p. 8-10.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recueil «Hojas de paz», dans Revista Retorno, Universidad de Puerto Rico, vol.2, janvier-mai (2017), p. 240-242. 2017. ISBN: 978-1727528503.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Poèmes Invención de lo ajeno y Alfa y omega frente al Arno. Œuvre finaliste du XXIV PREMIOS DE POESÍA “LUZ” et publiée par la Delegación municipal de cultura del Excmo. Ayuntamiento de Tarifa, Imagenta ediciones, 2017, p. 71-73. ISBN : 97884947067-45.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Poème : Ornano express. Prix spécial du jury dans le IVe Prix National de Poésie Poeta de Cabra, Madrid, 2016. Dans Cuadernos del matemático. Revista ilustrada de creación, n.° 55, février 2017, p. 90. ISSN: 1132-2403.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prologue au livre de Miguel Náter : Culpa de Nadie, Puerto Rico, Editorial Tiempo Nuevo, 2017. ISBN: 9781545381342.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traduction en espagnol de cinq poèmes de Jean Follain (1903-1971), issus de son recueil EXISTER (Gallimard, 1943), dans Dosfilos : Revista cultural de la Universidad de Zacatecas (México), n° 135, 2017, p. 4-6.  ISSN: 0187-6834.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traduction en espagnol de cinq poèmes d’Alain Borne (1915-1962) dans Oculta : Revista literaria, novembre 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traduction en espagnol de l’épître VI de Voltaire (1715), dans la revue Anáfora, n° 8, juin 2016. ISSN : 2444-9504.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traduction en espagnol de la satyre VIII de Mathurin Régnier (1573-1613), Revue La Galla Ciencia, sección Hoy firma, 16 juin 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traduction en espagnol d’un poème de Voltaire à la marquise de Breteuil (1741) dans la section «Clásicos», Periódico de Poesía, año 7, n° 74, novembre 2014, Universidad Nacional Autónoma de México. ISSN : 2007-4972.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traduction en espagnol de « Ceux qui paient », issu de Le sang du pauvre (1909), de Léon Bloy (1846-1914). Barcarola, revista de creación literaria, n° 81-82, 2014, p. 203-208. ISSN: 1696-4807.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anthologie La Alquimia del fuego, Amargord ediciones et la Fundación Zenobia-Juan Ramón Jiménez, Moguer (Espagne), 2014, p. 402-404.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traduction en espagnol de huit poèmes du livre Territoires du souffle (Paris, 1999) ; d’Andrée Chedid (1920-2011). Dans Círculo de Poesía : Revue électronique de littérature, Puebla, Mexique, 3ème époque, année 5, 1er avril 2014. ISSN 2007-5367.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction et traduction en espagnol de « Salom » (Orient, 1942), poème de Pius Servien (1902-1953), Revista Almiar, Madrid, III époque, n° 71, décembre 2013. ISSN: 1696-4807.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traduction en espagnol de trois poèmes du livre EXIL (1942), de Saint-John PERSE (1887-1975). Dans FÁBULA. Revista literaria, n° 35, ARLEA-Université de La Rioja (Espagne), n° 35 (décembre 2013), p. 20-23. ISSN: 1698-2800.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Refugios ». Section de poésie “La nube habitada”, coordonnée et illustrée par Anxo Pastor. FronteraD,  août 2013, ISSN: 2173-4186.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Última Presencia », Cuaderno Literario, abril n° 20, Ayuntamiento de Iniesta, Cuenca, 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traduction du français vers l’espagnol de sept poèmes d’André Spire (1868-1966). Nayagua : Revista de poesía de la Fundación-Centro de Poesía José Hierro, Madrid, n° 18, janvier 2013, segunda época: especial dossier José Hierro, p. 159-173. ISSN: 1889-206X.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«La lección definitiva», Ariadna. Revista cultural, n° 56, juillet-août 2012, ISSN 1695-3975.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«Toque de queda», Hojas universitarias, ed. Universidad Central (Colombie), n° 66, janvier-juin 2012, p. 174-175.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Section “Canumfora”, El coloquio de los perros: Revista española de literatura y cultura, Cartagena (Espagne), n° 30 (2012), ISSN 1578-0856.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«Refugios», Gaceta del Libro Español, n° 18, septembre 2010. Publié par l’O.N.U. Genève, Suisse.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«Lugares comunes», publié par le Cercle des Beaux-Arts, Palma de Majorque, 2003.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">El espacio ausente, Colección Donaire, n° 3. Le Conseil Culturel Provincial (Diputación) de Huelva (éd.), 1998. ISBN: 84-8163-178-7.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">** AUTRES MÉRITES**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	2019. Accessit dans le XL Prix hispano-américain de poésie Luis Chamizo (Saragosse, Espagne) pour l’œuvre Como un viento que alarga los bosques.•	2018. Prix spécial du jury dans le IIe Prix national d’épitaphes, organisé par le cimetière de Torrero (Saragosse, Espagne).•	2016. Prix spécial du jury dans le IVe Prix National de Poésie Poeta de Cabra, Madrid, pour l’œuvre « Ornano express ».•	2012. Lauréate (1er prix) du XXIIe Prix National de Poésie Villa de Iniesta (Cuenca, Espagne) pour l’œuvre «Última Presencia».•	2010. Lauréate du Prix International de Poésie Platero pour l’œuvre «Refugios». Organisé par l’O.N.U. Genève, Suisse.•	2005. Mention Honorifique dans le XIe Prix International de Poésie pour Signos de nadie. Organisé par La porte des poètes, Paris.•	2002. Finaliste du Ier Prix international de Poésie amoureuse (2002) pour Lugares comunes, œuvre publiée par le Cercle des Beaux-Arts, Palma de Majorque.•	2001. Mention Honorifique au III Premio Universitario de poesía, organisé par le Vice-rectorat de l’Université de Huelva.•	2001. 1er Prix de poésie au IV Concurso Regional de Creación joven, organisé par le Conseil culturel de Huelva.•	1998. Lauréate du Prix de réflexion littéraire Música en el jardín. Université de Huelva.•	1997. Lauréate du Ier Concurso Regional de Creación joven. Œuvre publiée en 1998 par la Marie de Huelva.•	1996. Mention Honorifique dans le prix Cuentos de Navidad, organisé par la Mairie de Huelva.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quebrar el orden del espacio público. Los púlpitos de la discordia en Filipinas (siglos XVI-XVII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Historica: Historia Moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, De la plaza al púlpito: Conflictos y espacios urbanos en la Edad Moderna, 47 (1), pp.139-170. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14201/shhmo2025471139170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Hijos de nadie? Derechos y obligaciones de la Iglesia sobre los expósitos en la predicación de la España moderna (siglo XVII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegueta: Anuario de la Facultad de Geografía e Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Abandono, exposición y maternidad fuera del modelo (ss. XVI-XX), 25 (2), pp.659-682. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51349/veg.2025.2.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teología de la Cuaresma en la predicación española del siglo XVII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carthaginensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (79), pp.69-96. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62217/carth.608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] GARCÍA PÉREZ, Francisco José, Los predicadores de Carlos II. La oratoria sagrada al servicio del poder, Granada, Comares, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronica Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Poderes en femenino. De la corte a la familia en la Europa Moderna (siglos XVII-XVIII), 51, pp.525-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rend] de Rafael LAZCANO, Tesauro Agustiniano (n.° 11). Fray Luis de León, Pozuelo de Alarcón (Madrid), R. Lazcano, 2023, 406 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analecta Augustiniana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 86, pp.239-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progetti di etnografia missionaria nelle Filippine (1677-1689). Tipizzazione, confisca e restituzione degli oggetti di idolatria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni Storici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.85-124. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1408/106200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación Dosier. El poder de la palabra en el espacio urbano: conflicto y consenso en los púlpitos de la España moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Negredo del Cerro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigaciones Históricas. Época Moderna y Contemporánea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Bartolomé Jiménez Patón (2021). &amp;quot;Comentarios de erudición. Libros XVII y XVIII&amp;quot;. Edición crítica, estudio y notas de M.a del Carmen Bosch, Jaume Garau, AbrahamMadroñal y Juan Miguel Monterrubio. Iberoamericana/Vervuert, 291 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erebea : Revista de Humanidades y Ciencias Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Mujeres en conflicto, mujeres ante la justicia (siglos XV-XIX), 12 (2), pp.431-434. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33776/erebea.v12i2.7786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comunidad y fraternidad: fray Juan Márquez (1564-1621) y la provincia agustiniana de Castilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Águeda García Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cauriensia. Revista Anual De Ciencias Eclesiásticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, pp.161-181. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17398/2340-4256.16.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Recension] Tomás Antonio MANTECÓN MOVELLÁN, Marina TORRES ARCE, Susana TRUCHUELO GARCÍA (éds.), Dimensiones del conflicto: resistencia, violencia y policía en el mundo urbano, Servicio de Publicaciones Universidad de Cantabria, Santander, 2020, 538 p. ISBN 978-84-8102-931-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Historica: Historia Moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (1), pp.440-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Reseña de:] Laurey, Braguier, Servantes de dieu. Les beatas de la Couronne de Castille (1450-1600)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espacio Tiempo y Forma. Serie IV, Historia Moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La política ultramarina de las monarquías ibéricas (circa 1700-1750): una historia de fracasos y éxitos relativos, 34, pp.533-538. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5944/etfiv.34.2021.29340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Michel De Certeau, El extranjero o la unión en la diferencia, traduit par Juan Diego González Sanz, Madrid, Trotta, 2021, 224 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miscelánea Comillas. Revista de Ciencias Humanas y Sociales [1943-2023]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 79 (155), pp.642-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco José García Pérez (2019): &amp;quot;Juan Rodríguez Coronel. Un predicador jesuita en la Corte de Carlos II&amp;quot;. Sindéresis, 243 pp. ISBN: 978-8416262861</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erebea : Revista de Humanidades y Ciencias Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33776/erebea.v10i0.4793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación del dossier: &amp;quot;Instituciones frente a individuos en la España de la Edad Moderna: compartir prácticas comunitarias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofelia Rey Castelao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magallánica. Revista de Historia Moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (13), pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu] Manuel PEÑA DÍAZ, Historias cotidianas. Resistencias y tolerancias en Andalucía (siglos XVI-XVIII), Granada: Comares Historia, 2019 (258 p.), p.575-579. ISBN: 978-84-9045-803-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronica Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La familia en Andalucía en la Edad Moderna, 45, pp.575-579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peticiones contra el &amp;quot;breve de la alternativa&amp;quot; o el rechazo de la hibridación clerical en Filipinas (siglo XVII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Quelle histoire globale au XVIe siècle ? / Fronteras de Ultramar, 30, [16 p.]. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-spania.28007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducción [de Voces de la disidencia en las ciudades de la Europa moderna: del conflicto a la comunicación (siglos XVI-XVIII)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erebea : Revista de Humanidades y Ciencias Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Voces de la disidencia en las ciudades de la Europa moderna, 7, pp.5-12. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33776/erebea.v7i0.3289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le scolasticisme du clergé hispanique à l’époque moderne. Construction d’une légende noire au Siècle des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Légendes noires et identités nationales en Europe, 1, [13 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desobediencia y conflictos en el clero de las islas Filipinas (1595-1616)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Débats 2015, [21 p.]. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.67689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicadores de la provincia bética en tiempos de Mateo Alemán (1547-1614): del oficio al beneficio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eHumanista. Journal of iberian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mateo Alemán: estudios críticos sobre la vida y la obra, 34, pp.200-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Recension] John Knox, El primer toque de la trompeta contra el monstruoso gobierno de las mujeres. Rocío G. Sumillera y José Luis Martinez-Duenas (eds.), Valencia, Tirant Humanidades, col. Prosopopeya, 2016,184 p. Dans La Albolafia: Revista de Humanidades y Cultura, Universidad Rey Juan Carlos, Madrid, n° 8, 2016, p. 165-168.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Albolafia : Revista de Humanidades y Cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.165-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informar, instruir y controlar: Las notas de fray Pedro de San Cecilio sobre la fundación de la recolección mercedaria (1596-1668)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Âge d'or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, L’Histoire et ses récits entre images, fictions et paratextes, 8, [16 p.]. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/agedor.489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicar en zonas portuarias de la Andalucía atlántica durante el siglo XVII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vices et vertus / Les ports de la monarchie espagnole / La Fabrique du Local, 22, [19 p.]. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-spania.25035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Certeau, predicador. El fondo de los archivos de la provincia jesuita de Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La torre del Virrey. Revista de Estudios Culturales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Michel de Certeau (1925-1986): Una herencia, 17, pp.23-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sermons espagnols dans la France moderne : censure et pouvoir aux temps de la restauration catholique (1598-1611)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Querelles littéraires et disputes politiques : Italie et Espagne XIIIe - XVIIe siècles, 2, pp.161-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Traduction del original francés, Discours ou sermon apologétique en faveur des femmes : question nouvelle, curieuse et non jamais soustenuë] Discurso o sermón apologético de las mujeres. Materia nueva, curiosa y jamás defendida, de Louis Machon, Paris, 1641</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Espiritualidad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73 (292), pp.313-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicación jesuita y compromiso social en la España de la Contrarreforma: la misión de educar en virtud y letras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ignaziana </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16, pp.236-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Benoist PIERRE, La Monarchie ecclésiale. Le clergé de cour en France à l’époque moderne, Seyssel : Champs Vallon, 2013 (465 p.). ISBN : 978-2-87673-883-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erebea : Revista de Humanidades y Ciencias Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dedicado a: Biografía e historia, 3, pp.453-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El oficio de maestro de primeras letras, según el predicador jesuita Juan de Gámiz, Sevilla, 1695</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et documents hispaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Les Jésuites dans le monde moderne (XVIe-XVIIIe siècles) : textes commentés et débats historiographiques, 3, pp.47-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fray Pedro de Valderrama (1550- 1611): un predicador andaluz leído y censurado en la Sorbona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erebea : Revista de Humanidades y Ciencias Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Predicación y Sociedad (Siglos XIII - XVII), 1, pp.253-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El discurso doctrinal sobre la herejía : análisis de un sermón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analecta Malacitana. Revista de la sección de Filología de la Facultad de Filosofía y Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XXIX (1), pp.139-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La imagen predicada. La virtud como camino hacia la salvación en los Retratos de Francisco Pacheco (1564-1644)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etiópicas, revista de letras renacentistas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.172-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El poder de la palabra en el espacio urbano: conflicto y consenso en los púlpitos de la España moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Negredo del Cerro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigaciones Históricas. Época Moderna y Contemporánea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, 1421 p., 2022, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24197/ihemc.42.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituciones frente a individuos en la España de la Edad Moderna: compartir prácticas comunitarias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofelia Rey Castelao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magallánica. Revista de Historia Moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 (13), 440 p., 2020, Dossier: "Instituciones frente a individuos en la España de la Edad Moderna: compartir prácticas comunitarias"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voces de la disidencia en las ciudades de la Europa moderna (siglos XVI-XVIII): del conflicto a la comunicación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erebea : Revista de Humanidades y Ciencias Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 338 p., 2017, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33776/erebea.v7i0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guardianas del tiempo: Mujeres, Historia, Testimonio (ss. XVI-XX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofelia Rey Castelao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ediciones Trea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 208 p., 2025, 979–13-87790–63‑9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los Confines de Dios. Mártires Agustinos en Japón. El Relato de Fray Martin Claver. 1638</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editorial Universidad de Huelva, 11, 260 p., 2024, (Biblioteca Biográfica del Renacimiento Español), 978-84-10326-19-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fray Juan Márquez (1564-1621). Un maestro de la reforma católica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad de Huelva, 508 p., 2021, (Biblioteca biográfica del Renacimiento español), 978-84-18628-61-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espada de Dios y aliento de la nobleza. El ministerio de la palabra en la España moderno (siglox XVI-XVIII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Truchuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Garau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Testino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editorial Sindèresis, 14, 250 p., 2020, (Colección Instituto de Estudios Hispánicos en la Modernidad), 978-84-18206-30-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance and practices of rebellion at the Age of Reformations (16th-18th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio G. Sumillera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Martínez-Dueñas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ediciones Complutense, 28, 217 p., 2019, (Serie investigación), 978-84-669-3626-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del Derecho de los magistrados sobre sus súbditos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio G. Sumillera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro de Beza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trotta editorial, 152 p., 2019, 978-84-9879-803-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigmes rebelles. Pratiques et cultures de la désobéissance à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Salinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu G. Paun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.I.E. Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5, 631 p., 2018, (Histoire des mondes modernes), 978-2-8076-0714-9. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b14884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hombres de mala corte : desobediencias, procesos políticos y gobierno de Indias en la segunda mitad del siglo XVI [de Gregorio Salinero]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Salinero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ediciones Cátedra, 483 p., 2017, (Historia/Serie menor), 978-84-376-3641-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuela Águeda García Garrido; Ofelia Rey Castelao; Sylvie Hanicot-Bourdier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guardianas del tiempo: Mujeres, Historia, Testimonio (ss. XVI-XX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ediciones Trea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-19, 2025, 979-13-87790-63-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En vez de minas, hallaua incendios: la campaña antiluliana del padre Ribas (O.P.) en la España del siglo XVII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rafael Ramis Barceló. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ramon Llull y los lulistas (siglos XIV-XX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Editorial Sindéresis, pp.577-602, 2022, (Instituto de estudios hispánicos en la modernidad), 978-84-19199-36-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missions et légations des augustins castillans au XVIIe siècle : une évangélisation des Philippines depuis la métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Vu Thanh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les missions religieuses à l’épreuve des empires coloniaux (XVIe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisonneuve &amp; Larose nouvelles éditions; Hémisphères éditions, 2022, (Mers &amp; Empires Collection), 978-2-37701-123-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni mordaces, ni injuriadores&amp;quot;: usos y abusos de la predicación en la Castilla moderna (siglos XVI-XVII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Perez; Araceli Guillaume-Alonso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de la monarchie espagnole des Habsbourg. Charges, fonctions, parcours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, Cátedra de Estudos Sefarditas Alberto Benveniste (Faculdade de Letras da Universidade de Lisboa, Alameda da Universidade), pp.49-65, 2020, (Série Monográfica Alberto Benveniste), 978-989-99625-8-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducción. De predicadores y nobles. Entramados de protección sistémica a la luz de nuevas investigaciones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espada de Dios y aliento de la nobleza el ministerio de la palabra en la España moderno (siglox XVI-XVIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Editorial Sindèresis, pp.9-18, 2020, (Colección Instituto de Estudios Hispánicos en la Modernidad - IEHM), 978-84-18206-30-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrimonios violentos y conflictividad comunitaria: claves para entender los comportamientos anticlericales en la Castilla moderna (ss. XVI-XVII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margarita Torremocha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matrimonio, estrategia y conflicto (siglos XVI-XIX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ediciones Universidad de Salamanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-124, 2020, 978-84-1311-419-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oyga el letor&amp;quot;: estrategias y prácticas de edificación de los predicadores andaluces en la Edad Moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Peña Díaz; Pedro Ruiz Pérez; Julián Solana Pujalte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia de la edición y la lectura en Andalucía (1478-1808)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Córdoba (UCO Press), pp.261-272, 2020, 978-84-9927-583-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note préliminaire sur la traduction du traité de Théodore de Bèze : Du droit des magistrats sur leurs subjets (Genève, 1575)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Del derecho de los magistrados sobre sus súbditos = [Du droit des magistrats sur leurs sujets]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editorial Trotta, pp.53-59, 2019, (Colección estructuras y procesos. Serie de derecho), 978-84-9879-803-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformas en conflicto : ¿una defensa de la libertad en la Edad Moderna?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ediciones complutense. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resistance and practices of rebellion at the Age of Reformations (16th-18th centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Ediciones complutense, pp.201-211, 2019, (Serie investigación), 978-84-669-3626-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (en anglais) avec Rocío G. Sumillera de Resistance and practices of rebellion at the Age of Reformations (16th-18th centuries), Madrid, Ediciones Complutense, 2019, p. 9-38.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio G. Sumillera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resistance and practices of rebellion at the age of Reformations (16th-18th centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Ediciones Complutense, pp.9-38, 2019, (Serie investigación), 978-84-669-3626-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El gobierno de la palabra: relaciones de poder entre predicadores y mujeres en la España de los Austrias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religión, política y moralidad en el Barroco. La predicación en la España del siglo XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Editorial Sindéresis, pp.101-130, 2019, (Instituto de Estudios Hispánicos en la Modernidad), 978-84-16262-39-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentar guerra al infierno: resistencia y obediencia en las dominicas descalzas de Sevilla (siglos XVI-XVII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margarita Torremocha Hernández. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mujeres, sociedad y conflicto, siglos XVII-XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediciones Castilla, pp.141-162, 2019, (Colección de historia), 978-84-16822-18-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construyendo la “ciudad de Dios”: la predicación española en Manila (siglo XVII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ofelia Rey Castelao; Camilo Fernández Cortizo; Rubén Castro Redondo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vida inquieta. Conflictos sociales en la Edad moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de Santiago de Compostela, pp.43-68, 2018, 978-84-16954-88-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Rebeldes’ en el espejo del tiempo: otra vuelta de tuerca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salinero, Gregorio; Águeda García Garrido, Manuela; G. Paun, Radu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paradigmes rebelles. Pratiques et cultures de la désobéissance à l’époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.I.E. Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.611-631, 2018, Histoire des mondes modernes, 978-2-8076-0712-5. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b14884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Predicadores sediciosos? La libertas loquendi en la España moderna (siglos XVI-XVII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paradigmes rebelles. Pratiques et cultures de la désobéissance à l’époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.I.E. Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.399-420, 2018, (Histoire des mondes modernes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicadores, listas e Historia eclesiástica en la España del siglo XVII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Salinero et M. Á. Melón Jimérez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps des listes. Représenter, savoir et croire à l’époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.445-468, 2018, (Histoire des mondes modernes), 978-2-8076-0536-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désobéissance et contestation dans l’Église hispanique à l’époque moderne : la chaire, un espace de liberté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Lecuppre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Contestation (XIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Kimé, pp.275-298, 2016, (Le sens de l'histoire), 978-2-84174-756-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le catéchisme du jésuite Gaspar Astete (1537-1601) au service de l’instruction religieuse de l’enfance dans l’Espagne moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les catéchismes et les littératures chrétiennes pour l'enfance en Europe, XVIe-XXIe siècle,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-89, 2014, (Études sur le livre de jeunesse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sœur Francisca Dorotea (1558-1623) : fondatrice du couvent sévillan Nuestra Señora de los Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Martin; Araceli Guillaume-Alonso; Jean-Paul Duviols. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde hispanique. Histoire des fondations. Hommage au professeur Annie Molinié-Bertrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, PUPS, pp.349-363, 2012, (Iberica), 978-2-84050-843-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait des prédicateurs illustres dans l’Espagne de la Contre-Réforme : le pouvoir pictural de la sainteté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Couton; Isabelle Fernandes; Christian Jérémie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoir(s) de l’image aux XVe, XVIe, XVIIe siècles. Pour un nouvel éclairage sur la pratique des Lettres à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, pp.315-342, 2009, (CERHAC), 978-2-84516-414-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuando los Jesuitas toman la palabra. Poder y predicación en la Sevilla del siglo XVII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Molinié; Alexandra Merle; Araceli Guillaume-Alonso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jésuites en Espagne et en Amérique. Jeux et enjeux du pouvoir, XVIe-XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, PUPS, pp.265-285, 2007, (Iberica), 978-2-84050-489-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novi, Elisa. Predicar en la Italia española: actores, prácticas, modelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore de Bèze : Del Derecho de los magistrados sobre sus súbditos (1575)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la obediencia que debemos a los Magistrados&amp;quot;, La Confession de la foy chrestienne, de Théodore de Bèze. Genève, Jean Crespin, 1561, p. 231-241. Traduction en espagnol pour l’édition critique du traité &amp;quot;Du droit des magistrats sur leurs subjets&amp;quot; (Genève, 1575), Madrid : editorial Trotta, 2019, p. 135-141.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Cinquième argument» du Traitté de l’authorité du magistrat en la punition des heretiques (Genève, Conrad Badius, 1560)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième argument&amp;quot; du Traitté de l’authorité du magistrat en la punition des heretiques (Genève, Conrad Badius, 1560)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De l’obéissance qui est deue aux Magistrats », chap. XLV de la Confession de la foy chrestienne, de Théodore de Bèze. Genève, Jean Crespin, 1561, p. 231-241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">León Bloy: Los que pagan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId125"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Manuela-Águeda García-Garrido </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">manuela-agueda-garcia-garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6628-9503</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14928005X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda GARCÍA-GARRIDO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences, Hors classe, en études hispaniques (XVIe-XVIIIe siècle)Université de Caen Normandie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Membre statutaire de l’ERLIS (Équipe de Recherches sur les Littératures, les Imaginaires et les Sociétés). Maison de la Recherche en Sciences Humaines. Université de Caen. EA 4254.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Membre externe de l’IEHM (Instituto de Estudios Hispánicos en la Modernidad). Unité associée au CSIC, dirigée par Rafael Ramis Barceló. Université des Îles Baléares.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-Mail: </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">manuela-agueda.garcia-garrido@unicaen.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOMAINES DE RECHERCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Histoire religieuse et culturelle de l’Espagne moderne (XVIe-XVIIe siècles).Histoire sociale de la prédication et du clergé régulier (Monarchie hispanique à l'époque moderne).Rhétorique ecclésiastique. Oralité et transmission des savoirs dans l’espace public.Pratiques anticléricales dans l’Espagne moderne.Femmes et gens d’Église : patronage, témoignage, réseaux de pouvoir.Concurrence et solidarité entre les ordres religieux aux espaces insulaires (le cas des Philippines au XVIIe siècle)Histoire du clergé espagnol dans la France du XVIIe siècle: échanges, réseaux, projections.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**** PUBLICATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages comme seule auteure:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Los confines de Dios. Mártires agustinos en Japón (El relato de fray Martín Claver, 1638). Huelva, Servicio de publicaciones de la Universidad de Huelva, coll. Biblioteca biográfica del Renacimiento español, 2024, 260 pp. ISBN: 978-84-10326-19-4.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recension de Juan Villa, publiée le 23 octobre 2024 : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.huelvainformacion.es/ocio/confines-dios_0_2002616722.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recension de Marina Torres Trimállez, ERASMO, Revista de Historia medieval y moderna, 11 (2024), 105-108:</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://revistas.uva.es/index.php/erasmo/article/view/9392/6356</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Fray Juan Márquez (1564-1621): un maestro de la Reforma católica. Huelva, Servicio de publicaciones de la Universidad de Huelva, coll. Biblioteca biográfica del Renacimiento español, 2021, 508 p. ISBN: 978-84-18628-61-0.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recension d’Ofelia Rey Castelao, Revista hipogrifo, vol. 9, n.°2 (2021) p. 1145-1148.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recension de Estrella Ruiz-Gálvez Priego, Investigaciones históricas: época moderna y contemporánea, vol. 41 (2021), p. 1380-1383.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recension de Rafael Lazcano, Archivo Agustiniano, vol. 106, n.° 224 (2022), p. 455-457.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recension de Rafael Ramis Barceló, Anuario de Historia de la Iglesia, vol. 31 (2022), p. 663-664.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recencion de Francisco Javier López de Goicoechea Zabala, Ciudad de Dios: Revista agustiniana, vol. 232, n.° 1 (2022), p. 242-247.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages collectifs:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Édition scientifique, avec S. Truchuelo García, J. Garau y A. Testino, du volumen Espada de Dios y aliento de la nobleza: el ministerio de la palabra en la España moderna (siglos XVI-XVIII), Madrid, ed. Sindéresis, 2020, 252 p. ISBN: 978-84-18206-30-6.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recension de Manuel José de Lara Ródenas. Erebea: Revista de Humanidades y Ciencias Sociales, n° 10 (2020), p. 255-260.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recension de Juan Diego González Sanz. La Torre del Virrey, n° 30 (2021/2), p. XXVIII-XXIX.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recension de Manuel Santos Gómez. Tiempos modernos, n.° 42 (2021), p. 439-442.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recension de Davide Balestra. Mediterranea-ricerche storiche, Année XVIII-Décembre 2021, p. 747-750.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Édition scientifique avec Rocío G. Sumillera et José Luis Martínez-Dueñas du volume Resistance and practices of rebellion at the Age of Reformations (16th-18th centuries). Épilogue d’Andreas Würgler, Université de Genève, Madrid, Ediciones Complutense, 2019, 202 p.  ISBN: 978-84-669-3626-2.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recension de Marina Torres Trimállez, Revue Vegueta: Anuario de la Facultad de la geografía e Historia, n° 20 (2020), p. 529-532.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Édition scientifique, avec G. Salinero et R. Păun, du volume Paradigmes rebelles. Pratiques et cultures de la désobéissance à l'époque moderne, Bruxelles, Peter Lang, coll. Histoire des mondes modernes, 2018, 631 p. ISBN : 978-2807607125.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recension de Damien Fontvieille. Revue Histoire, économie et société, n° 2 (2019), p. 131-140.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numéros de revues:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Coordinatrice (avec F. Negredo) du volume El poder de la palabra en el espacio urbano : conflicto y consenso en los púlpitos de la España moderna. Revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigaciones históricas: época moderna y contemporánea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Valladolid, vol. 42, 2022, 272 p.:</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://revistas.uva.es/index.php/invehisto/issue/view/340</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Coordinatrice (avec O. Rey Castelao) du volume Instituciones frente a individuos: compartir prácticas comunitarias en la España de la Edad Moderna. Dans Magallánica: Revista de Historia moderna, vol. 7, numéro 13 (2020), 257 p. : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://fh.mdp.edu.ar/revistas/index.php/magallanica/issue/view/MAG13/showToc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Coordinatrice du volume Voces de la disidencia en las ciudades de la Europa moderna (siglos XVI-XVIII): del conflicto a la comunicación, Erebea : Revista de Humanidades y Ciencias Sociales, vol. 7 (2017), 195 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Édition de textes anciens:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Théodore de Bèze : Del Derecho de los magistrados sobre sus súbditos, Genève, 1575. [Titre original français : Du droit des magistrats sur leurs subjets, 126 p.]. Étude préliminaire de Rocío G. Sumillera (Université de Grenade), Madrid, Editorial Trotta, 2019, 152 p.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recension de R. Ramis Barceló, Anuario de Historia del derecho español, Ministère de Justice (éd.), n° 90 (2020), pp. 938-839.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recension de J. C. Velasco Arrojo, Daimon: revista internacional de filosofía, n° 82 (2021), pp. 218-221.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Louis Machon, Discurso o sermón apologético de las mujeres. Materia nueva, curiosa y jamás defendida, Paris, 1641 [Titre original français : Sermon apologétique en faveur des femmes : question nouvelle, curieuse et non jamais soustenuë, 150 p.], Revista de espiritualidad, Madrid, n° 73, 292 (2014). ISSN: 0034-8147.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Juan de Gámiz, Sermón panegírico en la fiesta que el día treze de agosto de este año de 1694 consagró la junta ilustre de los maestros de leer, escribir y contar de [….] Sevilla, a su patrón y gloriosíssimo obispo y mártir san Casiano, Sevilla, herederos de Tomás López de Haro, 1695. Ignaziana: rivista di ricerca teologica. Centre de Spiritualité Ignacienne de l’Université Pontificale Grégorienne de Rome, n° 16 (2013), p. 263-282.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recensions:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Juan VILLA, Mal tiempo, Barcelona, Editorial Comba, 2023, pp. 192. ISBN: 9788412463880. Dans Revista de Libros, 4, vol. 1 (2024).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Rafael LAZCANO, Tesauro Agustiniano, n.° 11: Fray Luis de León, Pozuelo de Alarcón (Madrid), R. Lazcano, 2023, 406 pp. ISBN: 978-84-09-01027-1. Dans Analecta Augustiniana, vol. 86 (2023), pp. 239-245.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Manuel José DE LARA RÓDENAS, Libro de Familia, Valencina de la Concepción, Papeles del Sitio (2022), 64 p. ISBN: 978-84-122287-6-2. Dans República de las Letras (Revista de la Asociación colegial de escritores), Section “Crítica”, 24 mars 2023: </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://republicadelasletras.acescritores.com/2023/03/24/la-vida-beata-de-manuel-jose-de-lara/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	M.a del Carmen BOSCH, Jaume GARAU, Abraham MADROÑAL, Juan Miguel MONTERRUBIO (edición crítica, estudio y notas), Comentarios de erudición. Libros XVII y XVIII, de Bartolomé Jiménez Patón, Madrid, Iberoamericana Vervuert, Coll. Clásicos Hispánicos, 2021, 290 p. ISBN : 978-84-9192-221-6. Dans Erebea. Revista de Humanidades y Ciencias Sociales, Universidad de Huelva, 12, 2 (2022), p. 431-434.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Diego MEDINA POVEDA, En vecindad, no en compañía, Sevilla, Siltolá Poesía, n.° 82 (2022), 62 p. ISBN: 978-84-17352-94-3. Dans Artifara. Revista de lenguas y literaturas ibéricas y latinoamericanas. Université de Turin, n.° 22, 2 (2022), XXXIX-XLI.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Michel DE CERTEAU, El extranjero o la unión en la diferencia. Juan Diego González Sanz (traduction), Madrid, Trotta, 2021, 224 p. ISBN : 978-84-9879-851-7. Dans Miscelánea Comillas: Revista de Ciencias Humanas y Sociales, n° 155 (2021), p. 642-644.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Tomás Antonio MANTECÓN MOVELLÁN, Marina TORRES ARCE, Susana TRUCHUELO GARCÍA (éds.), Dimensiones del conflicto: resistencia, violencia y policía en el mundo urbano, Servicio de Publicaciones Universidad de Cantabria, Santander, 2020, 538 p. ISBN 978-84-8102-931-4. Dans Studia Storica. Historia Moderna, Université de Salamanque, vol. 43, n.° 1 (2021), p. 440-444.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Laurey BRAGUIER, Servantes de Dieu. Les beatas de la couronne de Castilla (1450, 1600), Presses Universitaires de Rennes, collection Histoire, 2019, 509 pp. ISBN 978-2-7535-7685-8. Dans Espacio, tiempo y forma. Serie IV: Historia moderna, n° 34 (2021), p. 533-538.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Francisco José GARCÍA PÉREZ, Juan Rodríguez Coronel. Un predicador jesuita en la corte de Carlos II, Sindéresis: Madrid, 2019, 243 p. ISBN: 978-84-16262-86-1. Dans Erebea, 10 (2020), p. 271-274.•	Rubén CASTRO REDONDO, La cartografía digital de Galicia en 1753. Jurisdicciones, provincias y Reino. La cartografía digital de Galicia en 1753. Jurisdicciones, provincias y Reino, Santiago de Compostela: Andavira Editora, 2019 (301 p.). ISBN: 978-84-949877-8-6. Dans Erebea. Revista de Humanidades y Ciencias Sociales, Universidad de Huelva, 9 (2019), p. 415-418.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Manuel PEÑA DÍAZ, Historias cotidianas. Resistencias y tolerancias en Andalucía (siglos XVI-XVIII), Granada: Comares Historia, 2019 (258 p.). ISBN: 978-84-9045-803-7.  Dans Chronica nova: Revista de Historia moderna de la Universidad de Granada, 45 (2019), p. 575-579.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Gregorio SALINERO, Hombres de Mala Corte. Rebeliones y gobierno de las Indias de Castilla, segunda mitad del siglo XVI, Cátedra, Madrid, 2017 (483 p.). ISBN: 978-8-43763-641-2. Dans Tiempos modernos: Revista electrónica de Historia Moderna, vol. 8, n° 35, 2017, p. 468-472.•	Rocío G. SUMILLERA y José Luis MARTÍNEZ-DUEÑAS (eds.), El primer toque de la trompeta contra el monstruoso gobierno de las mujeres, de John KNOX, Valencia: Tirant Humanidades, col. Prosopopeya, 2016 (184 p.). ISBN: 978-8-41634-973-9. Dans La Albolafia: Revista de Humanidades y Cultura, Universidad Rey Juan Carlos, Madrid, n° 8, 2016, p. 165-168.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Benoist PIERRE, La Monarchie ecclésiale. Le clergé de cour en France à l’époque moderne, Seyssel : Champs Vallon, 2013 (465 p.). ISBN : 978-2-87673-883-6. Dans Erebea. Revista de Humanidades y Ciencias Sociales, Universidad de Huelva, n°3, 2013. Volume monographique: Biografía e Historia, p. 453-457.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Stefano SIMIZ (ed.) : La parole publique en ville des réformes à la révolution, Villeneuve d’Ascq : Presses Universitaires du Septentrion, 2012 (280 p.).  ISBN : 978-2-7574-0382-2. Dans Tiempos Modernos: Revista electrónica de Historia Moderna, vol. 7, n.° 24, 2012, 6 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles publiés dans des revues à comité de lecture:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• «Quebrar el orden del espacio público: los púlpitos de la discordia en Filipinas (siglos XVI-XVII)», dans De la plaza al púlpito: Conflictos y espacios urbanos en la Edad Moderna, S. Truchuelo et M. Torres (coords.), Studia Historica: Historia Moderna, vol. 47 (2025), p. 139-170.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• «¿Hijos de nadie? Derechos y obligaciones de la Iglesia sobre los expósitosen la predicación de la España moderna (siglo XVII)», dans Abandono, exposición y maternidad fuera del modelo (ss. XVI-XX), M. Torremocha et P. Calvo Caballero (coords.), Revista Vegueta, 26, 2 (2025), 659-682.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• «Teología de la Cuaresma en la predicación española del siglo XVII», dans Teología, Historia y Literatura en el Barroco hispano, Carthaginensia, R. Ramis Barceló et M. Lázaro Pulido (dirs.), vol. 41, n.° 79 (2025), p. 69-96.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	 « Progetti di etnografia missionaria nelle Filippine (1677-1689): Tipizzazione, confisca e restituzione degli oggetti di idolatria», Missionary collecting [trad. de E. Sallent del Colombo et S. Brevaglieri], Sabina Brevaglieri (éd.), Quaderni storici, 169, année LVII (2022), p. 85-125: </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.rivisteweb.it/issn/0301-6307</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Présentantion du dossier «El poder de la palabra en el espacio urbano: conflicto y consenso en los púlpitos de la España moderna» (avec F. Negredo Del Cerro), dans la revue Investigaciones históricas, Université de Valladolid, vol. 42, 2022, 8 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«Comunidad y fraternidad: fray Juan Márquez (1564-1621) y la provincia agustiniana de Castilla», dans Perspectivas espirituales ibéricas en el Renacimiento y en el Barroco, R. Ramis Barceló (coord.). Dans Cauriensia: Revista anual de ciencias eclesiásticas, vol. 16 (2021), p. 161-181.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«Peticiones contra el “breve de la alternativa” o el rechazo de la hibridación clerical en Filipinas (s. XVII)», dans Fronteras de ultramar: fenómenos de hibridaciones en las ciudades del mar de China (siglos XVI-XVII). e-Spania [en ligne], dossier coordonné par S. Truchuelo et T. A. Mantecón, n°30, juin 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«Predicadores de la provincia bética en tiempos de Mateo Alemán (1547-1614): del oficio al beneficio», e-Humanista. Journal of Iberian Studies, vol. 34: “Mateo Alemán: estudios críticos sobre la vida y la obra”, Francisco Ramírez Santacruz (éd.), 2016, p. 200-219.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«Predicar en zonas portuarias de la Andalucía atlántica durante el siglo XVII». Actes des Journées d’études Les ports de la monarchie espagnole : variété des modèles péninsulaires (XVe-XVIIe siècles), revue e-Spania, Université Paris-Sorbonne, octobre 2015. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://e-spania.revues.org/25035</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«Sermons espagnols dans la France moderne : censure et pouvoir aux temps de la restauration catholique (1598-1611)», Querelles littéraires et disputes politiques : Italie et Espagne XIIIe-XVIIe siècles, M. Guillemont (coord.), Atlante: revue d’études romanes, Université de Lille, 2, 2015, p. 161-190.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	« Informar, instruir y controlar: Las notas de fray Pedro de San Cecilio sobre la fundación de la recolección mercedaria (1596-1668) », L’espace marginal dans les manuscrits, incunables et imprimés (royaumes de la péninsule ibérique médiévale et Espagne moderne, XIIe-XVIIIe siècles), revue L'Âge d'or, n° 8, S. Hirel-Wouts et F. Quero (coords.), 2015, 16 p. [en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«Desobediencia y conflictos en el clero de las islas Filipinas (1595-1616)», 20 p. Revue  Nuevos Mundos, Mundos Nuevos. Section “Débats”, 2015 [en ligne].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«Predicación jesuita y compromiso social en la España de la Contrarreforma: la misión de educar en virtud y letras », Revista Ignaziana, Centre de Spiritualité Ignacienne de l’Université Pontificale Grégorienne de Rome, n° 16 (2013), p. 236-262.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«Fray Pedro de Valderrama (1550- 1611): un predicador andaluz leído y censurado en la Sorbona », Erebea. Revista de Humanidades y Ciencias Sociales, Universidad de Huelva, n°1, 2011: Predicación y sociedad, siglos XIII-XVII, p. 253-280.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«La imagen predicada. La virtud como camino hacia la salvación en los Retratos de Francisco Pacheco (1564-1644) », Etiópicas: Revista de Estudios Humanistas, Universidad de Huelva, n° 2, 2006, p. 172-211.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«El discurso doctrinal sobre la herejía : análisis de un sermón », Analecta Malacitana, Université de Málaga, XXIX, 1, 2006, p. 139-158.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«El principio de la otredad : Extranjeros y heréticos en el sermón de un edicto de fe », e-Humanista : Journal of Iberian Studies, volume 6, 2006, Université de Santa Barbara, Californie, p. 132-153.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«El púlpito et la cátedra : la naissance d’un nouveau discours d’exclusion sociale à travers la prédication sévillane du XVIIe siècle», HmiC, Història Moderna i Contemporània, Universidad Autónoma de Barcelona, n° 3, 2005, p. 373-391.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles publiés dans des revues sans comité de lecture:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«Notas sobre el sufismo», A parte rei. Revista de Filosofía (46), juillet 2006, 9 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions à des ouvrages collectifs et travaux monographiques:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«En vez de minas, hallaua incendios: la campaña antiluliana del padre Ribas (O.P.) en la España del siglo XVII», Ramon Llull y los lulistas (siglos XIV-XX), R. Ramis Barceló (éd.), Madrid-Porto, Sindéresis, 2022, pp. 577-603.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«Missions et legations des augustins castillans au XVIIe siècle: une évangélisation des Philippines depuis la métropole», Les missions religieuses à l’épreuve des empires coloniaux (XVIe-XXe siècle), H. Vu Thanh (dir.), Paris, éditions Maisonneuve et Larose, coll. Mers & Empires, 2022, p. 151-174.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«Matrimonios violentos y conflictividad social: claves para entender los comportamientos anticlericales en la Castilla moderna (siglos XVI-XVII)», dans Matrimonio, estrategia y conflicto (siglos XVI-XIX), M. Torremocha (coord.), Salamanca, Presses de l’Université, 2020, p. 99-125.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Introduction (en espagnol), avec O. Rey Castelao, du volumen Instituciones frente a individuos: compartir prácticas comunitarias en las ciudades de la Edad Moderna. Magallánica: Revista de Historia moderna, vol. 7, n.° 13 (2020), p. 1-15.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«Oyga el letor: estrategias y prácticas de edificación de los predicadores andaluces en la Edad Moderna», M. Peña Díaz, P. Ruiz Pérez et J. Solana Pujalte (coords.), Historia de la edición y la lectura en Andalucía (1478-1808), Córdoba, Universidad de Córdoba, 2020, 2020, p. 261-273.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«De predicadores y nobles. Entramados de protección sistémica a la luz de nuevas investigaciones». En Espada de Dios y aliento de la nobleza: el ministerio de la palabra en la España moderna (siglos XVI-XVIII), Á. García Garrido, S. Truchuelo, J. Garau et A. Testino (éds.), Madrid, ed. Sindéresis, 2020, p. 9-19.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«Presentar guerra al infierno: resistencia y obediencia en las dominicas descalzas de Sevilla (siglos XVI-XVII)», dans Mujeres, sociedad y conflicto (ss. XVII-XIX), M. Torremocha (éd.), Valladolid, Ediciones Castilla, 2019, pp. 141-163.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	 Note préliminaire sur la traduction du traité de Théodore de Bèze : Du droit des magistrats sur leurs subjets (Genève, 1575), Madrid, editorial Trotta, 2019, 1575, p. 53-59.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Introduction (en anglais) avec Rocío G. Sumillera de Resistance and practices of rebellion at the Age of Reformations (16th-18th centuries), Madrid, Ediciones Complutense, 2019, p. 9-38.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«Reformas en conflicto : ¿una defensa de la libertad en la Edad Moderna?», conclusión du volumen Resistance and practices of rebellion at the Age of Reformations (16th-18th centuries), Madrid, Ediciones Complutense, 2019, p. 201-211.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«El gobierno de la palabra: relaciones de poder entre predicadores y mujeres en la España de los Austrias», dans Religión, política y moralidad en el Barroco. La predicación en la España del siglo XVII, Jaume Garau (coord.), Madrid, Editorial Sindéresis, coll. IEHM, 2019, pp. 101-130. ISBN: 978-84-16262-39-7.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«Construyendo la “ciudad de Dios”: la predicación española en Manila (siglo XVII)». Dans La vida inquieta. Conflictos sociales en la Edad moderna, O. Rey Castelao, C. Fernández Cortizo et R. Castro Redondo (coord.), Presses Universitaires de Santiago de Compostela, 2018, p. 43-69.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«Predicadores, listas e Historia eclesiástica en la España del siglo XVII», Le temps des listes. Représenter, savoir et croire à l’époque moderne. G. Salinero et Miguel Ángel Melón Jiménez (dir.), Bruxelles, Peter Lang, coll. Histoire des mondes modernes, 2018, p. 441-464.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Introduction au volume monographique Voces de la disidencia en las ciudades de la Europa moderna: del conflicto a la comunicación (siglos XVI-XVIII). Dans Erebea : Revista de Humanidades y Ciencias Sociales, n° 7, 2017, p.4-13.•	«Michel de Certeau, predicador. El fondo de los archivos de la provincia jesuita de Francia», dans La Torre del Virrey, Dossier Michel de Certeau: Una herencia, n° 17. 2015/1, p. 23-35.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«El oficio de maestro de primeras letras, según el predicador jesuita Juan de Gámiz, Sevilla, 1695». Dans Travaux et documents hispaniques, nº 3 : Les jésuites dans le monde moderne (XVIe-XVIIIe siècles : textes commentés et débats historiographiques. Collection numérique publiée par l’ERIAC, Université de Rouen, (2012). Dans le cadre de la question « Les jésuites en Espagne et en Amérique (1565-1615). Pouvoir et religion » du concours de l’agrégation d’espagnol (2011-2013).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	 «Sœur Francisca Dorotea (1558-1623) : fondatrice du couvent sévillan Nuestra Señora de los Reyes », dans Le monde hispanique. Histoire des fondations. Hommage au professeur Annie Molinié-Bertrand. G. Martin, A. Guillaume et J.-P. Duviols (éds.) PUPS, 2012, p. 349-363.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«Cuando los Jesuitas toman la palabra. Poder y predicación en la Sevilla del siglo XVII», Les Jésuites en Espagne et en Amérique, PUPS, 2007, pp. 265-285.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloques:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«¿Predicadores sediciosos? La libertas loquendi en la España moderna (siglos XVI-XVII)», dans Paradigmes rebelles. Pratiques et cultures de la désobéissance à l’époque moderne. G. Salinero, Á. García-Garrido et R. Păun (éd.), Bruxelles, éditions Peter Lang, vol. 5, 2018, p. 399-420.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«‘Rebeldes’ en el espejo del tiempo: otra vuelta de tuerca», Conclusion au volumen Paradigmes rebelles. Pratiques et cultures de la désobéissance à l’époque moderne. G. Salinero, Á. García-Garrido et R. Păun (éd.), Bruxelles, éditions Peter Lang, 2018, p. 611-631.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«Le scolasticisme du clergé hispanique à l’époque moderne. Construction d’une légende noire au Siècle des Lumières ». Revue d'histoire culturelle de l'Europe. Dossier n° 1 : « Légendes noires et identités nationales en Europe, Légendes noires et identités collectives : construction, déconstruction, réfutation » [En ligne], 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«Désobéissance et contestation dans l’Église hispanique à l’époque moderne : la chaire, un espace de liberté ?», dans La Contestation (XIe-XVIIIe siècles), G. Lecuppre (dir.), Paris, Éd. Kimé, 2016, p. 275-298.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	« Le catéchisme du jésuite Gaspar Astete (1537-1601) au service de l’instruction religieuse de l’enfance dans l’Espagne moderne », Les catéchismes et les littératures chrétiennes pour l'enfance en Europe, XVIe-XXIe siècle, M. Colin (dir.), Presses Universitaires de Bordeaux, 2014, p. 71-89.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	«Le portrait des prédicateurs illustres dans l’Espagne de la Contre-Réforme : le pouvoir pictural de la sainteté », Actes des Journées d’études Pouvoir(s) de l’image aux XVe, XVIe, XVIIe siècles. Presses Universitaires Blaise Pascal, Clermont Ferrand, 2009, p. 315-342.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traductions académiques:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Du français vers l’espagnol :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Article: SALINERO, Gregorio. «Rebeliones coloniales y gobierno de las Indias, segunda mitad del XVI», Revista Historia Mexicana, Colegio de México, vol. LXIV, n° 3 (255), enero-marzo (2015), p. 895-936.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Livre: SALINERO, Gregorio, Hombres de mala corte. Rebelión, procesos políticos y gobierno de las Indias: segunda mitad del siglo XVI, Madrid, Ediciones Cátedra, colección «Historia. Serie menor », 2017, 488 pages.Comptes rendus :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">David González Cruz, Hispania. Revista española de Historia moderna, vol. 79, n.° 262 (2019), p. 547-550.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Darío G. Barriera, Vínculos de Historia, n.° 7 (2018), p. 454-456.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d’ouvrage: «De l’obéissance qui est deue aux Magistrats », chap. XLV de la Confession de la foy chrestienne, de Théodore de Bèze. Genève, Jean Crespin, 1561, p. 231-241. Traduction pour l’édition critique de Théodore de Bèze : Du droit des magistrats sur leurs subjets (Genève, 1575), Madrid : editorial Trotta, 2019, p. 135-141.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d’ouvrage: ‘Cinquième argument’ du Traitté de l’authorité du magistrat en la punition des heretiques (Genève, Conrad Badius, 1560), Madrid : editorial Trotta, 2019, p. 131-135.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">De l’italien vers l’espagnol :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Article: NOVI, Elisa. «Predicar en la Italia española: actores, prácticas, modelos», dans Espada de Dios y aliento de la nobleza, Madrid, Sindéresis, 2020, p. 195-211.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres publications:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traduction à l’espagnol de Un refuge chez Vermeer, de Roland Ladrière, dans Afin que l’ombre éclaire. Sur la poésie de Roland Ladrière, L’atelier du grand Tétras, Mont-de-Laval, 2025, p. 87-103.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Volver a mí”, poème publié dans l’Anuario de literatura breve 2023: Gravitar rotando, dir. Óscar Tagle, Mexique, Amaya Ediciones, 2022, 768 pp. ISBN 978-607-8408-94-8.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recueil de poèmes pour l’anthologie No se van a ordenar solas las cosas, Ana Deacracia (coord.), Autoridad portuaria de Huelva- editorial Niebla, 2022, p. 339-343.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deux poèmes traduits en portugais par Vergílio Alberto Vieira, dans Aspectus : revista de arte & ciência, n.° 14, 2021. ISSN: 2184-5689.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traduction en espagnol du poème « Mon curé » de Gustave le Vavasseur (1819-1896) dans Agua Viva. Revista de espiritualidad (Valladolid, Espagne), juin 2021. Texte tiré des Poésies complètes, tome 2 : « Caractères et portraites rustiques », Paris, Alphonse Lemerre, 1888, p. 73-79.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traduction en espagnol de deux poèmes d’Alain Bosquet (1919-1998), dans Monolito, Revista de Literatura y Arte, octobre 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traduction en espagnol du poème «L’ inspiration», de Louise Colet (1810-1876) dans La Raíz invertida. Revista Latinoamericana de poesía, 18 août 2020.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traduction en espagnol de deux poèmes de Théodore de Banville dans Salomé, d’Oscar Wilde. Étude et édition de Miguel Ángel Náter, Puerto Rico, editorial Tiempo Nuevo, coll. Miguel Guerra-Mondragón, 2019, pp. 16-20. ISBN: 1723539759.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Épitaphe (n.° 93), finaliste du II Prix d’épitaphes 2018, organisé par le cimetière de Torrero (Saragosse, Espagne). Publication de la Mairie de Saragosse en 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Poème : Ornano express. Dans Revista de poesía Cal, n.° 5, 2018, p. 8-10.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recueil «Hojas de paz», dans Revista Retorno, Universidad de Puerto Rico, vol.2, janvier-mai (2017), p. 240-242. 2017. ISBN: 978-1727528503.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Poèmes Invención de lo ajeno y Alfa y omega frente al Arno. Œuvre finaliste du XXIV PREMIOS DE POESÍA “LUZ” et publiée par la Delegación municipal de cultura del Excmo. Ayuntamiento de Tarifa, Imagenta ediciones, 2017, p. 71-73. ISBN : 97884947067-45.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Poème : Ornano express. Prix spécial du jury dans le IVe Prix National de Poésie Poeta de Cabra, Madrid, 2016. Dans Cuadernos del matemático. Revista ilustrada de creación, n.° 55, février 2017, p. 90. ISSN: 1132-2403.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prologue au livre de Miguel Náter : Culpa de Nadie, Puerto Rico, Editorial Tiempo Nuevo, 2017. ISBN: 9781545381342.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traduction en espagnol de cinq poèmes de Jean Follain (1903-1971), issus de son recueil EXISTER (Gallimard, 1943), dans Dosfilos : Revista cultural de la Universidad de Zacatecas (México), n° 135, 2017, p. 4-6.  ISSN: 0187-6834.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traduction en espagnol de cinq poèmes d’Alain Borne (1915-1962) dans Oculta : Revista literaria, novembre 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traduction en espagnol de l’épître VI de Voltaire (1715), dans la revue Anáfora, n° 8, juin 2016. ISSN : 2444-9504.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traduction en espagnol de la satyre VIII de Mathurin Régnier (1573-1613), Revue La Galla Ciencia, sección Hoy firma, 16 juin 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traduction en espagnol d’un poème de Voltaire à la marquise de Breteuil (1741) dans la section «Clásicos», Periódico de Poesía, año 7, n° 74, novembre 2014, Universidad Nacional Autónoma de México. ISSN : 2007-4972.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traduction en espagnol de « Ceux qui paient », issu de Le sang du pauvre (1909), de Léon Bloy (1846-1914). Barcarola, revista de creación literaria, n° 81-82, 2014, p. 203-208. ISSN: 1696-4807.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anthologie La Alquimia del fuego, Amargord ediciones et la Fundación Zenobia-Juan Ramón Jiménez, Moguer (Espagne), 2014, p. 402-404.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traduction en espagnol de huit poèmes du livre Territoires du souffle (Paris, 1999) ; d’Andrée Chedid (1920-2011). Dans Círculo de Poesía : Revue électronique de littérature, Puebla, Mexique, 3ème époque, année 5, 1er avril 2014. ISSN 2007-5367.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction et traduction en espagnol de « Salom » (Orient, 1942), poème de Pius Servien (1902-1953), Revista Almiar, Madrid, III époque, n° 71, décembre 2013. ISSN: 1696-4807.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traduction en espagnol de trois poèmes du livre EXIL (1942), de Saint-John PERSE (1887-1975). Dans FÁBULA. Revista literaria, n° 35, ARLEA-Université de La Rioja (Espagne), n° 35 (décembre 2013), p. 20-23. ISSN: 1698-2800.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Refugios ». Section de poésie “La nube habitada”, coordonnée et illustrée par Anxo Pastor. FronteraD,  août 2013, ISSN: 2173-4186.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Última Presencia », Cuaderno Literario, abril n° 20, Ayuntamiento de Iniesta, Cuenca, 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traduction du français vers l’espagnol de sept poèmes d’André Spire (1868-1966). Nayagua : Revista de poesía de la Fundación-Centro de Poesía José Hierro, Madrid, n° 18, janvier 2013, segunda época: especial dossier José Hierro, p. 159-173. ISSN: 1889-206X.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«La lección definitiva», Ariadna. Revista cultural, n° 56, juillet-août 2012, ISSN 1695-3975.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«Toque de queda», Hojas universitarias, ed. Universidad Central (Colombie), n° 66, janvier-juin 2012, p. 174-175.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Section “Canumfora”, El coloquio de los perros: Revista española de literatura y cultura, Cartagena (Espagne), n° 30 (2012), ISSN 1578-0856.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«Refugios», Gaceta del Libro Español, n° 18, septembre 2010. Publié par l’O.N.U. Genève, Suisse.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«Lugares comunes», publié par le Cercle des Beaux-Arts, Palma de Majorque, 2003.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">El espacio ausente, Colección Donaire, n° 3. Le Conseil Culturel Provincial (Diputación) de Huelva (éd.), 1998. ISBN: 84-8163-178-7.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt;   AUTRES MÉRITES:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	2019. Accessit dans le XL Prix hispano-américain de poésie Luis Chamizo (Saragosse, Espagne) pour l’œuvre Como un viento que alarga los bosques.•	2018. Prix spécial du jury dans le IIe Prix national d’épitaphes, organisé par le cimetière de Torrero (Saragosse, Espagne).•	2016. Prix spécial du jury dans le IVe Prix National de Poésie Poeta de Cabra, Madrid, pour l’œuvre « Ornano express ».•	2012. Lauréate (1er prix) du XXIIe Prix National de Poésie Villa de Iniesta (Cuenca, Espagne) pour l’œuvre «Última Presencia».•	2010. Lauréate du Prix International de Poésie Platero pour l’œuvre «Refugios». Organisé par l’O.N.U. Genève, Suisse.•	2005. Mention Honorifique dans le XIe Prix International de Poésie pour Signos de nadie. Organisé par La porte des poètes, Paris.•	2002. Finaliste du Ier Prix international de Poésie amoureuse (2002) pour Lugares comunes, œuvre publiée par le Cercle des Beaux-Arts, Palma de Majorque.•	2001. Mention Honorifique au III Premio Universitario de poesía, organisé par le Vice-rectorat de l’Université de Huelva.•	2001. 1er Prix de poésie au IV Concurso Regional de Creación joven, organisé par le Conseil culturel de Huelva.•	1998. Lauréate du Prix de réflexion littéraire Música en el jardín. Université de Huelva.•	1997. Lauréate du Ier Concurso Regional de Creación joven. Œuvre publiée en 1998 par la Marie de Huelva.•	1996. Mention Honorifique dans le prix Cuentos de Navidad, organisé par la Mairie de Huelva.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teología de la Cuaresma en la predicación española del siglo XVII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carthaginensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (79), pp.69-96. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62217/carth.608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quebrar el orden del espacio público. Los púlpitos de la discordia en Filipinas (siglos XVI-XVII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Historica: Historia Moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, De la plaza al púlpito: Conflictos y espacios urbanos en la Edad Moderna, 47 (1), pp.139-170. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14201/shhmo2025471139170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Hijos de nadie? Derechos y obligaciones de la Iglesia sobre los expósitos en la predicación de la España moderna (siglo XVII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegueta: Anuario de la Facultad de Geografía e Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Abandono, exposición y maternidad fuera del modelo (ss. XVI-XX), 25 (2), pp.659-682. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51349/veg.2025.2.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] GARCÍA PÉREZ, Francisco José, Los predicadores de Carlos II. La oratoria sagrada al servicio del poder, Granada, Comares, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronica Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Poderes en femenino. De la corte a la familia en la Europa Moderna (siglos XVII-XVIII), 51, pp.525-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rend] de Rafael LAZCANO, Tesauro Agustiniano (n.° 11). Fray Luis de León, Pozuelo de Alarcón (Madrid), R. Lazcano, 2023, 406 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analecta Augustiniana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 86, pp.239-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación Dosier. El poder de la palabra en el espacio urbano: conflicto y consenso en los púlpitos de la España moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Negredo del Cerro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigaciones Históricas. Época Moderna y Contemporánea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progetti di etnografia missionaria nelle Filippine (1677-1689). Tipizzazione, confisca e restituzione degli oggetti di idolatria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni Storici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.85-124. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1408/106200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Bartolomé Jiménez Patón (2021). &amp;quot;Comentarios de erudición. Libros XVII y XVIII&amp;quot;. Edición crítica, estudio y notas de M.a del Carmen Bosch, Jaume Garau, AbrahamMadroñal y Juan Miguel Monterrubio. Iberoamericana/Vervuert, 291 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erebea : Revista de Humanidades y Ciencias Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Mujeres en conflicto, mujeres ante la justicia (siglos XV-XIX), 12 (2), pp.431-434. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33776/erebea.v12i2.7786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comunidad y fraternidad: fray Juan Márquez (1564-1621) y la provincia agustiniana de Castilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Águeda García Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cauriensia. Revista Anual De Ciencias Eclesiásticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, pp.161-181. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17398/2340-4256.16.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Recension] Tomás Antonio MANTECÓN MOVELLÁN, Marina TORRES ARCE, Susana TRUCHUELO GARCÍA (éds.), Dimensiones del conflicto: resistencia, violencia y policía en el mundo urbano, Servicio de Publicaciones Universidad de Cantabria, Santander, 2020, 538 p. ISBN 978-84-8102-931-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Historica: Historia Moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (1), pp.440-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Reseña de:] Laurey, Braguier, Servantes de dieu. Les beatas de la Couronne de Castille (1450-1600)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espacio Tiempo y Forma. Serie IV, Historia Moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La política ultramarina de las monarquías ibéricas (circa 1700-1750): una historia de fracasos y éxitos relativos, 34, pp.533-538. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5944/etfiv.34.2021.29340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Michel De Certeau, El extranjero o la unión en la diferencia, traduit par Juan Diego González Sanz, Madrid, Trotta, 2021, 224 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miscelánea Comillas. Revista de Ciencias Humanas y Sociales [1943-2023]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 79 (155), pp.642-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco José García Pérez (2019): &amp;quot;Juan Rodríguez Coronel. Un predicador jesuita en la Corte de Carlos II&amp;quot;. Sindéresis, 243 pp. ISBN: 978-8416262861</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erebea : Revista de Humanidades y Ciencias Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33776/erebea.v10i0.4793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación del dossier: &amp;quot;Instituciones frente a individuos en la España de la Edad Moderna: compartir prácticas comunitarias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofelia Rey Castelao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magallánica. Revista de Historia Moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (13), pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu] Manuel PEÑA DÍAZ, Historias cotidianas. Resistencias y tolerancias en Andalucía (siglos XVI-XVIII), Granada: Comares Historia, 2019 (258 p.), p.575-579. ISBN: 978-84-9045-803-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronica Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La familia en Andalucía en la Edad Moderna, 45, pp.575-579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peticiones contra el &amp;quot;breve de la alternativa&amp;quot; o el rechazo de la hibridación clerical en Filipinas (siglo XVII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Quelle histoire globale au XVIe siècle ? / Fronteras de Ultramar, 30, [16 p.]. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-spania.28007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducción [de Voces de la disidencia en las ciudades de la Europa moderna: del conflicto a la comunicación (siglos XVI-XVIII)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erebea : Revista de Humanidades y Ciencias Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Voces de la disidencia en las ciudades de la Europa moderna, 7, pp.5-12. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33776/erebea.v7i0.3289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicadores de la provincia bética en tiempos de Mateo Alemán (1547-1614): del oficio al beneficio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eHumanista. Journal of iberian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mateo Alemán: estudios críticos sobre la vida y la obra, 34, pp.200-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desobediencia y conflictos en el clero de las islas Filipinas (1595-1616)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Débats 2015, [21 p.]. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.67689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le scolasticisme du clergé hispanique à l’époque moderne. Construction d’une légende noire au Siècle des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Légendes noires et identités nationales en Europe, 1, [13 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Recension] John Knox, El primer toque de la trompeta contra el monstruoso gobierno de las mujeres. Rocío G. Sumillera y José Luis Martinez-Duenas (eds.), Valencia, Tirant Humanidades, col. Prosopopeya, 2016,184 p. Dans La Albolafia: Revista de Humanidades y Cultura, Universidad Rey Juan Carlos, Madrid, n° 8, 2016, p. 165-168.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Albolafia : Revista de Humanidades y Cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.165-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicar en zonas portuarias de la Andalucía atlántica durante el siglo XVII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vices et vertus / Les ports de la monarchie espagnole / La Fabrique du Local, 22, [19 p.]. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-spania.25035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informar, instruir y controlar: Las notas de fray Pedro de San Cecilio sobre la fundación de la recolección mercedaria (1596-1668)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Âge d'or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, L’Histoire et ses récits entre images, fictions et paratextes, 8, [16 p.]. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/agedor.489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Certeau, predicador. El fondo de los archivos de la provincia jesuita de Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La torre del Virrey. Revista de Estudios Culturales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Michel de Certeau (1925-1986): Una herencia, 17, pp.23-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sermons espagnols dans la France moderne : censure et pouvoir aux temps de la restauration catholique (1598-1611)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Querelles littéraires et disputes politiques : Italie et Espagne XIIIe - XVIIe siècles, 2, pp.161-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Traduction del original francés, Discours ou sermon apologétique en faveur des femmes : question nouvelle, curieuse et non jamais soustenuë] Discurso o sermón apologético de las mujeres. Materia nueva, curiosa y jamás defendida, de Louis Machon, Paris, 1641</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Espiritualidad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73 (292), pp.313-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicación jesuita y compromiso social en la España de la Contrarreforma: la misión de educar en virtud y letras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ignaziana </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16, pp.236-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Benoist PIERRE, La Monarchie ecclésiale. Le clergé de cour en France à l’époque moderne, Seyssel : Champs Vallon, 2013 (465 p.). ISBN : 978-2-87673-883-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erebea : Revista de Humanidades y Ciencias Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dedicado a: Biografía e historia, 3, pp.453-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El oficio de maestro de primeras letras, según el predicador jesuita Juan de Gámiz, Sevilla, 1695</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et documents hispaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Les Jésuites dans le monde moderne (XVIe-XVIIIe siècles) : textes commentés et débats historiographiques, 3, pp.47-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fray Pedro de Valderrama (1550- 1611): un predicador andaluz leído y censurado en la Sorbona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erebea : Revista de Humanidades y Ciencias Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Predicación y Sociedad (Siglos XIII - XVII), 1, pp.253-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El discurso doctrinal sobre la herejía : análisis de un sermón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analecta Malacitana. Revista de la sección de Filología de la Facultad de Filosofía y Letras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XXIX (1), pp.139-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La imagen predicada. La virtud como camino hacia la salvación en los Retratos de Francisco Pacheco (1564-1644)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etiópicas, revista de letras renacentistas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.172-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El poder de la palabra en el espacio urbano: conflicto y consenso en los púlpitos de la España moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Negredo del Cerro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigaciones Históricas. Época Moderna y Contemporánea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, 1421 p., 2022, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24197/ihemc.42.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituciones frente a individuos en la España de la Edad Moderna: compartir prácticas comunitarias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofelia Rey Castelao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magallánica. Revista de Historia Moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 (13), 440 p., 2020, Dossier: "Instituciones frente a individuos en la España de la Edad Moderna: compartir prácticas comunitarias"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voces de la disidencia en las ciudades de la Europa moderna (siglos XVI-XVIII): del conflicto a la comunicación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erebea : Revista de Humanidades y Ciencias Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 338 p., 2017, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33776/erebea.v7i0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guardianas del tiempo: Mujeres, Historia, Testimonio (ss. XVI-XX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofelia Rey Castelao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ediciones Trea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 208 p., 2025, 979–13-87790–63‑9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los Confines de Dios. Mártires Agustinos en Japón. El Relato de Fray Martin Claver. 1638</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editorial Universidad de Huelva, 11, 260 p., 2024, (Biblioteca Biográfica del Renacimiento Español), 978-84-10326-19-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fray Juan Márquez (1564-1621). Un maestro de la reforma católica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad de Huelva, 508 p., 2021, (Biblioteca biográfica del Renacimiento español), 978-84-18628-61-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espada de Dios y aliento de la nobleza. El ministerio de la palabra en la España moderno (siglox XVI-XVIII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Truchuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Garau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Testino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editorial Sindèresis, 14, 250 p., 2020, (Colección Instituto de Estudios Hispánicos en la Modernidad), 978-84-18206-30-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance and practices of rebellion at the Age of Reformations (16th-18th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio G. Sumillera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Martínez-Dueñas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ediciones Complutense, 28, 217 p., 2019, (Serie investigación), 978-84-669-3626-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del Derecho de los magistrados sobre sus súbditos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio G. Sumillera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro de Beza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trotta editorial, 152 p., 2019, 978-84-9879-803-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigmes rebelles. Pratiques et cultures de la désobéissance à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Salinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu G. Paun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.I.E. Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5, 631 p., 2018, (Histoire des mondes modernes), 978-2-8076-0714-9. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b14884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hombres de mala corte : desobediencias, procesos políticos y gobierno de Indias en la segunda mitad del siglo XVI [de Gregorio Salinero]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Salinero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ediciones Cátedra, 483 p., 2017, (Historia/Serie menor), 978-84-376-3641-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuela Águeda García Garrido; Ofelia Rey Castelao; Sylvie Hanicot-Bourdier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guardianas del tiempo: Mujeres, Historia, Testimonio (ss. XVI-XX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ediciones Trea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-19, 2025, 979-13-87790-63-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En vez de minas, hallaua incendios: la campaña antiluliana del padre Ribas (O.P.) en la España del siglo XVII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rafael Ramis Barceló. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ramon Llull y los lulistas (siglos XIV-XX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Editorial Sindéresis, pp.577-602, 2022, (Instituto de estudios hispánicos en la modernidad), 978-84-19199-36-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missions et légations des augustins castillans au XVIIe siècle : une évangélisation des Philippines depuis la métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Vu Thanh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les missions religieuses à l’épreuve des empires coloniaux (XVIe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisonneuve &amp; Larose nouvelles éditions; Hémisphères éditions, 2022, (Mers &amp; Empires Collection), 978-2-37701-123-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni mordaces, ni injuriadores&amp;quot;: usos y abusos de la predicación en la Castilla moderna (siglos XVI-XVII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Perez; Araceli Guillaume-Alonso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de la monarchie espagnole des Habsbourg. Charges, fonctions, parcours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, Cátedra de Estudos Sefarditas Alberto Benveniste (Faculdade de Letras da Universidade de Lisboa, Alameda da Universidade), pp.49-65, 2020, (Série Monográfica Alberto Benveniste), 978-989-99625-8-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducción. De predicadores y nobles. Entramados de protección sistémica a la luz de nuevas investigaciones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espada de Dios y aliento de la nobleza el ministerio de la palabra en la España moderno (siglox XVI-XVIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Editorial Sindèresis, pp.9-18, 2020, (Colección Instituto de Estudios Hispánicos en la Modernidad - IEHM), 978-84-18206-30-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrimonios violentos y conflictividad comunitaria: claves para entender los comportamientos anticlericales en la Castilla moderna (ss. XVI-XVII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margarita Torremocha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matrimonio, estrategia y conflicto (siglos XVI-XIX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ediciones Universidad de Salamanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-124, 2020, 978-84-1311-419-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oyga el letor&amp;quot;: estrategias y prácticas de edificación de los predicadores andaluces en la Edad Moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Peña Díaz; Pedro Ruiz Pérez; Julián Solana Pujalte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia de la edición y la lectura en Andalucía (1478-1808)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Córdoba (UCO Press), pp.261-272, 2020, 978-84-9927-583-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (en anglais) avec Rocío G. Sumillera de Resistance and practices of rebellion at the Age of Reformations (16th-18th centuries), Madrid, Ediciones Complutense, 2019, p. 9-38.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio G. Sumillera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resistance and practices of rebellion at the age of Reformations (16th-18th centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Ediciones Complutense, pp.9-38, 2019, (Serie investigación), 978-84-669-3626-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformas en conflicto : ¿una defensa de la libertad en la Edad Moderna?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ediciones complutense. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resistance and practices of rebellion at the Age of Reformations (16th-18th centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Ediciones complutense, pp.201-211, 2019, (Serie investigación), 978-84-669-3626-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note préliminaire sur la traduction du traité de Théodore de Bèze : Du droit des magistrats sur leurs subjets (Genève, 1575)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Del derecho de los magistrados sobre sus súbditos = [Du droit des magistrats sur leurs sujets]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editorial Trotta, pp.53-59, 2019, (Colección estructuras y procesos. Serie de derecho), 978-84-9879-803-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El gobierno de la palabra: relaciones de poder entre predicadores y mujeres en la España de los Austrias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religión, política y moralidad en el Barroco. La predicación en la España del siglo XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Editorial Sindéresis, pp.101-130, 2019, (Instituto de Estudios Hispánicos en la Modernidad), 978-84-16262-39-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentar guerra al infierno: resistencia y obediencia en las dominicas descalzas de Sevilla (siglos XVI-XVII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margarita Torremocha Hernández. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mujeres, sociedad y conflicto, siglos XVII-XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediciones Castilla, pp.141-162, 2019, (Colección de historia), 978-84-16822-18-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Predicadores sediciosos? La libertas loquendi en la España moderna (siglos XVI-XVII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paradigmes rebelles. Pratiques et cultures de la désobéissance à l’époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.I.E. Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.399-420, 2018, (Histoire des mondes modernes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Rebeldes’ en el espejo del tiempo: otra vuelta de tuerca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salinero, Gregorio; Águeda García Garrido, Manuela; G. Paun, Radu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paradigmes rebelles. Pratiques et cultures de la désobéissance à l’époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.I.E. Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.611-631, 2018, Histoire des mondes modernes, 978-2-8076-0712-5. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b14884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construyendo la “ciudad de Dios”: la predicación española en Manila (siglo XVII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ofelia Rey Castelao; Camilo Fernández Cortizo; Rubén Castro Redondo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vida inquieta. Conflictos sociales en la Edad moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de Santiago de Compostela, pp.43-68, 2018, 978-84-16954-88-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicadores, listas e Historia eclesiástica en la España del siglo XVII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Salinero et M. Á. Melón Jimérez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps des listes. Représenter, savoir et croire à l’époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.445-468, 2018, (Histoire des mondes modernes), 978-2-8076-0536-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désobéissance et contestation dans l’Église hispanique à l’époque moderne : la chaire, un espace de liberté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Lecuppre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Contestation (XIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Kimé, pp.275-298, 2016, (Le sens de l'histoire), 978-2-84174-756-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le catéchisme du jésuite Gaspar Astete (1537-1601) au service de l’instruction religieuse de l’enfance dans l’Espagne moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les catéchismes et les littératures chrétiennes pour l'enfance en Europe, XVIe-XXIe siècle,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-89, 2014, (Études sur le livre de jeunesse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sœur Francisca Dorotea (1558-1623) : fondatrice du couvent sévillan Nuestra Señora de los Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Martin; Araceli Guillaume-Alonso; Jean-Paul Duviols. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde hispanique. Histoire des fondations. Hommage au professeur Annie Molinié-Bertrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, PUPS, pp.349-363, 2012, (Iberica), 978-2-84050-843-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait des prédicateurs illustres dans l’Espagne de la Contre-Réforme : le pouvoir pictural de la sainteté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Couton; Isabelle Fernandes; Christian Jérémie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoir(s) de l’image aux XVe, XVIe, XVIIe siècles. Pour un nouvel éclairage sur la pratique des Lettres à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, pp.315-342, 2009, (CERHAC), 978-2-84516-414-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuando los Jesuitas toman la palabra. Poder y predicación en la Sevilla del siglo XVII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Molinié; Alexandra Merle; Araceli Guillaume-Alonso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jésuites en Espagne et en Amérique. Jeux et enjeux du pouvoir, XVIe-XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, PUPS, pp.265-285, 2007, (Iberica), 978-2-84050-489-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novi, Elisa. Predicar en la Italia española: actores, prácticas, modelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore de Bèze : Del Derecho de los magistrados sobre sus súbditos (1575)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la obediencia que debemos a los Magistrados&amp;quot;, La Confession de la foy chrestienne, de Théodore de Bèze. Genève, Jean Crespin, 1561, p. 231-241. Traduction en espagnol pour l’édition critique du traité &amp;quot;Du droit des magistrats sur leurs subjets&amp;quot; (Genève, 1575), Madrid : editorial Trotta, 2019, p. 135-141.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Cinquième argument» du Traitté de l’authorité du magistrat en la punition des heretiques (Genève, Conrad Badius, 1560)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquième argument&amp;quot; du Traitté de l’authorité du magistrat en la punition des heretiques (Genève, Conrad Badius, 1560)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De l’obéissance qui est deue aux Magistrats », chap. XLV de la Confession de la foy chrestienne, de Théodore de Bèze. Genève, Jean Crespin, 1561, p. 231-241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">León Bloy: Los que pagan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId125"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BBAE15AD"/>
+    <w:nsid w:val="C6AE8238"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FF27A6B6"/>
+    <w:nsid w:val="D042D2E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D844A3A8"/>
+    <w:nsid w:val="C2BD5231"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="034D54C4"/>
+    <w:nsid w:val="AF38DE33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="86AC9441"/>
+    <w:nsid w:val="5D12F0AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3958A442"/>
+    <w:nsid w:val="FD203D9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="9DB669BF"/>
+    <w:nsid w:val="78A28406"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1142,51 +1142,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="908966D7"/>
+    <w:nsid w:val="3F6BBA33"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1290,51 +1290,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="99A2B79F"/>
+    <w:nsid w:val="A3A37FB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1438,51 +1438,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="4993BD35"/>
+    <w:nsid w:val="CFA06AF0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1586,54 +1586,202 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="C94AD56D"/>
+    <w:nsid w:val="AF408FEE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="031B583B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -1765,50 +1913,53 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -1847,51 +1998,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuela-agueda-garcia-garrido" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6628-9503" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14928005X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manuela-agueda.garcia-garrido@unicaen.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huelvainformacion.es/ocio/confines-dios_0_2002616722.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.uva.es/index.php/erasmo/article/view/9392/6356" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.uva.es/index.php/invehisto/issue/view/340" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fh.mdp.edu.ar/revistas/index.php/magallanica/issue/view/MAG13/showToc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://republicadelasletras.acescritores.com/2023/03/24/la-vida-beata-de-manuel-jose-de-lara/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rivisteweb.it/issn/0301-6307" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://e-spania.revues.org/25035" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185015v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela-&#193;gueda Garc&#237;a-Garrido" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/shhmo2025471139170" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51349/veg.2025.2.05" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868926v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62217/carth.608" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435891v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664172v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993464v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/106200" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185028v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Negredo del Cerro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622973v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33776/erebea.v12i2.7786" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela &#193;gueda Garc&#237;a Garrido" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17398/2340-4256.16.161" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613680v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfiv.34.2021.29340" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613681v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33776/erebea.v10i0.4793" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615062v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofelia Rey Castelao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539142v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142821v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.28007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142826v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33776/erebea.v7i0.3289" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142833v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.67689" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141525v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142805v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142811v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.489" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142807v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.25035" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142829v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152275v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613679v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622967v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613682v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197587v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622963v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197588v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622966v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217937v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/ihemc.42.2022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147635v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140900v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33776/erebea.v7i0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05433295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hanicot-Bourdier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotecaabiertatrea.es/producto/87790-63_guardianas-tiempo/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700790v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271810v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115229v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Truchuelo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Garau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Testino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141524v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio G. Sumillera" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Mart&#237;nez-Due&#241;as" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334877v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro de Beza" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141047v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Salinero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu G. Paun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/65701" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14884" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152306v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431339v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.trea.es/10.9960/3usrp65l3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218034v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197582v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989362v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271814v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eusal.es/index.php/eusal/catalog/view/978-84-1311-419-4/5468/6183-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147639v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615041v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152288v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334881v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142820v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147641v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142822v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142831v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/recherche-scientifique/news/paradigmes-rebelles/?l=0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142830v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142824v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/64821" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142835v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334882v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/recherche/mrsh/erlis/2233" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615044v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615060v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615047v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615054v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613677v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334883v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615053v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197586v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197585v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615059v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuela-agueda-garcia-garrido" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6628-9503" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14928005X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manuela-agueda.garcia-garrido@unicaen.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.huelvainformacion.es/ocio/confines-dios_0_2002616722.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.uva.es/index.php/erasmo/article/view/9392/6356" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.uva.es/index.php/invehisto/issue/view/340" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fh.mdp.edu.ar/revistas/index.php/magallanica/issue/view/MAG13/showToc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://republicadelasletras.acescritores.com/2023/03/24/la-vida-beata-de-manuel-jose-de-lara/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rivisteweb.it/issn/0301-6307" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://e-spania.revues.org/25035" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868926v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela-&#193;gueda Garc&#237;a-Garrido" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62217/carth.608" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/shhmo2025471139170" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143157v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51349/veg.2025.2.05" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435891v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664172v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185028v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Negredo del Cerro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993464v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/106200" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622973v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33776/erebea.v12i2.7786" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela &#193;gueda Garc&#237;a Garrido" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17398/2340-4256.16.161" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613680v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfiv.34.2021.29340" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613681v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33776/erebea.v10i0.4793" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615062v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofelia Rey Castelao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539142v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142821v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.28007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142826v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33776/erebea.v7i0.3289" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141525v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.67689" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142833v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142805v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142807v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.25035" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142811v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.489" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142829v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152275v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613679v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622967v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613682v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197587v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622963v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197588v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622966v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217937v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/ihemc.42.2022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147635v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140900v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33776/erebea.v7i0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05433295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hanicot-Bourdier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotecaabiertatrea.es/producto/87790-63_guardianas-tiempo/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700790v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271810v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115229v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Truchuelo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Garau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Testino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141524v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio G. Sumillera" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Mart&#237;nez-Due&#241;as" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334877v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro de Beza" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141047v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Salinero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu G. Paun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/65701" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14884" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152306v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431339v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.trea.es/10.9960/3usrp65l3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218034v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197582v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989362v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271814v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eusal.es/index.php/eusal/catalog/view/978-84-1311-419-4/5468/6183-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147639v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334881v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152288v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615041v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142820v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147641v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142830v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/recherche-scientifique/news/paradigmes-rebelles/?l=0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142831v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142822v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142824v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/64821" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142835v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334882v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/recherche/mrsh/erlis/2233" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615044v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615060v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615047v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615054v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613677v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334883v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615053v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197586v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197585v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615059v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>