--- v0 (2026-03-27)
+++ v1 (2026-04-30)
@@ -676,191 +676,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04771065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “Fifa World Cup 2022” in Qatar, what feedback for the hosting of the 2024 Olympic Games ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évènement sportif et responsabilité sociale des parties prenantes : un moyen d’acceptabilité sociale des décisions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne, May 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">L’acceptabilité sociale : enjeu de gouvernance, enjeu de société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Côte d'Azur, May 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04342888v1</w:t>
+                <w:t xml:space="preserve">halshs-04342839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évènement sportif et responsabilité sociale des parties prenantes : un moyen d’acceptabilité sociale des décisions ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The “Fifa World Cup 2022” in Qatar, what feedback for the hosting of the 2024 Olympic Games ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alsabe Mada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Bardet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’acceptabilité sociale : enjeu de gouvernance, enjeu de société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Côte d'Azur, May 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne, May 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04342839v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04342888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public policy in the sport sector: the case of France and Italy</w:t>
               </w:r>
@@ -1030,138 +1030,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La confiance tridimensionnelle: du concept à la mesure pour un nouvel éclairage international</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les dynamiques internationales des pôles de compétitivité : regards croisés et perspectives (2005-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dantin</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Guiderdoni-Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Research Meeting in Business and Management (IRBAM), track "Diversité, genre et confiance dans les organisations : des affaires de management"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">6ème Conférence annuelle d'Atlas et de l'Association Francophone de Management International (AFMI), EDHEC Business School et IAE de Nice, Université de Nice, Nice, 6-8 juin 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFMI, Jun 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064268v1</w:t>
+                <w:t xml:space="preserve">halshs-01425537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sport en entreprises: un levier de performance économique pour le mouvement sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimeglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1190,139 +1177,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport au travail: état de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dynamiques internationales des pôles de compétitivité : regards croisés et perspectives (2005-2015)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La confiance tridimensionnelle: du concept à la mesure pour un nouvel éclairage international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dimeglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Guiderdoni-Jourdain</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Conférence annuelle d'Atlas et de l'Association Francophone de Management International (AFMI), EDHEC Business School et IAE de Nice, Université de Nice, Nice, 6-8 juin 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFMI, Jun 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">7th International Research Meeting in Business and Management (IRBAM), track "Diversité, genre et confiance dans les organisations : des affaires de management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01425537v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme de mémoire, un atout pour les collectivités territoriales ? Le cas de la ville d'Albertville</w:t>
               </w:r>
@@ -1983,51 +1983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The international dynamics of competitive clusters Different insights and pespectives (2005-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Guiderdoni-Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nadine Tournois and Philippe Very. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open internalization strategy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.196-211, 2021</w:t>
@@ -2155,51 +2155,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques internationales des pôles de compétitivité: regards croisés et perspectives (2005-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Guiderdoni-Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nadine Tournois; Philippe Véry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internationalisation ouverte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.193-207, 2018</w:t>
@@ -3024,51 +3024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bardet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Knob&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634104v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cicut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Millereux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411696v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bocquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mothe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360761v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05407555v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly-Ballet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Luu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04771065v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04342888v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsabe Mada" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04342839v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870122v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Nicoliello" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimeglio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dantin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064268v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425537v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guiderdoni-Jourdain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Spieth" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064297v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104197v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064305v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450826v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04342774v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547108v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483410v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078929v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012852v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064276v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634110v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494360v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326631v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ten Bel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01262008v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bardet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Knob&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634104v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cicut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Millereux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411696v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bocquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mothe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360761v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05407555v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly-Ballet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Luu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04771065v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04342839v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04342888v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsabe Mada" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870122v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Nicoliello" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimeglio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dantin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425537v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guiderdoni-Jourdain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064313v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064268v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Spieth" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064297v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104197v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064305v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450826v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04342774v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547108v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483410v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078929v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012852v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064276v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634110v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494360v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326631v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ten Bel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01262008v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>