--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -964,295 +964,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time–dependent depression and anxiety symptoms as risk factors for recurrent cardiac events: findings from the UPBEAT-UK study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insulin resistance is linked to a specific profile of immune activation in human subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Norton</w:t>
+                <w:t xml:space="preserve">Delphine Desigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Pastore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Kundura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Hotopf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Mann</w:t>
+                <w:t xml:space="preserve">Anne-Marie Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0033291721000106⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.12314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-91758-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139265v1</w:t>
+                <w:t xml:space="preserve">hal-03263947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin resistance is linked to a specific profile of immune activation in human subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Cezar</w:t>
+                <w:t xml:space="preserve">Time–dependent depression and anxiety symptoms as risk factors for recurrent cardiac events: findings from the UPBEAT-UK study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Norton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Hotopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Desigaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucy Kundura</w:t>
+                <w:t xml:space="preserve">Andre Tylee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Dupuy</w:t>
+                <w:t xml:space="preserve">Anthony Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.12314. </w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (15), pp.3442-3450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-91758-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0033291721000106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263947v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ubiquitin and SUMO conjugation as biomarkers of acute myeloid leukemias response to chemotherapies</w:t>
               </w:r>
@@ -1398,51 +1398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Pastore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1500,995 +1500,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent cognitive and somatic symptoms of depression as predictors of new cardiac-related events in at-risk patients: the UPBEAT-UK cohort</w:t>
+                <w:t xml:space="preserve">Non-classical ligand-independent regulation of Go protein by an orphan Class C GPCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Norton</w:t>
+                <w:t xml:space="preserve">Mariana Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pastore</w:t>
+                <w:t xml:space="preserve">Teresa de Vita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ancelin</w:t>
+                <w:t xml:space="preserve">Claire Vol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hotopf</w:t>
+                <w:t xml:space="preserve">Charlotte Renassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tylee</w:t>
+                <w:t xml:space="preserve">Jean-Charles Bologna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96 (2), pp.233-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0033291719004082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1124/mol.118.113019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468284v1</w:t>
+                <w:t xml:space="preserve">hal-02396282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-classical ligand-independent regulation of Go protein by an orphan Class C GPCR</w:t>
+                <w:t xml:space="preserve">Proteomic consequences of expression and pathological conversion of the prion protein in inducible neuroblastoma N2a cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Hajj</w:t>
+                <w:t xml:space="preserve">Monique Provansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa de Vita</w:t>
+                <w:t xml:space="preserve">Stéphane Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Pastore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Vol</w:t>
+                <w:t xml:space="preserve">Danielle Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Renassia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Bologna</w:t>
+                <w:t xml:space="preserve">Maxime Belondrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/mol.118.113019⟩</w:t>
+              <w:t xml:space="preserve">Prion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (4), pp.292-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/pri.4.4.13435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396282v1</w:t>
+                <w:t xml:space="preserve">hal-03039041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic consequences of expression and pathological conversion of the prion protein in inducible neuroblastoma N2a cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Provansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Provansal</w:t>
+                <w:t xml:space="preserve">M. Pastore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuela Pastore</w:t>
+                <w:t xml:space="preserve">D. Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Casanova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Belondrade</w:t>
+                <w:t xml:space="preserve">M. Belondrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 4 (4), pp.292-301. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+              <w:t xml:space="preserve">, 2010, 4 (4), pp.4, 4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4161/pri.4.4.13435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039041v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00529322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic consequences of expression and pathological conversion of the prion protein in inducible neuroblastoma N2a cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic heterogeneity versus molecular analysis of prion susceptibility in neuroblasma N2a sublines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chasseigneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Provansal</w:t>
+                <w:t xml:space="preserve">M. Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Britton-Davidian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Pastore</w:t>
+                <w:t xml:space="preserve">E. Manié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Casanova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Belondrade</w:t>
+                <w:t xml:space="preserve">Mh Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/pri.4.4.13435⟩</w:t>
+              <w:t xml:space="preserve">Archives of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 153 (9), pp.163-1702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00705-008-0177-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00529322v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic heterogeneity versus molecular analysis of prion susceptibility in neuroblasma N2a sublines.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic heterogeneity versus molecular analysis of prion susceptibility in neuroblasma N2a sublines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Britton-Davidian</w:t>
+                <w:t xml:space="preserve">Stéphanie Chasseigneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Pastore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Manié</w:t>
+                <w:t xml:space="preserve">Janice Britton-Davidian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mh Stern</w:t>
+                <w:t xml:space="preserve">Elodie Manié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Henri Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 153 (9), pp.163-1702. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+              <w:t xml:space="preserve">, 2008, 153 (9), pp.1693-1702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00705-008-0177-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322397v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic heterogeneity versus molecular analysis of prion susceptibility in neuroblasma N2a sublines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New hospital disinfection processes for both conventional and prion infectious agents compatible with thermosensitive medical equipment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Chasseigneaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuela Pastore</w:t>
+                <w:t xml:space="preserve">C. Rogez-Kreuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janice Britton-Davidian</w:t>
-[...157 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Murielle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belondrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 72 (4), pp.342-350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhin.2009.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2498,51 +2364,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative imaging and phenotyping of mitochondrial morphology in live cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2601,73 +2467,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMAGING LIFE: THE FUTURE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency of activated T cells in people living with HIV, aviremic under treatment, and presenting neurocognitive disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Kundura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2676,266 +2542,266 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Pastore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Anne Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Berr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International AIDS Conference (AIDS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Montréal (Québec), Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wiley &amp; Sons Limited</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journal of the International AIDS Society, 25 (S3), pp.118-119, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative contribution of parenchymal and amyloid plaques associated microglia to Alzheimer Disease progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène E. Hirbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Hemonnot-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Meersseman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Linck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVth European Meeting on Glial Cells in Health and Disease, July 5–9, 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Marseille, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Glia, 69 (S1), pp.E204-E205, T05-044D, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId112"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3003,51 +2869,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B702845"/>
+    <w:nsid w:val="FC39E0EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3234,51 +3100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuela-pastore" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1887-6380" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505735v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charrasse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Abba Moussa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Poquillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saint-Omer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Pastore" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adcanc.2026.100175" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402062v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Tost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Caimmi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Busato" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-025-02032-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533026v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Racine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lionnard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0301372" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04274749v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bordignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.11.015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287593v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Kundura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cezar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Deverdun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1267564" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790553v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Hemonnot-Girard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meersseman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Garcia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Linck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-022-02581-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139265v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Norton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hotopf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Tylee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291721000106" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desigaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dupuy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91758-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863739v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#226;tel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Brockly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Hicheri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201900577" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052544v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Winter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77707-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468284v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Norton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastore" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ancelin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hotopf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tylee" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291719004082" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396282v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Hajj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa de Vita" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Renassia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bologna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.118.113019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039041v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Provansal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Casanova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Belondrade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.4.4.13435" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529322v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casanova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belondrade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322397v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chasseigneaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Britton-Davidian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mani&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Stern" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-008-0177-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2J6R4H9Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chasseigneaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Britton-Davidian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mani&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Stern" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429370v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rogez-Kreuz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2009.03.024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZB74N1S8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04281910v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747570v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Gutierrez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1002/jia2.25935" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762400v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne E. Hirbec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Hemonnot-Girard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meersseman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Linck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1002/glia.24036" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuela-pastore" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1887-6380" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505735v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charrasse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Abba Moussa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Poquillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saint-Omer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Pastore" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adcanc.2026.100175" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402062v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Tost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Caimmi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Busato" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-025-02032-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533026v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Racine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lionnard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0301372" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04274749v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bordignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.11.015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287593v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Kundura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cezar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Deverdun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1267564" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790553v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Hemonnot-Girard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meersseman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Garcia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Linck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-022-02581-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263947v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desigaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dupuy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91758-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139265v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Norton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hotopf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Tylee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291721000106" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863739v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#226;tel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Brockly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Hicheri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201900577" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052544v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Winter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77707-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396282v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Hajj" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa de Vita" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Renassia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bologna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.118.113019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039041v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Provansal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Casanova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Belondrade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.4.4.13435" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529322v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastore" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casanova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belondrade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322397v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chasseigneaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Britton-Davidian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mani&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Stern" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-008-0177-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2J6R4H9Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chasseigneaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Britton-Davidian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mani&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Stern" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429370v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rogez-Kreuz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2009.03.024" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZB74N1S8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04281910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747570v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Gutierrez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1002/jia2.25935" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762400v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne E. Hirbec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Hemonnot-Girard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meersseman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Linck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1002/glia.24036" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>