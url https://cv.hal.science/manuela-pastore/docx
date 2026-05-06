--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -2869,51 +2869,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC39E0EF"/>
+    <w:nsid w:val="67F52D68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>