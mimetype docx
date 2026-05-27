--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -964,295 +964,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin resistance is linked to a specific profile of immune activation in human subjects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time–dependent depression and anxiety symptoms as risk factors for recurrent cardiac events: findings from the UPBEAT-UK study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Desigaud</w:t>
+                <w:t xml:space="preserve">Joanna Norton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Pastore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Dupuy</w:t>
+                <w:t xml:space="preserve">Matthew Hotopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Tylee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-91758-3⟩</w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (15), pp.3442-3450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0033291721000106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263947v1</w:t>
+                <w:t xml:space="preserve">hal-03139265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time–dependent depression and anxiety symptoms as risk factors for recurrent cardiac events: findings from the UPBEAT-UK study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Norton</w:t>
+                <w:t xml:space="preserve">Insulin resistance is linked to a specific profile of immune activation in human subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Pastore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andre Tylee</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Kundura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Mann</w:t>
+                <w:t xml:space="preserve">Anne-Marie Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 52 (15), pp.3442-3450. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.12314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0033291721000106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-91758-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139265v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ubiquitin and SUMO conjugation as biomarkers of acute myeloid leukemias response to chemotherapies</w:t>
               </w:r>
@@ -1398,51 +1398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Pastore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2869,51 +2869,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67F52D68"/>
+    <w:nsid w:val="68B0A393"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3100,51 +3100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuela-pastore" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1887-6380" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505735v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charrasse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Abba Moussa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Poquillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saint-Omer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Pastore" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adcanc.2026.100175" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402062v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Tost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Caimmi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Busato" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-025-02032-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533026v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Racine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lionnard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0301372" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04274749v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bordignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.11.015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287593v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Kundura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cezar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Deverdun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1267564" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790553v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Hemonnot-Girard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meersseman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Garcia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Linck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-022-02581-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263947v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desigaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dupuy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91758-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139265v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Norton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hotopf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Tylee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291721000106" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863739v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#226;tel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Brockly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Hicheri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201900577" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052544v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Winter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77707-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396282v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Hajj" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa de Vita" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Renassia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bologna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.118.113019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039041v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Provansal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Casanova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Belondrade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.4.4.13435" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529322v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastore" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casanova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belondrade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322397v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chasseigneaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Britton-Davidian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mani&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Stern" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-008-0177-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2J6R4H9Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chasseigneaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Britton-Davidian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mani&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Stern" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429370v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rogez-Kreuz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2009.03.024" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZB74N1S8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04281910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747570v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Gutierrez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1002/jia2.25935" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762400v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne E. Hirbec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Hemonnot-Girard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meersseman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Linck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1002/glia.24036" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuela-pastore" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1887-6380" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505735v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charrasse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Abba Moussa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Poquillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saint-Omer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Pastore" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adcanc.2026.100175" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402062v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Tost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Caimmi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Busato" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-025-02032-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533026v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Racine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lionnard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0301372" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04274749v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bordignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.11.015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287593v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Kundura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cezar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Deverdun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1267564" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790553v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Hemonnot-Girard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meersseman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Garcia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Linck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-022-02581-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139265v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Norton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hotopf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Tylee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291721000106" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desigaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dupuy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91758-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863739v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#226;tel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Brockly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Hicheri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201900577" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052544v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Winter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77707-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396282v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Hajj" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa de Vita" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Renassia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bologna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.118.113019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039041v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Provansal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Casanova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Belondrade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.4.4.13435" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529322v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastore" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casanova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belondrade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322397v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chasseigneaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Britton-Davidian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mani&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Stern" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-008-0177-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2J6R4H9Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chasseigneaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Britton-Davidian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mani&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Stern" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429370v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rogez-Kreuz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2009.03.024" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZB74N1S8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04281910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747570v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Gutierrez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1002/jia2.25935" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762400v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne E. Hirbec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Hemonnot-Girard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meersseman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Linck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1002/glia.24036" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>