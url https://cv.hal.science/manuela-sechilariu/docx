--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1027,209 +1027,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Energy Management of Electrical Power Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling, Simulation, and Management Strategy of an Electric Vehicle Charging Station Based on a DC Microgrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Locment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (8), pp.2951. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app10082951⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.2053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app10062053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03049233v1</w:t>
+                <w:t xml:space="preserve">hal-03049226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling, Simulation, and Management Strategy of an Electric Vehicle Charging Station Based on a DC Microgrid</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intelligent Energy Management of Electrical Power Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (6), pp.2053. </w:t>
+              <w:t xml:space="preserve">, 2020, 10 (8), pp.2951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app10062053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app10082951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049226v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Power Dispatching in the DC Microgrid with Clear Sky Irradiance Model</w:t>
               </w:r>
@@ -1332,51 +1332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PV-Powered Charging Station for Electric Vehicles: Power Management with Integrated V2G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1436,51 +1436,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management Strategy of an Electric Vehicle Charging Station Under Power Limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongwei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2152,51 +2152,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLER - micro-réseau intégré dans un bâtiment</w:t>
+                <w:t xml:space="preserve">STELLA - micro-réseau DC dédié aux infrastructures de recharge des véhicules électriques et hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locment Fabrice</w:t>
@@ -2205,93 +2205,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongwei Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue 3E.I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 94, pp.80-81</w:t>
+              <w:t xml:space="preserve">, 2018, 94, pp.57-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955174v1</w:t>
+                <w:t xml:space="preserve">hal-01955073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STELLA - micro-réseau DC dédié aux infrastructures de recharge des véhicules électriques et hybrides</w:t>
+                <w:t xml:space="preserve">PLER - micro-réseau intégré dans un bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locment Fabrice</w:t>
@@ -2300,69 +2300,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongwei Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue 3E.I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 94, pp.57-58</w:t>
+              <w:t xml:space="preserve">, 2018, 94, pp.80-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955073v1</w:t>
+                <w:t xml:space="preserve">hal-01955174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Management Strategy for an Autonomous DC Microgrid</w:t>
               </w:r>
@@ -3819,159 +3819,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of impact of MPPT methods on energy efficiency for photovoltaic power systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Issam Houssamo</w:t>
+                <w:t xml:space="preserve">Building Integrated Photovoltaic System With Energy Storage and Smart Grid Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Sechilariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baochao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Locment</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2012.10.048⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (4), pp.1607-1618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2012.2222852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955036v1</w:t>
+                <w:t xml:space="preserve">hal-01955034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building-integrated microgrid: Advanced local energy management for forthcoming smart power grid communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3990,192 +3978,204 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Locment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 59, pp.236-243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.12.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Integrated Photovoltaic System With Energy Storage and Smart Grid Communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental analysis of impact of MPPT methods on energy efficiency for photovoltaic power systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Houssamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Locment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Locment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46, pp.98-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2012.10.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIE.2012.2222852⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01955034v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power flow Petri Net modelling for building integrated multi-source power system with smart grid interaction</w:t>
               </w:r>
@@ -4303,51 +4303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Locment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Houssamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (9), pp.4030-4038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4485,51 +4485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Photovoltaic Array Model Parameters. Modelling and Experimental Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Houssamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4593,51 +4593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum power tracking for photovoltaic power system: Development and experimental comparison of two algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Houssamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Locment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4811,243 +4811,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Formalism Applied to the Control of Autonomous Switching Systems</w:t>
+                <w:t xml:space="preserve">Variational formalism applied to control of autonomous switching systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. El Bagdouri</w:t>
+                <w:t xml:space="preserve">M El Bagdouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cebron</w:t>
+                <w:t xml:space="preserve">B Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sechilariu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Burger</w:t>
+                <w:t xml:space="preserve">J Burger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control &amp; Cybernetics</w:t>
+              <w:t xml:space="preserve">Control and Cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 33 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860632v1</w:t>
+                <w:t xml:space="preserve">hal-01955066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational formalism applied to control of autonomous switching systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variational Formalism Applied to the Control of Autonomous Switching Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Bagdouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M El Bagdouri</w:t>
+                <w:t xml:space="preserve">B. Cebron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Cébron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuela Sechilariu</w:t>
+                <w:t xml:space="preserve">M. Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Burger</w:t>
+                <w:t xml:space="preserve">Jacques Burger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control and Cybernetics</w:t>
+              <w:t xml:space="preserve">Control &amp; Cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 33 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955066v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisabilité et limites d’une commande interactive de convertisseurs statiques</w:t>
               </w:r>
@@ -5128,51 +5128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisabilité et limites d'une commande interactive de convertisseurs statiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Berrué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6146,51 +6146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shedding and restoration algorithms for an EV charging station to maximize available power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Locment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6587,51 +6587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management strategy of an electric vehicle charging station under power limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongwei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7682,312 +7682,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of power converters' efficiency on building-integrated microgrid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hongwei Wu</w:t>
+                <w:t xml:space="preserve">Maximum power point tracking method for small scale wind generator experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongliang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Locment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Locment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Power Electronics and Application EPE’2015 ECCE Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Geneve, Switzerland</w:t>
+              <w:t xml:space="preserve">IEEE International conference on Instrumentation, Control, Information Technology and System Integration of the Society of Instrument and Control Engineers of Japan SICE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955345v1</w:t>
+                <w:t xml:space="preserve">hal-01955336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction-based optimization for islanded microgrid resources scheduling and management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Trigueiro dos Santos</w:t>
+                <w:t xml:space="preserve">Impact of power converters' efficiency on building-integrated microgrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongwei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Locment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics ISIE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Buzios, Brazil</w:t>
+              <w:t xml:space="preserve">17th European Conference on Power Electronics and Application EPE’2015 ECCE Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Geneve, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955342v1</w:t>
+                <w:t xml:space="preserve">hal-01955345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum power point tracking method for small scale wind generator experimental validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hongliang Liu</w:t>
+                <w:t xml:space="preserve">Prediction-based optimization for islanded microgrid resources scheduling and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Trigueiro dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Locment</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International conference on Instrumentation, Control, Information Technology and System Integration of the Society of Instrument and Control Engineers of Japan SICE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics ISIE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Buzios, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955336v1</w:t>
+                <w:t xml:space="preserve">hal-01955342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban DC Microgrids for Advanced Local Energy Management with Smart Grid Communication</w:t>
               </w:r>
@@ -8036,217 +8036,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power management and optimization for isolated DC microgrid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Day-ahead microgrid optimal self-scheduling: Comparison between three methods applied to isolated DC microgrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Trigueiro Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baochao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Locment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IEEE International Symposium on Power Electronics, Electrical Drives, Automation and Motion SPEEDAM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Ischia, Italy</w:t>
+              <w:t xml:space="preserve">40th Annual Conference of the IEEE Industrial Electronics Society IECON’2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955358v1</w:t>
+                <w:t xml:space="preserve">hal-01955353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Day-ahead microgrid optimal self-scheduling: Comparison between three methods applied to isolated DC microgrid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Power management and optimization for isolated DC microgrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baochao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Locment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Annual Conference of the IEEE Industrial Electronics Society IECON’2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Dallas, United States</w:t>
+              <w:t xml:space="preserve">22nd IEEE International Symposium on Power Electronics, Electrical Drives, Automation and Motion SPEEDAM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Ischia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955353v1</w:t>
+                <w:t xml:space="preserve">hal-01955358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC microgrid for future electric vehicle charging station designed by Energetic Macroscopic Representation and Maximum Control Structure</w:t>
               </w:r>
@@ -8809,256 +8809,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple PV constrained production control strategy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">A simple experimental prediction model of photovoltaic power for DC microgrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Houssamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao Chao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Locment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Friedrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics ISIE 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">, May 2012, Hnagzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955374v1</w:t>
+                <w:t xml:space="preserve">hal-01955379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple experimental prediction model of photovoltaic power for DC microgrid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">A simple PV constrained production control strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baochao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Houssamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Locment</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Friedrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics ISIE 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2012, Hnagzhou, China</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955379v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy management modelling for building integrated multi-source power system with smart grid interaction</w:t>
               </w:r>
@@ -9165,51 +9165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Locment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Houssamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IEEE Mediterranean Electrotechnical Conference EEE MELECON 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, La Valetta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9234,51 +9234,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Photovoltaic Array Model Parameters. Modelling and Experimental Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Houssamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9463,51 +9463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Locment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Houssamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Power Electronics, The 14th International Power Electronics and Motion Control Conference EPE PEMC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Ohrid, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10011,77 +10011,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande optimale d'un système dynamique hybride: commutations autonomes de modèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Bagdouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cebron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFA'2002, Conférence Internationale Française d'Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10119,77 +10119,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the functioning of a hybrid dynamic system by a fixed point method. Application to a thermal device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cebron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Bagdouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Burger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADPM 2000, Automation of Mixed Processes: Hybrid Dynamic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Dortmund, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10227,64 +10227,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande avec contraintes de systèmes dynamiques hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cebron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Burger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDA'99, Journées Doctorales d'Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Nancy, France. pp.297-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10322,64 +10322,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control of hybrid dynamical systems with hysteresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cebron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Burger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1999, Karlsruhe, Germany. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10417,64 +10417,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two calculation methods of the optimal switching instants of a hybrid dynamical system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cebron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Burger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMC'99, IEEE International Conference on Systems, Man and Cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Tokyo, Japan. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10499,51 +10499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two calculation methods of the optimal switching instants of a hybrid dynamic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cebron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10594,51 +10594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande rapprochée de convertisseurs statiques réalisée au moyen de réseaux de Petri/ Control of static converters using Petri nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ratoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10676,51 +10676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technique de commande des convertisseurs statiques utilisant les réseaux de Petri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Berrué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10771,51 +10771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux de Petri colorés temporisés pour montages redresseurs et onduleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Berrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10879,51 +10879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation d'un variateur de vitesse à base de réseaux de Petri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Berrué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10955,126 +10955,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Simulation of a triphase ondulator with thyristors GTO by ordin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Modelling and Simulation of an autonomous ondulator with tension commutation, Colored Petri nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Eigth National Conference of Electrical Drives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 1992, Iasi, Romania. pp.C.5.1 - C.5.10</w:t>
+              <w:t xml:space="preserve">, Oct 1992, Iasi, Romania. pp.C.7.1 - C.7.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839167v1</w:t>
+                <w:t xml:space="preserve">hal-00839170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and Simulation of an autonomous ondulator with tension commutation, Generalized Petri nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Eigth National Conference of Electrical Drives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1992, Iasi, Romania. pp.C.6.1 - C.6.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11093,126 +11093,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Simulation of an autonomous ondulator with tension commutation, Colored Petri nets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Modelling and Simulation of a triphase ondulator with thyristors GTO by ordin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Eigth National Conference of Electrical Drives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 1992, Iasi, Romania. pp.C.7.1 - C.7.8</w:t>
+              <w:t xml:space="preserve">, Oct 1992, Iasi, Romania. pp.C.5.1 - C.5.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839170v1</w:t>
+                <w:t xml:space="preserve">hal-00839167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux de Petri généralisés et colorés pour montages redresseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées EEA-Electrotechnique, CNAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1992, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12145,51 +12145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande de systèmes dynamiques hybrides, modèle formel - Onduleur assisté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cebron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12220,64 +12220,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande avec contraintes de systèmes dynamiques hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cebron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Burger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12295,51 +12295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande des convertisseurs statiques à l'aide des réseaux de Petri : réalisation par microcontrôleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ratoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12460,51 +12460,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CCAEDD96"/>
+    <w:nsid w:val="047409D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12691,51 +12691,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuela-sechilariu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7358-4671" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167745212" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9693-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367710v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Gu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Celik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hachette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Sechilariu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Locment" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2025.100132" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053922v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Dougier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim-Kinnou Chabi-Sika" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13074372" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053937v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Cheikh-Mohamad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12094323" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053940v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Krim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalie Alchami" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12094115" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053927v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Aourir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15093421" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215248v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11094127" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215260v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11041770" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049233v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10082951" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049226v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dian Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10062053" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Wu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenshuai Bai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37161-6_38" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10186500" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132050v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56970-9_15" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049228v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10072544" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132057v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56970-9_14" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049215v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molines" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Richard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hipolito Martell-Flores" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-est.2019.0032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049214v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12071233" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954997v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal El Moubarek Bouzid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sicard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Chaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ch&#233;riti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2018.11.016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72GS2PKM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Locment Fabrice" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955073v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954984v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjie Yin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8112202" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954998v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliang Liu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11051217" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955004v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10101563" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955007v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.11.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955008v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2016.0083" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955180v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955016v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Al-Ghossini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gagneur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Forgez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.07.073" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955011v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Trigueiro dos Santos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings6040050" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955187v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955017v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baochao Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en8087945" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955019v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en8054335" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955023v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baochao C. Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.17.27-45" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955029v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Chao Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2014.01.018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175798v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jouglet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2014.03.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955036v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Houssamo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2012.10.048" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM7VZTZH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955031v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.12.039" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT579NDL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955034v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2222852" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955030v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2013.01.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ46HT7K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955040v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2012.2189134" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955039v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2012.2217764" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956389v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Friedrich" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955042v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2010.04.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39LH93R9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956231v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christohe Forgez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860632v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Bagdouri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cebron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sechilariu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Burger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955066v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Bagdouri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B C&#233;bron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Burger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955191v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berrue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ferrier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843540v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berru&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955193v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161566v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05075204v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Sehimi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0320" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05075546v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0319" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772766v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Agha Kassab" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011818v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Darene" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/7v4g-af56" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011877v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/svzs-2v23" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03603523v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Ndiaye" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bernardinis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Redondo Iglesias" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049248v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215913" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049252v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215679" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049283v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049258v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049264v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049285v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955278v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Trigueiro Dos Santos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955235v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dar&#232;ne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955296v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955307v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955301v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955291v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955324v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955319v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Khoa Tran" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955313v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955345v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955342v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955336v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955329v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955358v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955353v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955361v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955355v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Denoix" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955350v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955371v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955367v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955364v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955374v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955379v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Friedrich" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955381v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Baochao" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955390v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955396v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955385v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955388v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955382v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955401v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955407v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Demian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955404v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955411v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955410v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845682v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cebron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845038v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844518v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cebron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844634v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844660v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955415v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844348v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ratoi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843197v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843134v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourcerie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843186v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839167v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839168v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839170v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839149v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955270v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780128037362/urban-dc-microgrid" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2015-0-00051-X" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049240v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.35980" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955261v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45677-5_1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955255v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803736-2.00002-5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955246v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803736-2.00005-0" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955244v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803736-2.00006-2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955254v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803736-2.00003-7" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955249v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803736-2.00004-9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955257v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803736-2.00001-3" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845077v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844677v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843835v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuela-sechilariu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7358-4671" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167745212" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9693-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367710v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Gu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Celik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hachette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Sechilariu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Locment" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2025.100132" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053922v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Dougier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim-Kinnou Chabi-Sika" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13074372" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053937v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Cheikh-Mohamad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12094323" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053940v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Krim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalie Alchami" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12094115" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053927v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Aourir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15093421" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215248v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11094127" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215260v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11041770" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049226v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dian Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10062053" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049233v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10082951" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Wu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenshuai Bai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37161-6_38" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10186500" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132050v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56970-9_15" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049228v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10072544" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132057v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56970-9_14" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049215v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molines" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Richard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hipolito Martell-Flores" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-est.2019.0032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049214v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12071233" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954997v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal El Moubarek Bouzid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sicard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Chaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ch&#233;riti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2018.11.016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72GS2PKM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955073v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Locment Fabrice" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955174v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954984v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjie Yin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8112202" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954998v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliang Liu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11051217" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955004v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10101563" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955007v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.11.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955008v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2016.0083" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955180v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955016v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Al-Ghossini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gagneur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Forgez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.07.073" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955011v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Trigueiro dos Santos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings6040050" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955187v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955017v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baochao Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en8087945" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955019v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en8054335" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955023v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baochao C. Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.17.27-45" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955029v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Chao Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2014.01.018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175798v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jouglet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2014.03.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955034v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2222852" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955031v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.12.039" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT579NDL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955036v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Houssamo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2012.10.048" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM7VZTZH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955030v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2013.01.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ46HT7K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955040v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2012.2189134" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955039v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2012.2217764" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956389v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Friedrich" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955042v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2010.04.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39LH93R9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956231v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christohe Forgez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955066v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Bagdouri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B C&#233;bron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Burger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860632v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Bagdouri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cebron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sechilariu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Burger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955191v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berrue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ferrier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843540v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berru&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955193v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161566v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05075204v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Sehimi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0320" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05075546v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0319" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772766v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Agha Kassab" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011818v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Darene" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/7v4g-af56" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011877v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/svzs-2v23" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03603523v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Ndiaye" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bernardinis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Redondo Iglesias" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049248v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215913" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049252v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215679" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049283v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049258v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049264v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049285v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955278v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Trigueiro Dos Santos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955235v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dar&#232;ne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955296v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955307v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955301v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955291v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955324v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955319v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Khoa Tran" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955313v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955336v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955345v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955342v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955329v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955353v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955358v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955361v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955355v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Denoix" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955350v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955371v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955367v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955364v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955379v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Friedrich" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955374v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955381v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Baochao" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955390v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955396v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955385v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955388v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955382v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955401v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955407v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Demian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955404v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955411v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955410v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845682v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cebron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845038v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844518v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cebron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844634v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844660v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955415v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844348v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ratoi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843197v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843134v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourcerie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843186v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839170v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839168v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839167v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839149v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955270v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780128037362/urban-dc-microgrid" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2015-0-00051-X" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049240v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.35980" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955261v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45677-5_1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955255v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803736-2.00002-5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955246v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803736-2.00005-0" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955244v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803736-2.00006-2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955254v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803736-2.00003-7" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955249v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803736-2.00004-9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955257v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803736-2.00001-3" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845077v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844677v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843835v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>