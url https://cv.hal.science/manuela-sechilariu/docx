--- v1 (2026-04-06)
+++ v2 (2026-05-10)
@@ -481,755 +481,755 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Power Management Including an Optimization Problem for PV-Powered Electric Vehicle Charging Stations</w:t>
+                <w:t xml:space="preserve">Power and Energy Management of a DC Microgrid for a Renewable Curtailment Case Due to the Integration of a Small-Scale Wind Turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saleh Cheikh-Mohamad</w:t>
+                <w:t xml:space="preserve">Jamila Aourir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Locment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Locment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (9), pp.4323. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (9), pp.3421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app12094323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en15093421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053937v1</w:t>
+                <w:t xml:space="preserve">hal-04053927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Cost and Carbon Impact Assessment Methodology for Electric Vehicles’ PV-Powered Charging Station</w:t>
+                <w:t xml:space="preserve">Real-Time Power Management Including an Optimization Problem for PV-Powered Electric Vehicle Charging Stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Krim</w:t>
+                <w:t xml:space="preserve">Saleh Cheikh-Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Locment</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amalie Alchami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12 (9), pp.4115. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app12094115⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 12 (9), pp.4323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app12094323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053940v1</w:t>
+                <w:t xml:space="preserve">hal-04053937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power and Energy Management of a DC Microgrid for a Renewable Curtailment Case Due to the Integration of a Small-Scale Wind Turbine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Cost and Carbon Impact Assessment Methodology for Electric Vehicles’ PV-Powered Charging Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Krim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Sechilariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Locment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamila Aourir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manuela Sechilariu</w:t>
+                <w:t xml:space="preserve">Amalie Alchami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (9), pp.3421. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (9), pp.4115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en15093421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app12094115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053927v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PV Benefits Assessment for PV-Powered Charging Stations for Electric Vehicles</w:t>
+                <w:t xml:space="preserve">PV-Powered Electric Vehicle Charging Stations: Preliminary Requirements and Feasibility Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Saleh Cheikh-Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Sechilariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Locment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Youssef Krim</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Locment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (9), pp.4127. </w:t>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.1770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app11094127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app11041770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215248v1</w:t>
+                <w:t xml:space="preserve">hal-03215260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PV-Powered Electric Vehicle Charging Stations: Preliminary Requirements and Feasibility Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saleh Cheikh-Mohamad</w:t>
+                <w:t xml:space="preserve">PV Benefits Assessment for PV-Powered Charging Stations for Electric Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Krim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Locment</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Krim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (4), pp.1770. </w:t>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.4127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app11041770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app11094127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215260v1</w:t>
+                <w:t xml:space="preserve">hal-03215248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling, Simulation, and Management Strategy of an Electric Vehicle Charging Station Based on a DC Microgrid</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intelligent Energy Management of Electrical Power Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (6), pp.2053. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app10062053⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 10 (8), pp.2951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app10082951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03049226v1</w:t>
+                <w:t xml:space="preserve">hal-03049233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Energy Management of Electrical Power Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling, Simulation, and Management Strategy of an Electric Vehicle Charging Station Based on a DC Microgrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Locment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (8), pp.2951. </w:t>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.2053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app10082951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app10062053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049233v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Power Dispatching in the DC Microgrid with Clear Sky Irradiance Model</w:t>
               </w:r>
@@ -1332,51 +1332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PV-Powered Charging Station for Electric Vehicles: Power Management with Integrated V2G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1436,51 +1436,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management Strategy of an Electric Vehicle Charging Station Under Power Limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongwei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3923,259 +3923,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building-integrated microgrid: Advanced local energy management for forthcoming smart power grid communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental analysis of impact of MPPT methods on energy efficiency for photovoltaic power systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Houssamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Locment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Locment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.12.039⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46, pp.98-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2012.10.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955031v1</w:t>
+                <w:t xml:space="preserve">hal-01955036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of impact of MPPT methods on energy efficiency for photovoltaic power systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Issam Houssamo</w:t>
+                <w:t xml:space="preserve">Building-integrated microgrid: Advanced local energy management for forthcoming smart power grid communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Sechilariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baochao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Locment</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 46, pp.98-107. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59, pp.236-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2012.10.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.12.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955036v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power flow Petri Net modelling for building integrated multi-source power system with smart grid interaction</w:t>
               </w:r>
@@ -4303,51 +4303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Locment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Houssamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (9), pp.4030-4038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4485,51 +4485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Photovoltaic Array Model Parameters. Modelling and Experimental Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Houssamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4593,51 +4593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum power tracking for photovoltaic power system: Development and experimental comparison of two algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Houssamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Locment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5027,217 +5027,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisabilité et limites d’une commande interactive de convertisseurs statiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuela Sechilariu</w:t>
+                <w:t xml:space="preserve">Faisabilité et limites d'une commande interactive de convertisseurs statiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Berrue</w:t>
+                <w:t xml:space="preserve">Jacques Berrué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Ferrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale d'électricité (RGE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 1, pp.41-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955191v1</w:t>
+                <w:t xml:space="preserve">hal-00843540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisabilité et limites d'une commande interactive de convertisseurs statiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Sechilariu</w:t>
+                <w:t xml:space="preserve">Faisabilité et limites d’une commande interactive de convertisseurs statiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Berrué</w:t>
+                <w:t xml:space="preserve">Jacques Berrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Ferrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale d'électricité (RGE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 1, pp.41-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843540v1</w:t>
+                <w:t xml:space="preserve">hal-01955191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onduleur autonome à commutation de tension</w:t>
               </w:r>
@@ -5318,135 +5318,157 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of energy management strategies for sustainable microgrid operation using battery storage and renewable integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yang Li</w:t>
+                <w:t xml:space="preserve">Allocation of Electric Vehicle Charging Stations in Urban Areas Using GIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiwen Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berk Celik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Locment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34746/epe2025-0319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05161566v1</w:t>
+                <w:t xml:space="preserve">hal-05075546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for smart charging strategies to further the adoption of electric buses in cities</w:t>
               </w:r>
@@ -5543,157 +5565,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation of Electric Vehicle Charging Stations in Urban Areas Using GIS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yiwen Gu</w:t>
+                <w:t xml:space="preserve">Development of energy management strategies for sustainable microgrid operation using battery storage and renewable integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berk Celik</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Locment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075546v1</w:t>
+                <w:t xml:space="preserve">hal-05161566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Microgrid Sizing, Energy Management, and Electric Vehicle Integration in Various French Cities</w:t>
               </w:r>
@@ -5705,51 +5705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Agha Kassab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berk Celik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Cheikh-Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Locment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5804,51 +5804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Acceptability and Acceptance of Photovoltaic Powered Charging Stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalie Alchami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Darene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5934,51 +5934,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence invitée : Electric Vehicle Charging and Power Grid Issues Scenarios versus PV-powered charging stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Cheikh-Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Locment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6146,51 +6146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shedding and restoration algorithms for an EV charging station to maximize available power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Locment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6587,51 +6587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management strategy of an electric vehicle charging station under power limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongwei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7056,164 +7056,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operation of a Photovoltaic-Based DC Microgrid with Consideration of Dynamic Efficiency of Converters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smart Microgrid and Urban Planning for Better Electromobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Locment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hipolito Martell-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Baert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International conference on theory and application of modeling and simulation in electrical power engineering including electric machines, power electronic converters and power systems (ELECTRIMACS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference (IEEE-VPPC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955307v1</w:t>
+                <w:t xml:space="preserve">hal-01955291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Management of Standalone DC Microgrid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Operation of a Photovoltaic-Based DC Microgrid with Consideration of Dynamic Efficiency of Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongwei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7229,182 +7246,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International conference on theory and application of modeling and simulation in electrical power engineering including electric machines, power electronic converters and power systems (ELECTRIMACS 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955301v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Microgrid and Urban Planning for Better Electromobility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy Management of Standalone DC Microgrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changjie Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongwei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Locment Fabrice</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference (IEEE-VPPC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Belfort, France</w:t>
+              <w:t xml:space="preserve">IEEE International conference on theory and application of modeling and simulation in electrical power engineering including electric machines, power electronic converters and power systems (ELECTRIMACS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955291v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diesel generator slow start-up compensation by supercapacitor for DC microgrid power balancing</w:t>
               </w:r>
@@ -7682,122 +7682,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum power point tracking method for small scale wind generator experimental validation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urban DC Microgrids for Advanced Local Energy Management with Smart Grid Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International conference on Instrumentation, Control, Information Technology and System Integration of the Society of Instrument and Control Engineers of Japan SICE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">3rd International Congress on Energy Efficiency and Energy Related Materials ENEFM2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Oludeniz, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955336v1</w:t>
+                <w:t xml:space="preserve">hal-01955329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of power converters' efficiency on building-integrated microgrid</w:t>
               </w:r>
@@ -7967,571 +7941,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban DC Microgrids for Advanced Local Energy Management with Smart Grid Communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maximum power point tracking method for small scale wind generator experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongliang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Locment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Congress on Energy Efficiency and Energy Related Materials ENEFM2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Oludeniz, Turkey</w:t>
+              <w:t xml:space="preserve">IEEE International conference on Instrumentation, Control, Information Technology and System Integration of the Society of Instrument and Control Engineers of Japan SICE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955329v1</w:t>
+                <w:t xml:space="preserve">hal-01955336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Day-ahead microgrid optimal self-scheduling: Comparison between three methods applied to isolated DC microgrid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Trigueiro Dos Santos</w:t>
+                <w:t xml:space="preserve">Estimation of speed rotation for MPPT used by small scale wind generator integrated in DC microgrid experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Al-Ghossini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongliang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Locment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Locment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Annual Conference of the IEEE Industrial Electronics Society IECON’2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955353v1</w:t>
+                <w:t xml:space="preserve">hal-01955350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power management and optimization for isolated DC microgrid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Day-ahead microgrid optimal self-scheduling: Comparison between three methods applied to isolated DC microgrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Trigueiro Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baochao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Locment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IEEE International Symposium on Power Electronics, Electrical Drives, Automation and Motion SPEEDAM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Ischia, Italy</w:t>
+              <w:t xml:space="preserve">40th Annual Conference of the IEEE Industrial Electronics Society IECON’2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955358v1</w:t>
+                <w:t xml:space="preserve">hal-01955353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC microgrid for future electric vehicle charging station designed by Energetic Macroscopic Representation and Maximum Control Structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power management and optimization for isolated DC microgrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Sechilariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baochao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Locment</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE International Energy Conference ENERGYCON 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">22nd IEEE International Symposium on Power Electronics, Electrical Drives, Automation and Motion SPEEDAM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Ischia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955361v1</w:t>
+                <w:t xml:space="preserve">hal-01955358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental comparison of photovoltaic panel operating cell temperature models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Denoix</w:t>
+                <w:t xml:space="preserve">DC microgrid for future electric vehicle charging station designed by Energetic Macroscopic Representation and Maximum Control Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Locment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Locment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Annual Conference of the IEEE Industrial Electronics Society ECON’2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Dallas, United States</w:t>
+              <w:t xml:space="preserve">3rd IEEE International Energy Conference ENERGYCON 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955355v1</w:t>
+                <w:t xml:space="preserve">hal-01955361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of speed rotation for MPPT used by small scale wind generator integrated in DC microgrid experimental validation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hongliang Liu</w:t>
+                <w:t xml:space="preserve">Experimental comparison of photovoltaic panel operating cell temperature models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Denoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Locment</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Annual Conference of the IEEE Industrial Electronics Society IECON’2014</w:t>
+              <w:t xml:space="preserve">40th Annual Conference of the IEEE Industrial Electronics Society ECON’2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955350v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent DC microgrid with smart grid communications: Control strategy consideration and design</w:t>
               </w:r>
@@ -8815,51 +8815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple experimental prediction model of photovoltaic power for DC microgrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Houssamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bao Chao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8949,51 +8949,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple PV constrained production control strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baochao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Houssamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9133,502 +9133,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-source power generation system in semi-isolated and safety grid configuration for buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energetic Macroscopic Representation and Maximum Control Structure of electric vehicles charging photovoltaic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Locment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Issam Houssamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE Mediterranean Electrotechnical Conference EEE MELECON 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, La Valetta, Malta</w:t>
+              <w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference IEEE VPPC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955390v1</w:t>
+                <w:t xml:space="preserve">hal-01955382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Photovoltaic Array Model Parameters. Modelling and Experimental Verification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Multi-source power generation system in semi-isolated and safety grid configuration for buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Sechilariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Locment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Houssamo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Renewable Energy and Power Quality ICREPQ’10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Granada, Spain</w:t>
+              <w:t xml:space="preserve">15th IEEE Mediterranean Electrotechnical Conference EEE MELECON 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, La Valetta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955396v1</w:t>
+                <w:t xml:space="preserve">hal-01955390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric vehicle charging system with PV Grid-connected configuration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Locment</w:t>
+                <w:t xml:space="preserve">Identification of Photovoltaic Array Model Parameters. Modelling and Experimental Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Houssamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Forgez</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Locment Fabrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Friedrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference IEEE VPPC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Lille, France</w:t>
+              <w:t xml:space="preserve">International Conference on Renewable Energy and Power Quality ICREPQ’10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955385v1</w:t>
+                <w:t xml:space="preserve">hal-01955396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy efficiency experimental tests comparison of P&amp;O algorithm for PV power system</w:t>
+                <w:t xml:space="preserve">Electric vehicle charging system with PV Grid-connected configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Locment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Issam Houssamo</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Forgez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Power Electronics, The 14th International Power Electronics and Motion Control Conference EPE PEMC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Ohrid, Macedonia</w:t>
+              <w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference IEEE VPPC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955388v1</w:t>
+                <w:t xml:space="preserve">hal-01955385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic Macroscopic Representation and Maximum Control Structure of electric vehicles charging photovoltaic system</w:t>
+                <w:t xml:space="preserve">Energy efficiency experimental tests comparison of P&amp;O algorithm for PV power system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Locment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Houssamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference IEEE VPPC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Lille, France</w:t>
+              <w:t xml:space="preserve">European Power Electronics, The 14th International Power Electronics and Motion Control Conference EPE PEMC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Ohrid, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955382v1</w:t>
+                <w:t xml:space="preserve">hal-01955388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production locale d’électricité renouvelable. Réseau semi-isolé pour bâtiments tertiaires</w:t>
               </w:r>
@@ -9690,204 +9690,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité énergétique d’un système multitechnique de contrôle-commande</w:t>
+                <w:t xml:space="preserve">Production décentralisée d’énergie électrique d’origine renouvelable et éclairage basse consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Locment Fabrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale francophone IBPSA International Building Performance Simulation Association France IBPSA 2008</w:t>
+              <w:t xml:space="preserve">Conférence internationale francophone ; IBPSA : International Building Performance Simulation Association IBPSA France 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955407v1</w:t>
+                <w:t xml:space="preserve">hal-01955404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production décentralisée d’énergie électrique d’origine renouvelable et éclairage basse consommation</w:t>
+                <w:t xml:space="preserve">Efficacité énergétique d’un système multitechnique de contrôle-commande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Locment Fabrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale francophone ; IBPSA : International Building Performance Simulation Association IBPSA France 2008</w:t>
+              <w:t xml:space="preserve">Conférence internationale francophone IBPSA International Building Performance Simulation Association France IBPSA 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955404v1</w:t>
+                <w:t xml:space="preserve">hal-01955407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Building Control Systems: Comparative Analysis</w:t>
               </w:r>
@@ -10689,51 +10689,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technique de commande des convertisseurs statiques utilisant les réseaux de Petri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Berrué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Ferrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10784,51 +10784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux de Petri colorés temporisés pour montages redresseurs et onduleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Berrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourcerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10892,51 +10892,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation d'un variateur de vitesse à base de réseaux de Petri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Berrué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AGI'93 - Automatique et Génie Informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1993, La Rochelle, France. pp.12-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10955,165 +10955,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Simulation of an autonomous ondulator with tension commutation, Colored Petri nets</w:t>
+                <w:t xml:space="preserve">Modelling and Simulation of an autonomous ondulator with tension commutation, Generalized Petri nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Eigth National Conference of Electrical Drives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 1992, Iasi, Romania. pp.C.7.1 - C.7.8</w:t>
+              <w:t xml:space="preserve">, Oct 1992, Iasi, Romania. pp.C.6.1 - C.6.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839170v1</w:t>
+                <w:t xml:space="preserve">hal-00839168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Simulation of an autonomous ondulator with tension commutation, Generalized Petri nets</w:t>
+                <w:t xml:space="preserve">Modelling and Simulation of an autonomous ondulator with tension commutation, Colored Petri nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Eigth National Conference of Electrical Drives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 1992, Iasi, Romania. pp.C.6.1 - C.6.8</w:t>
+              <w:t xml:space="preserve">, Oct 1992, Iasi, Romania. pp.C.7.1 - C.7.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839168v1</w:t>
+                <w:t xml:space="preserve">hal-00839170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and Simulation of a triphase ondulator with thyristors GTO by ordin</w:t>
               </w:r>
@@ -11548,573 +11548,573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic Source Modeling and Control</w:t>
+                <w:t xml:space="preserve">Connecting and Integrating Variable Renewable Electricity in Utility Grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Locment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban DC Microgrid: Intelligent Control and Power Flow Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier; Elsevier, pp.35-91, 2016, </w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.1-33, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-803736-2.00002-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-803736-2.00001-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955255v1</w:t>
+                <w:t xml:space="preserve">hal-01955257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Current Microgrid Supervisory System Design</w:t>
+                <w:t xml:space="preserve">Photovoltaic Source Modeling and Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Locment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban DC Microgrid: Intelligent Control and Power Flow Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.171-208, 2016, </w:t>
+              <w:t xml:space="preserve">, Elsevier; Elsevier, pp.35-91, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-803736-2.00005-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-803736-2.00002-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955246v1</w:t>
+                <w:t xml:space="preserve">hal-01955255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evaluation of Urban Direct Current Microgrid</w:t>
+                <w:t xml:space="preserve">Direct Current Microgrid Supervisory System Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Locment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban DC Microgrid: Intelligent Control and Power Flow Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.209-250, 2016, </w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.171-208, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-803736-2.00006-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-803736-2.00005-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955244v1</w:t>
+                <w:t xml:space="preserve">hal-01955246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backup Power Resources for Microgrid</w:t>
+                <w:t xml:space="preserve">Experimental Evaluation of Urban Direct Current Microgrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Locment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban DC Microgrid: Intelligent Control and Power Flow Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.93-132, 2016, </w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.209-250, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-803736-2.00003-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-803736-2.00006-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955254v1</w:t>
+                <w:t xml:space="preserve">hal-01955244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Current Microgrid Power Modeling and Control</w:t>
+                <w:t xml:space="preserve">Backup Power Resources for Microgrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Locment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban DC Microgrid: Intelligent Control and Power Flow Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.133-170, 2016, </w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.93-132, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-803736-2.00004-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-803736-2.00003-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955249v1</w:t>
+                <w:t xml:space="preserve">hal-01955254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting and Integrating Variable Renewable Electricity in Utility Grid</w:t>
+                <w:t xml:space="preserve">Direct Current Microgrid Power Modeling and Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Locment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban DC Microgrid: Intelligent Control and Power Flow Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.1-33, 2016, </w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.133-170, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-803736-2.00001-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-803736-2.00004-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955257v1</w:t>
+                <w:t xml:space="preserve">hal-01955249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12460,51 +12460,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="047409D9"/>
+    <w:nsid w:val="C7DF04DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12691,51 +12691,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuela-sechilariu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7358-4671" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167745212" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9693-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367710v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Gu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Celik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hachette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Sechilariu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Locment" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2025.100132" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053922v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Dougier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim-Kinnou Chabi-Sika" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13074372" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053937v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Cheikh-Mohamad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12094323" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053940v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Krim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalie Alchami" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12094115" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053927v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Aourir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15093421" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215248v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11094127" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215260v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11041770" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049226v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dian Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10062053" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049233v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10082951" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Wu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenshuai Bai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37161-6_38" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10186500" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132050v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56970-9_15" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049228v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10072544" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132057v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56970-9_14" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049215v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molines" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Richard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hipolito Martell-Flores" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-est.2019.0032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049214v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12071233" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954997v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal El Moubarek Bouzid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sicard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Chaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ch&#233;riti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2018.11.016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72GS2PKM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955073v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Locment Fabrice" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955174v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954984v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjie Yin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8112202" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954998v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliang Liu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11051217" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955004v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10101563" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955007v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.11.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955008v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2016.0083" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955180v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955016v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Al-Ghossini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gagneur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Forgez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.07.073" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955011v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Trigueiro dos Santos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings6040050" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955187v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955017v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baochao Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en8087945" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955019v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en8054335" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955023v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baochao C. Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.17.27-45" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955029v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Chao Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2014.01.018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175798v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jouglet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2014.03.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955034v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2222852" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955031v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.12.039" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT579NDL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955036v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Houssamo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2012.10.048" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM7VZTZH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955030v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2013.01.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ46HT7K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955040v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2012.2189134" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955039v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2012.2217764" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956389v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Friedrich" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955042v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2010.04.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39LH93R9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956231v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christohe Forgez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955066v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Bagdouri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B C&#233;bron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Burger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860632v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Bagdouri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cebron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sechilariu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Burger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955191v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berrue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ferrier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843540v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berru&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955193v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161566v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05075204v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Sehimi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0320" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05075546v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0319" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772766v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Agha Kassab" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011818v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Darene" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/7v4g-af56" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011877v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/svzs-2v23" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03603523v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Ndiaye" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bernardinis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Redondo Iglesias" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049248v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215913" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049252v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215679" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049283v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049258v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049264v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049285v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955278v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Trigueiro Dos Santos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955235v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dar&#232;ne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955296v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955307v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955301v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955291v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955324v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955319v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Khoa Tran" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955313v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955336v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955345v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955342v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955329v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955353v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955358v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955361v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955355v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Denoix" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955350v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955371v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955367v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955364v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955379v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Friedrich" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955374v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955381v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Baochao" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955390v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955396v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955385v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955388v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955382v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955401v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955407v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Demian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955404v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955411v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955410v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845682v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cebron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845038v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844518v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cebron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844634v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844660v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955415v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844348v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ratoi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843197v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843134v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourcerie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843186v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839170v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839168v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839167v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839149v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955270v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780128037362/urban-dc-microgrid" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2015-0-00051-X" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049240v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.35980" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955261v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45677-5_1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955255v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803736-2.00002-5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955246v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803736-2.00005-0" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955244v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803736-2.00006-2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955254v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803736-2.00003-7" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955249v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803736-2.00004-9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955257v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803736-2.00001-3" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845077v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844677v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843835v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuela-sechilariu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7358-4671" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167745212" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9693-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367710v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Gu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Celik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hachette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Sechilariu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Locment" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2025.100132" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053922v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Dougier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim-Kinnou Chabi-Sika" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13074372" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Aourir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15093421" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053937v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Cheikh-Mohamad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12094323" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053940v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Krim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalie Alchami" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12094115" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215260v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11041770" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215248v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11094127" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049233v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10082951" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049226v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dian Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10062053" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Wu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenshuai Bai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37161-6_38" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10186500" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132050v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56970-9_15" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049228v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10072544" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132057v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56970-9_14" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049215v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molines" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Richard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hipolito Martell-Flores" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-est.2019.0032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049214v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12071233" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954997v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal El Moubarek Bouzid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sicard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Chaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ch&#233;riti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2018.11.016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72GS2PKM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955073v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Locment Fabrice" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955174v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954984v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjie Yin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8112202" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954998v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliang Liu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11051217" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955004v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10101563" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955007v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.11.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955008v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2016.0083" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955180v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955016v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Al-Ghossini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gagneur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Forgez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.07.073" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955011v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Trigueiro dos Santos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings6040050" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955187v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955017v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baochao Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en8087945" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955019v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en8054335" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955023v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baochao C. Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.17.27-45" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955029v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Chao Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2014.01.018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175798v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jouglet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2014.03.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955034v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2222852" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955036v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Houssamo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2012.10.048" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM7VZTZH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955031v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.12.039" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT579NDL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955030v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2013.01.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ46HT7K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955040v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2012.2189134" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955039v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2012.2217764" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956389v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Friedrich" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955042v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2010.04.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39LH93R9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956231v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christohe Forgez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955066v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Bagdouri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B C&#233;bron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Burger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860632v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Bagdouri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cebron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sechilariu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Burger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843540v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berru&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ferrier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955191v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berrue" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955193v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05075546v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0319" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05075204v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Sehimi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0320" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772766v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Agha Kassab" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011818v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Darene" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/7v4g-af56" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011877v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/svzs-2v23" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03603523v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Ndiaye" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bernardinis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Redondo Iglesias" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049248v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215913" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049252v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215679" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049283v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049258v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049264v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049285v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955278v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Trigueiro Dos Santos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955235v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dar&#232;ne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955296v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955291v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955307v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955301v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955324v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955319v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Khoa Tran" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955313v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955329v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955345v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955342v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955336v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955350v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955353v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955358v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955361v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955355v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Denoix" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955371v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955367v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955364v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955379v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Friedrich" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955374v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955381v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Baochao" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955382v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955390v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955396v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955385v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955388v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955401v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955404v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Demian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955407v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955411v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955410v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845682v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cebron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845038v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844518v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cebron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844634v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844660v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955415v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844348v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ratoi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843197v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843134v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourcerie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843186v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839168v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839170v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839167v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839149v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955270v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780128037362/urban-dc-microgrid" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2015-0-00051-X" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049240v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.35980" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955261v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45677-5_1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955257v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803736-2.00001-3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955255v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803736-2.00002-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955246v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803736-2.00005-0" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955244v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803736-2.00006-2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955254v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803736-2.00003-7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955249v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803736-2.00004-9" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845077v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844677v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843835v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>