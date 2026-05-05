--- v0 (2026-04-02)
+++ v1 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.43119266055px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Manuel Bächtold </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur à l'Université de Montpellier,chercheur au </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIRDEF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, enseignant à la </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FDE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ,responsable de </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,co-responsable du projet </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AREN-DIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherches :sciences de l'éducation (didactique des sciences & pédagogie universitaire)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement in a dialogic activity after watching a video on climate change has an effect on students’ mitigation action beliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalypso Iordanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliki Christodoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500693.2025.2468745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting performance in exams and deep approach to learning in first year university students: a new look at academic success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbe Asensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (2), pp.333-348. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03075079.2024.2338262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active learning in authentic conditions has a positive effect on first-year student success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbe Asensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appolinaire Ngoua Ondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher Education Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1 - 17. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07294360.2025.2586686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur l’enseignement de l’anglais par la pratique de l’improvisation théâtrale. Quel impact du point de vue des étudiants en L1 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbe Asensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études &amp; Pédagogies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/eep.2025.8412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des profils « académiques » d’étudiants différents à l’entrée en université : quelles caractéristiques psycho-cognitives spécifiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbe Asensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appolinaire Ngoua-Ondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (2), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14kwe⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationships between the practice of different scientific activities and students’ scientific knowledge, inquiry skills, view of the nature of science and attitude towards science: a study in primary school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46 (18), pp.1922-1943. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500693.2024.2303623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences Between Blended and Face-To-Face Teaching in Students’ Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin de Checchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbe Asensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Roebroeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Distance Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08923647.2024.2366590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct instruction or active learning? The spectrum of first-year university teaching practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbe Asensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appolinaire Ngoua Ondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher Education Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (8), pp.1704-1720. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07294360.2024.2366318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle didactique pour « l’esprit critique » ? Une approche par les normes de l’argumentation critique sur les questions socioscientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Pallarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin de Checchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, pp.143-167. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.5221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining debates and reflective activities to develop students' argumentation on socioscientific issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Pallarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin de Checchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Science Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60 (4), pp.761-806. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tea.21816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esprit critique dans l’enseignement des sciences : quelles approches ? Quelles prises en charge par la recherche ? Quelles prises en charge scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Fuchs Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, pp.9-13. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.5066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04427394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students’ beliefs and attitudes towards cooperative learning, and their relationship to motivation and approach to learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin de Checchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (1), pp.100-112. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03075079.2022.2112028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of motivation, evaluativism, and perceived social support on deep approach to learning at university</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbe Asensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin de Checchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10212-023-00722-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude didactique de l’impact d’un dispositif de formation continue à un enseignement des sciences fondé sur l’investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lepareur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.109-136. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.3730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Joule’s Paddle Wheel Experiment in the Teaching of Energy: Why and How?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, pp.791-805. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10699-020-09664-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Assess and Categorize Teachers’ Views of Science? Two Methodological Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51, pp.1423-1435. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11165-019-09904-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des débats numériques pour développer les compétences argumentatives des élèves sur des questions socio-scientifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Pallares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Munier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.265-301. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.3573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching energy in high school by making use of history and philosophy of science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Science Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (6), pp.765-796. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tea.21522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Theater-Based Device for Training Teachers on the Nature of Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énery Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (9-10), pp.963-986. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11191-018-0009-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géométries non-euclidiennes et interdisciplinarité mathématique-philosophie : un exemple d'activité pour la classe de terminale scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marie-Jeanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.55-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How should energy be defined throughout schooling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (2), pp.345-367. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11165-016-9571-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle progression dans l’enseignement de l’énergie de l’école au lycée ? Une analyse des programmes et des manuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lerouge Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranquet André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.63-92. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équation Elibérée = |Δm|c² dans le programme et les manuels de Première S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.93-121. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do students “construct” according to constructivism in science education?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (6), pp.2477-2496. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11165-013-9369-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accord intersubjectif et philosophie pragmatiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26, pp.46-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondements constructivistes de l’enseignement des sciences basé sur l’investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, pp.7-39. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.2817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace dans ses dimensions transcendantale et pragmatiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kant-Studien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (2), pp.145-167. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/kant.2011.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00792056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saving Mach's view on atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for General Philosophy of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10838-009-9109-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00792175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are all Measurement Outcomes Classical?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in History and Philosophy of Science Part B: Studies in History and Philosophy of Modern Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (3), pp.620-633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00792053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting Quantum Mechanics according to a Pragmatist Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38 (9), pp.843-868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00792052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five Formulations of the Quantum Measurement Problem in the Frame of the Standard Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for General Philosophy of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (1), pp.17-33. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10838-008-9054-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00792054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l'argumentation chez des élèves de collège sur des questions socio-scientifiques : un exemple de recherche intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Tartas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Clayette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ripsydeve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The argumentative skills of middle school students on socio-scientific issues: investigating the effects of debates and reflective activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Clayette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassef Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Tartas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débats en ligne et questions socio-scientifiques : développer l'argumentation au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassef Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Clayette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d'une formation sur l'argumentation concernant les questions socio-scientifiques sur les connaissances didactiques d'enseignants et d'enseignantes du collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassef Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Clayette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05284905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'impact d'un parcours de formation sur les apprentissages des élèves et les connaissances et pratiques d'enseignants du 1er degré en sciences. Réflexions sur les modèles de formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lepareur,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Molvinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 11è rencontres scientifiques de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Noëlle Hindryckx; Corentin Poffé, Mar 2021, Bruxelles, Belgique. pp.279-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching energy in the light of the history and epistemology of the concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lerouge Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranquet André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIREP-EPEC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Wrocław, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le concept d’énergie en physique et éduquer à l’énergie : rupture ou continuité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des « Huitièmes journées scientifiques de l’ARDIST »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Marseille, France. pp.21-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nombres complexes : entre mathématiques, physique et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réforme des programmes des lycée : et alors ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France. ISBN 978-2-86612-350-5, pp. 78-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve écrite de sciences et technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. Ellipses, pp.429, 2021, Quillien, Philippe-Jean, 9782340058224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir l'épreuve écrite de sciences et technologie. Nouveau concours 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.432, 2021, 978-2340048270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique de l’enseignant en sciences : comment l’analyser et la modéliser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Boilevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Calmettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistémologie et didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté, 2017, Pratiques &amp; techniques, 978-2-84867-603-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve orale sciences et technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mouahid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.288, 2014, Objectif professeur des écoles, 978-2729883867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00965404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve écrite de Sciences expérimentales et Technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mouahid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.440, 2013, Objectif CRPE, 978-2-7298-76449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00823675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistémologie et didactique de la physique : le constructivisme en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">38, 2012, Tréma</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interprétation de la mécanique quantique, une approche pragmatiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, pp.359, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00792051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment introduire l’histoire des sciences dans l’enseignement scientifique ? Une tentative de mise en perspective des contributions de l’ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MSH Paris-Saclay Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre et penser les sciences dans l'enseignement et la formation scientifique : Vers une interdisciplinarité didactique – histoire des sciences – épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.209-226, 2024, 978-2-9590898-2-4. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52983/IOXQ7482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental and Epistemological Perspectives as Key Elements of the Precursor Model Research Programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precursor Models for Teaching and Learning Science During Early Childhood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55, Springer International Publishing, pp.241-261, 2022, Contemporary Trends and Issues in Science Education, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-08158-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic Beliefs as a Means of Understanding Critical Thinking in a Socioscientific Environmental Debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin de Checchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Pallarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Tartas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Thinking in Biology and Environmental Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.229-248, 2022, Contributions from Biology Education Research, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-92006-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History and Philosophy of Science: A Lever to Teach Energy at High School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. McLoughlin, O. Finalayson, S. Erduran &amp; P. Childs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging research and practice in science education: selected papers from the ESERA 2017 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.19-33, 2019, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-17219-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Bächtold; Viviane Durand-Guerrier; Valérie Munier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémologie &amp; didactique. Synthèses et études de cas en mathématiques et en sciences expérimentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-19, 2017, Pratiques &amp;Techniques - Didactiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différents modèles en débat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Boilevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crépin-Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Bächtold, Jean-Marie Boilevin &amp; Bernard Calmettes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pratique de l’enseignant en sciences : comment l’analyser et la modéliser ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaires de Louvain, pp.181-246, 2017, 978-2-87558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Bohr’s epistemological contribution to the quantum-classical cut problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In J. Faye and H. Folse (eds.), Niels Bohr and the philosophy of physics: twenty-first century perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury Academic, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Boilevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Bächtold, Jean-Marie Boilevin &amp; Bernard Calmettes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pratique de l’enseignant en sciences : comment l’analyser et la modéliser ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.247-254, 2017, 978-2-87558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment analyser et modéliser l’activité des enseignants en sciences ? Une tentative de synthèse comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Bächtold, M., Boilevin, J.-M., Calmettes, B. (eds.). La pratique de l’enseignant en sciences : comment l’analyser et la modéliser ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching energy informed by the history and epistemology of the concept with implications for teacher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Matthews </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International handbook of research in history, philosophy and science teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.211-243, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pragmatic approach to the atomic model in chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Llored. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The philosophy of chemistry: practices, methodologies, and concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.426-451, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle épistémologie pour la didactique de la physique ? Eléments de réflexion sur la domination du constructivisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Galli et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les didactiques au prisme de l'épistémologie : une approche plurielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Universitaires de Dijon, pp.55-68, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new strategy for teaching energy based on the history and philosophy of the concept of energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Bruneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative methods for science education: history of science, ICT and inquiry based science teaching </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank &amp; Timme GmbH, pp.225-238, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bohr (1885-1962): Bohr, Whitehead, and the Interpretation of Quantum Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weber, Michel Desmond, W. Jr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Whiteheadian Process Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ontos Verlag, pp.353-361, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00792055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Instrumentalist Criticism of Popper's Propensities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jarvie, J. Milford, K. Miller, D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karl Popper: A Centenary Assessment, Volume III: Science and Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.97-104, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00792057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géométrie et réalité, un questionnement sur la vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des Géométries non euclidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nombres complexes en physique : le cas de la réflexion totale frustrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géométrie et espace chez Poincaré : aux sources du conventionnalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.10-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réel et la raison 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-FRAN-Transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission Monteil. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354475v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des learning labs à l’Université de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Messaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbe Asensio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Montpellier; Observatoire de la transformation pédagogique. 2024, https://otp.edu.umontpellier.fr/files/2024/03/Rapport-OTP-etude-sur-les-learning-labs-2024.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le possible, l'actuel et l'événement en mécanique quantique, une approche pragmatiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Université Panthéon-Sorbonne - Paris I, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00370994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologie et didactique de la physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Montpellier, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02429529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.43119266055px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Manuel Bächtold </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur à l'Université de Montpellier,chercheur au </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIRDEF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, enseignant à la </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FDE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ,responsable de </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,co-responsable du projet </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AREN-DIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherches :sciences de l'éducation (didactique des sciences & pédagogie universitaire)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting performance in exams and deep approach to learning in first year university students: a new look at academic success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbe Asensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (2), pp.333-348. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03075079.2024.2338262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement in a dialogic activity after watching a video on climate change has an effect on students’ mitigation action beliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalypso Iordanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliki Christodoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500693.2025.2468745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur l’enseignement de l’anglais par la pratique de l’improvisation théâtrale. Quel impact du point de vue des étudiants en L1 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbe Asensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études &amp; Pédagogies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/eep.2025.8412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active learning in authentic conditions has a positive effect on first-year student success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbe Asensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appolinaire Ngoua Ondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher Education Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1 - 17. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07294360.2025.2586686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des profils « académiques » d’étudiants différents à l’entrée en université : quelles caractéristiques psycho-cognitives spécifiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbe Asensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appolinaire Ngoua-Ondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (2), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14kwe⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationships between the practice of different scientific activities and students’ scientific knowledge, inquiry skills, view of the nature of science and attitude towards science: a study in primary school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46 (18), pp.1922-1943. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500693.2024.2303623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences Between Blended and Face-To-Face Teaching in Students’ Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin de Checchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbe Asensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Roebroeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Distance Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08923647.2024.2366590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct instruction or active learning? The spectrum of first-year university teaching practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbe Asensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appolinaire Ngoua Ondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher Education Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (8), pp.1704-1720. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07294360.2024.2366318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining debates and reflective activities to develop students' argumentation on socioscientific issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Pallarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin de Checchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Science Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60 (4), pp.761-806. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tea.21816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle didactique pour « l’esprit critique » ? Une approche par les normes de l’argumentation critique sur les questions socioscientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Pallarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin de Checchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, pp.143-167. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.5221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esprit critique dans l’enseignement des sciences : quelles approches ? Quelles prises en charge par la recherche ? Quelles prises en charge scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Fuchs Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, pp.9-13. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.5066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04427394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students’ beliefs and attitudes towards cooperative learning, and their relationship to motivation and approach to learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin de Checchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (1), pp.100-112. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03075079.2022.2112028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of motivation, evaluativism, and perceived social support on deep approach to learning at university</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbe Asensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin de Checchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10212-023-00722-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude didactique de l’impact d’un dispositif de formation continue à un enseignement des sciences fondé sur l’investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lepareur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.109-136. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.3730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Joule’s Paddle Wheel Experiment in the Teaching of Energy: Why and How?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, pp.791-805. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10699-020-09664-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Assess and Categorize Teachers’ Views of Science? Two Methodological Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51, pp.1423-1435. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11165-019-09904-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des débats numériques pour développer les compétences argumentatives des élèves sur des questions socio-scientifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Pallares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Munier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.265-301. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.3573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching energy in high school by making use of history and philosophy of science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Science Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (6), pp.765-796. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tea.21522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Theater-Based Device for Training Teachers on the Nature of Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énery Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (9-10), pp.963-986. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11191-018-0009-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géométries non-euclidiennes et interdisciplinarité mathématique-philosophie : un exemple d'activité pour la classe de terminale scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marie-Jeanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.55-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How should energy be defined throughout schooling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (2), pp.345-367. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11165-016-9571-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équation Elibérée = |Δm|c² dans le programme et les manuels de Première S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.93-121. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle progression dans l’enseignement de l’énergie de l’école au lycée ? Une analyse des programmes et des manuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lerouge Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranquet André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.63-92. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do students “construct” according to constructivism in science education?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (6), pp.2477-2496. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11165-013-9369-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accord intersubjectif et philosophie pragmatiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26, pp.46-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondements constructivistes de l’enseignement des sciences basé sur l’investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, pp.7-39. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.2817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace dans ses dimensions transcendantale et pragmatiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kant-Studien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (2), pp.145-167. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/kant.2011.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00792056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saving Mach's view on atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for General Philosophy of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10838-009-9109-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00792175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting Quantum Mechanics according to a Pragmatist Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38 (9), pp.843-868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00792052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are all Measurement Outcomes Classical?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in History and Philosophy of Science Part B: Studies in History and Philosophy of Modern Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (3), pp.620-633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00792053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five Formulations of the Quantum Measurement Problem in the Frame of the Standard Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for General Philosophy of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (1), pp.17-33. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10838-008-9054-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00792054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l'argumentation chez des élèves de collège sur des questions socio-scientifiques : un exemple de recherche intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Tartas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Clayette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ripsydeve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The argumentative skills of middle school students on socio-scientific issues: investigating the effects of debates and reflective activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Clayette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassef Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Tartas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débats en ligne et questions socio-scientifiques : développer l'argumentation au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassef Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Clayette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d'une formation sur l'argumentation concernant les questions socio-scientifiques sur les connaissances didactiques d'enseignants et d'enseignantes du collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassef Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Clayette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05284905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'impact d'un parcours de formation sur les apprentissages des élèves et les connaissances et pratiques d'enseignants du 1er degré en sciences. Réflexions sur les modèles de formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lepareur,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Molvinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 11è rencontres scientifiques de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Noëlle Hindryckx; Corentin Poffé, Mar 2021, Bruxelles, Belgique. pp.279-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching energy in the light of the history and epistemology of the concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lerouge Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranquet André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIREP-EPEC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Wrocław, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le concept d’énergie en physique et éduquer à l’énergie : rupture ou continuité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des « Huitièmes journées scientifiques de l’ARDIST »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Marseille, France. pp.21-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nombres complexes : entre mathématiques, physique et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réforme des programmes des lycée : et alors ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France. ISBN 978-2-86612-350-5, pp. 78-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve écrite de sciences et technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. Ellipses, pp.429, 2021, Quillien, Philippe-Jean, 9782340058224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir l'épreuve écrite de sciences et technologie. Nouveau concours 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.432, 2021, 978-2340048270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistémologie et didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté, 2017, Pratiques &amp; techniques, 978-2-84867-603-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique de l’enseignant en sciences : comment l’analyser et la modéliser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Boilevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Calmettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve orale sciences et technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mouahid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.288, 2014, Objectif professeur des écoles, 978-2729883867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00965404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve écrite de Sciences expérimentales et Technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mouahid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.440, 2013, Objectif CRPE, 978-2-7298-76449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00823675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistémologie et didactique de la physique : le constructivisme en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">38, 2012, Tréma</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interprétation de la mécanique quantique, une approche pragmatiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, pp.359, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00792051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment introduire l’histoire des sciences dans l’enseignement scientifique ? Une tentative de mise en perspective des contributions de l’ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MSH Paris-Saclay Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre et penser les sciences dans l'enseignement et la formation scientifique : Vers une interdisciplinarité didactique – histoire des sciences – épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.209-226, 2024, 978-2-9590898-2-4. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52983/IOXQ7482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental and Epistemological Perspectives as Key Elements of the Precursor Model Research Programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precursor Models for Teaching and Learning Science During Early Childhood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55, Springer International Publishing, pp.241-261, 2022, Contemporary Trends and Issues in Science Education, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-08158-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic Beliefs as a Means of Understanding Critical Thinking in a Socioscientific Environmental Debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin de Checchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Pallarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Tartas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Thinking in Biology and Environmental Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.229-248, 2022, Contributions from Biology Education Research, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-92006-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History and Philosophy of Science: A Lever to Teach Energy at High School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. McLoughlin, O. Finalayson, S. Erduran &amp; P. Childs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging research and practice in science education: selected papers from the ESERA 2017 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.19-33, 2019, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-17219-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Bächtold; Viviane Durand-Guerrier; Valérie Munier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémologie &amp; didactique. Synthèses et études de cas en mathématiques et en sciences expérimentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-19, 2017, Pratiques &amp;Techniques - Didactiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différents modèles en débat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Boilevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crépin-Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Bächtold, Jean-Marie Boilevin &amp; Bernard Calmettes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pratique de l’enseignant en sciences : comment l’analyser et la modéliser ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaires de Louvain, pp.181-246, 2017, 978-2-87558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Boilevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Bächtold, Jean-Marie Boilevin &amp; Bernard Calmettes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pratique de l’enseignant en sciences : comment l’analyser et la modéliser ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.247-254, 2017, 978-2-87558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Bohr’s epistemological contribution to the quantum-classical cut problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In J. Faye and H. Folse (eds.), Niels Bohr and the philosophy of physics: twenty-first century perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury Academic, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment analyser et modéliser l’activité des enseignants en sciences ? Une tentative de synthèse comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Bächtold, M., Boilevin, J.-M., Calmettes, B. (eds.). La pratique de l’enseignant en sciences : comment l’analyser et la modéliser ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching energy informed by the history and epistemology of the concept with implications for teacher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Matthews </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International handbook of research in history, philosophy and science teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.211-243, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pragmatic approach to the atomic model in chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Llored. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The philosophy of chemistry: practices, methodologies, and concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.426-451, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle épistémologie pour la didactique de la physique ? Eléments de réflexion sur la domination du constructivisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Galli et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les didactiques au prisme de l'épistémologie : une approche plurielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Universitaires de Dijon, pp.55-68, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new strategy for teaching energy based on the history and philosophy of the concept of energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Bruneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative methods for science education: history of science, ICT and inquiry based science teaching </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank &amp; Timme GmbH, pp.225-238, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bohr (1885-1962): Bohr, Whitehead, and the Interpretation of Quantum Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weber, Michel Desmond, W. Jr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Whiteheadian Process Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ontos Verlag, pp.353-361, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00792055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Instrumentalist Criticism of Popper's Propensities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jarvie, J. Milford, K. Miller, D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karl Popper: A Centenary Assessment, Volume III: Science and Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.97-104, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00792057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géométrie et réalité, un questionnement sur la vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des Géométries non euclidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nombres complexes en physique : le cas de la réflexion totale frustrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géométrie et espace chez Poincaré : aux sources du conventionnalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.10-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réel et la raison 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-FRAN-Transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission Monteil. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354475v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des learning labs à l’Université de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Messaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbe Asensio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Montpellier; Observatoire de la transformation pédagogique. 2024, https://otp.edu.umontpellier.fr/files/2024/03/Rapport-OTP-etude-sur-les-learning-labs-2024.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le possible, l'actuel et l'événement en mécanique quantique, une approche pragmatiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Université Panthéon-Sorbonne - Paris I, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00370994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologie et didactique de la physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Montpellier, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02429529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lirdef.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fde.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://otp.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-fran.education.gouv.fr/aren-dia/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046790v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalypso Iordanou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Christodoulou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2025.2468745" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Papet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barbe Asensio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Borne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03075079.2024.2338262" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444995v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appolinaire Ngoua Ondo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07294360.2025.2586686" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265096v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Tournaire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2025.8412" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239147v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appolinaire Ngoua-Ondo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14kwe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442504v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2024.2303623" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629106v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Checchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roebroeck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08923647.2024.2366590" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629094v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07294360.2024.2366318" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442479v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Pallar&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.5221" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787219v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tea.21816" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427394v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fuchs Gallezot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.5066" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787221v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03075079.2022.2112028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279811v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-023-00722-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542056v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepareur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3730" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557079v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10699-020-09664-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429761v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11165-019-09904-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961615v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Pallares" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Munier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3573" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896958v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tea.21522" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927840v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;nery Melo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-018-0009-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668202v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausberger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marie-Jeanne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521131v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11165-016-9571-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305323v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerouge Alain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranquet Andr&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.932" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-V2JKV7H2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305310v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.939" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BR26S67C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305241v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11165-013-9369-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J5MCWFTT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305238v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305231v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.2817" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792056v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kant.2011.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-VH0JLG37-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792175v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10838-009-9109-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W9MT8DGB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792053v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792052v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792054v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10838-008-9054-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RH84NM7B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285121v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mauroux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Clayette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285177v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassef Hammami" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285286v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284905v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799214v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepareur," TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Molvinger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896965v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305449v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879219v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374391v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Boyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mouahid" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414281v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/13606-reussir-lepreuve-ecrite-de-sciences-et-technologie-crpe-9782340048270.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693493v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Calmettes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693702v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00965404v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#228;chtold" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823675v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305632v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792051v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799230v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/IOXQ7482" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787223v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08158-3_13" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787226v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92006-7_13" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430687v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17219-0_2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070135v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/collections/pratiques-techniques/epistemologie-didactique.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02533044v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cr&#233;pin-Obert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693401v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02533025v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693712v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305440v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305435v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305427v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305416v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792055v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792057v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469911v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pinet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442915v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319884v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reboul" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454798v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319833v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354475v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginestet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527617v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00370994v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02429529v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lirdef.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fde.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://otp.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-fran.education.gouv.fr/aren-dia/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555783v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Papet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barbe Asensio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Borne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03075079.2024.2338262" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046790v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalypso Iordanou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Christodoulou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2025.2468745" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265096v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Tournaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2025.8412" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444995v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appolinaire Ngoua Ondo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07294360.2025.2586686" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239147v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appolinaire Ngoua-Ondo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14kwe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442504v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2024.2303623" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629106v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Checchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roebroeck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08923647.2024.2366590" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629094v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07294360.2024.2366318" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787219v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Pallar&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tea.21816" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442479v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.5221" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427394v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fuchs Gallezot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.5066" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787221v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03075079.2022.2112028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279811v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-023-00722-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542056v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepareur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3730" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557079v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10699-020-09664-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429761v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11165-019-09904-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961615v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Pallares" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Munier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3573" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896958v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tea.21522" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927840v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;nery Melo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-018-0009-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668202v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausberger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marie-Jeanne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521131v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11165-016-9571-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305310v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.939" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BR26S67C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305323v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerouge Alain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranquet Andr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.932" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-V2JKV7H2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305241v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11165-013-9369-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J5MCWFTT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305238v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305231v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.2817" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792056v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kant.2011.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-VH0JLG37-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792175v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10838-009-9109-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W9MT8DGB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792052v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792053v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792054v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10838-008-9054-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RH84NM7B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285121v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mauroux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Clayette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285177v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassef Hammami" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285286v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284905v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799214v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepareur," TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Molvinger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896965v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305449v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879219v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374391v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Boyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mouahid" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414281v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/13606-reussir-lepreuve-ecrite-de-sciences-et-technologie-crpe-9782340048270.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693702v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693493v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Calmettes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00965404v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#228;chtold" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823675v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305632v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792051v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799230v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/IOXQ7482" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787223v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08158-3_13" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787226v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92006-7_13" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430687v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17219-0_2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070135v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/collections/pratiques-techniques/epistemologie-didactique.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02533044v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cr&#233;pin-Obert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02533025v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693401v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693712v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305440v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305435v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305427v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305416v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792055v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792057v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469911v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pinet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442915v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319884v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reboul" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454798v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319833v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354475v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginestet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527617v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00370994v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02429529v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>